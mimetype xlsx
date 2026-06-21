--- v0 (2026-04-08)
+++ v1 (2026-06-21)
@@ -17,58 +17,58 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\RPT_CATALOGO\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="23715" windowHeight="7485"/>
   </bookViews>
   <sheets>
     <sheet name="Acuerdos_modif_CATALOGO" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Acuerdos_modif_CATALOGO!$B$1:$D$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Acuerdos_modif_CATALOGO!$B$1:$D$32</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <si>
     <t>Fecha de BOPA</t>
   </si>
   <si>
     <t>Enlace al pdf del BOPA</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Acuerdo de modificación</t>
   </si>
   <si>
     <t>Acuerdo de 27 de noviembre de 2024, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (6/2024)</t>
   </si>
   <si>
     <t>https://sede.asturias.es/bopa/2024/11/29/2024-10547.pdf</t>
   </si>
   <si>
     <t>Rectificación de error del Acuerdo de 27 de noviembre de 2024, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (6/2024)</t>
   </si>
   <si>
     <t>https://sede.asturias.es/bopa/2024/12/18/2024-10971.pdf</t>
   </si>
   <si>
@@ -140,51 +140,63 @@
   <si>
     <t>Acuerdo de 12 de mayo de 2025, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (3/2025)</t>
   </si>
   <si>
     <t>Acuerdo de 12 de mayo de 2025, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de puestos de trabajo (4/2025)</t>
   </si>
   <si>
     <t>Acuerdo de 23 de junio de 2025, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (5/2025)</t>
   </si>
   <si>
     <t>Acuerdo de 5 de septiembre de 2025, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (6/2025)</t>
   </si>
   <si>
     <t>Acuerdo de 9 de marzo de 2026, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (1/2026)</t>
   </si>
   <si>
     <t>https://miprincipado.asturias.es/bopa/2026/03/10/2026-01986.pdf</t>
   </si>
   <si>
     <t>Acuerdo de 30 de marzo de 2026, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (2/2026)</t>
   </si>
   <si>
     <t>https://miprincipado.asturias.es/bopa/2026/04/01/2026-02739.pdf</t>
   </si>
   <si>
-    <t>Fecha última actualización: 01/04/2026</t>
+    <t>Acuerdo de 6 de abril de 2026, del Consejo de Gobierno, por el que se rectifican errores materiales advertidos en el Acuerdo de 9 de marzo de 2026, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo (1/2026)</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2026/04/13/2026-02852.pdf</t>
+  </si>
+  <si>
+    <t>Acuerdo de 25 de mayo de 2026, del Consejo de Gobierno, por el que se aprueba la modificación de los instrumentos de ordenación de los puestos de trabajo en el ámbito de la Consejería de Movilidad, Medio Ambiente y Gestión de Emergencias.</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2026/05/29/2026-04429.pdf</t>
+  </si>
+  <si>
+    <t>Fecha última actualización: 01/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -241,52 +253,52 @@
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla1" displayName="Tabla1" ref="A1:D132" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
-  <autoFilter ref="A1:D132"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla1" displayName="Tabla1" ref="A1:D134" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A1:D134"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Año" dataDxfId="3"/>
     <tableColumn id="3" name="Acuerdo de modificación" dataDxfId="2"/>
     <tableColumn id="4" name="Fecha de BOPA" dataDxfId="1"/>
     <tableColumn id="5" name="Enlace al pdf del BOPA" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -539,100 +551,100 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/21/2025-07012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/24/2025-10648.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/27/2025-01457.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/30/2025-05479.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/07/20251107Su1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/18/2024-10971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/29/2024-10547.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/13/2025-03930.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/10/23/2025-08702.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/13/2025-03929.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/23/2025-07501.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/04/01/2025-02656.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/17/2025-07572.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/30/2025-10957.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/21/2025-07012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/24/2025-10648.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/27/2025-01457.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/30/2025-05479.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/07/20251107Su1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/18/2024-10971.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/29/2026-04429.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/29/2024-10547.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/13/2025-03930.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/10/23/2025-08702.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/13/2025-03929.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/04/13/2026-02852.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/23/2025-07501.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/04/01/2025-02656.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/17/2025-07572.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/30/2025-10957.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:D77"/>
+  <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A18" sqref="A18:D18"/>
+      <selection pane="bottomLeft" activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="169.140625" style="2" customWidth="1"/>
-    <col min="3" max="3" width="21.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="65.7109375" style="1" customWidth="1"/>
     <col min="5" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>2024</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="4">
         <v>45625</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>2024</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="4">
         <v>45644</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <v>2025</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="4">
         <v>45715</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>8</v>
@@ -812,66 +824,86 @@
       </c>
       <c r="B17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="4">
         <v>46091</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>2026</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="4">
         <v>46113</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A20" s="1" t="s">
+    <row r="19" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="C20" s="4"/>
-      <c r="D20" s="3"/>
+      <c r="C19" s="4">
+        <v>46125</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>2026</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="4">
+        <v>46171</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C21" s="4"/>
       <c r="D21" s="3"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="C22" s="4"/>
       <c r="D22" s="3"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C23" s="4"/>
       <c r="D23" s="3"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C24" s="4"/>
       <c r="D24" s="3"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C25" s="4"/>
       <c r="D25" s="3"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C26" s="4"/>
       <c r="D26" s="3"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C27" s="4"/>
       <c r="D27" s="3"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C28" s="4"/>
@@ -1050,72 +1082,82 @@
       <c r="D71" s="3"/>
     </row>
     <row r="72" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C72" s="4"/>
       <c r="D72" s="3"/>
     </row>
     <row r="73" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C73" s="4"/>
       <c r="D73" s="3"/>
     </row>
     <row r="74" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C74" s="4"/>
       <c r="D74" s="3"/>
     </row>
     <row r="75" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C75" s="4"/>
       <c r="D75" s="3"/>
     </row>
     <row r="76" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C76" s="4"/>
       <c r="D76" s="3"/>
     </row>
     <row r="77" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C77" s="4"/>
       <c r="D77" s="3"/>
+    </row>
+    <row r="78" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C78" s="4"/>
+      <c r="D78" s="3"/>
+    </row>
+    <row r="79" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C79" s="4"/>
+      <c r="D79" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D4" r:id="rId3"/>
     <hyperlink ref="D5" r:id="rId4"/>
     <hyperlink ref="D6" r:id="rId5"/>
     <hyperlink ref="D7" r:id="rId6"/>
     <hyperlink ref="D8" r:id="rId7"/>
     <hyperlink ref="D9" r:id="rId8"/>
     <hyperlink ref="D10" r:id="rId9"/>
     <hyperlink ref="D11" r:id="rId10"/>
     <hyperlink ref="D12" r:id="rId11"/>
     <hyperlink ref="D13" r:id="rId12"/>
     <hyperlink ref="D15" r:id="rId13"/>
     <hyperlink ref="D16" r:id="rId14"/>
+    <hyperlink ref="D19" r:id="rId15"/>
+    <hyperlink ref="D20" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId15"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId17"/>
   <tableParts count="1">
-    <tablePart r:id="rId16"/>
+    <tablePart r:id="rId18"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>