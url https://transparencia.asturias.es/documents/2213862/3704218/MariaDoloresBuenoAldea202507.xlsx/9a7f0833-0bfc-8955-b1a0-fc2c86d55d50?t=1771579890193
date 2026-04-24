--- v0 (2026-02-27)
+++ v1 (2026-04-24)
@@ -16,51 +16,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3435" yWindow="1455" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Agenda M. Dolores Bueno Aldea" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Agenda M. Dolores Bueno Aldea'!$A$1:$I$89</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="622" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="853" uniqueCount="243">
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Evento/Actividad</t>
   </si>
   <si>
     <t>Organizador/Convocante</t>
   </si>
   <si>
     <t>Lugar/Sede</t>
   </si>
   <si>
     <t>Asistentes (Personas, Entidades)</t>
   </si>
   <si>
@@ -567,50 +567,245 @@
     <t>Participa junto a la consejera de Educación, Eva Ledo, participa en la reunión de la comisión de seguimiento del pacto Asturias Educa. Participan también el director general de Personal Docente, César González.</t>
   </si>
   <si>
     <t>Participa por vía telemática en una ponencia técnica de Educación para el desarrollo.</t>
   </si>
   <si>
     <t>Participa por vía telemática en la Conferencia de Educación.</t>
   </si>
   <si>
     <t>Se reúne por vía telemática con responsables de la organización Save the Children.</t>
   </si>
   <si>
     <t xml:space="preserve">Asiste con la consejera de Educación a la presentación del tercer convenio de colaboración entre el Principado y la Fundación Escuela de Fútbol de Mareo-Real Sporting de Gijón. </t>
   </si>
   <si>
     <t>Colegio de Educación Especial Santullano (La Venta, s/n). Mieres.</t>
   </si>
   <si>
     <t xml:space="preserve">Acompaña, junto a la Consejera de Educación, Eva Ledo, a la ministra de Defensa, Margarita Robles, en su visita al proyecto educativo Radio Prestosa, del IES Doctor Fleming, que se celebra con motivo del Día Escolar de la No Violencia y la Paz. </t>
   </si>
   <si>
     <t>IES Dr. Fleming (C/ Doctor Fleming, 7). Oviedo</t>
   </si>
   <si>
     <t>Mª Dolores Bueno, Eva Ledo y Margarita Robles.</t>
+  </si>
+  <si>
+    <t>Se reúne con el director gerente de la Fundación Vinjoy, Adolfo Rivas.</t>
+  </si>
+  <si>
+    <t>Visita el aula de inmersión lingüística del IES Alfonso II.</t>
+  </si>
+  <si>
+    <t>IES Alfonso II (C/ Santa Susana, s/n).Oviedo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa junto con la consejera de Educación, Eva Ledo, se reúne con la delegada de la ONCE en Asturias, Yobanka Cuervo; la responsable del departamento de Servicios Sociales de la entidad, Virginia Corredera, y el director del Centro de Recursos Educativos de la ONCE en Pontevedra, José Ángel Abraldes. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mª Dolores Bueno, Eva Ledo, Yobanka Cuervo, Virginia Corredera y José Ángel Abraldes. </t>
+  </si>
+  <si>
+    <t>Asiste la presentación de la tabla periódica en lengua de signos española.</t>
+  </si>
+  <si>
+    <t>Facultad de Química de la Universidad de Oviedo (C/ Julián Clavería, 8).</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración de las Jornadas de Orientación Universitaria 2026.</t>
+  </si>
+  <si>
+    <t>Palacio de congresos y exposiciones Ciudad de Oviedo (C/ Arturo Álvarez Buylla, 5).</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación de la quinta edición del programa educativo Empresa familiar en las aulas.</t>
+  </si>
+  <si>
+    <t>Consejería de Oviedo</t>
+  </si>
+  <si>
+    <t>IES La Ería (C/ La Regenta, 4). Oviedo</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración del curso semipresencial Aulas abiertas 25-26.</t>
+  </si>
+  <si>
+    <t>IES La Ería (C/ La Regenta, 4). oviedo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa con la consejera de Educación, Eva Ledo, en los actos del Día Mundial de la Radio. 
+</t>
+  </si>
+  <si>
+    <t>Instituto Virgen de Covadonga. L´Entregu/El Entrego (C/ Juan de la Cierva, 1). SMRA.</t>
+  </si>
+  <si>
+    <t>Se reúne por vía telemática con representantes del proyecto educativo Imaginaria. Cuentos didácticos, vinculado a la Agenda 2030.</t>
+  </si>
+  <si>
+    <t>Mª Dolores Buen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se reúne de forma telemática con el director ejecutivo de Genyus School, Pedro Carrillo.
+</t>
+  </si>
+  <si>
+    <t>Es entrevistada en el programa Asturias hoy, de RPA, sobre el programa de prevención del acoso escolar Tutoría entre Iguales (TEI).</t>
+  </si>
+  <si>
+    <t>RTPA</t>
+  </si>
+  <si>
+    <t>Estudios RTPA -Gijón</t>
+  </si>
+  <si>
+    <t>Participa de forma telemática en la reunión de la Comisión General de Educación.</t>
+  </si>
+  <si>
+    <t>Participa como jurado de la fase autonómica del Concurso Escolar ONCE.</t>
+  </si>
+  <si>
+    <t>ONCE</t>
+  </si>
+  <si>
+    <t>Sede de la delegación de la ONCE en Asturias (C/ Campomanes, 9).Oviedo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la entrega de los Premios Irene.
+</t>
+  </si>
+  <si>
+    <t>Sede del Ministerio de Educación, FP y Deportes (C/ Alcalá, 34).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la reunión de la consejera de Educación, Eva Ledo,con el director general de la Fundación Cespa-Proyecto Hombre, José Luis Pérez-Espinosa, y la directora técnica, Helí Álvarez. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mª Dolores Bueno, Eva Ledo, José Luis Pérez-Espinosa, y Helí Álvarez. </t>
+  </si>
+  <si>
+    <t>Se reúne con representantes del Proyecto Zoe.</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la consejera de Educación, Eva Ledo, con el comité de direcciones de Secundaria. Asisten también la directora generales de Centros y Red 0-3 Años, Paula Fernández,  y el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno, Eva Ledo, Paula Fernández, Ángel Balea</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración de la XII Sestaferia Anovación na enseñanza de llingües: l'asturianu y l'eonaviego nes nueves etapes educatives.
+Nuevo Teatro de La Felguera (C/ Inmobiliaria Setsa, s/n).</t>
+  </si>
+  <si>
+    <t>Nuevo Teatro de La Felguera (C/ Inmobiliaria Setsa, s/n).</t>
+  </si>
+  <si>
+    <t>Se reúne con el coordinador de Unicef Asturias, Pablo Suárez Moro, y la coordinadora de programas de Educación de la entidad, Natalia Vázquez.</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno, Pablo Suárez Moro y Natalia Vázquez.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la reunión de la consejera de Educación, Eva Ledo, con una representación de los colegios Loyola, de Oviedo/Uviéu, y Nuestra Señora del Buen Consejo, de Avilés, ganadores de la fase autonómica de La Ciberliga de la Guardia Civil. </t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno y Eva Ledo</t>
+  </si>
+  <si>
+    <t>Asiste a la XXVIII Jornadas Educación Inclusiva, organizadas por la Fundación Edes.</t>
+  </si>
+  <si>
+    <t>Fundación Edes</t>
+  </si>
+  <si>
+    <t>Auditorio As Quintas. A Caridá. El Franco.</t>
+  </si>
+  <si>
+    <t>Se reúne con el director de Gaptain, Educación y Salud Digital, Roberto Álvarez.</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno y Roberto Álvarez</t>
+  </si>
+  <si>
+    <t>Jornada Sello de Centro Coeducador</t>
+  </si>
+  <si>
+    <t>VICEPRESIDENCIA Y CONSEJERÍA DE PRESIDENCIA, RETO DEMOGRÁFICO, IGUALDAD Y TURISMO</t>
+  </si>
+  <si>
+    <t>Facultad de Formación del Profesorado y Educación. Edificio Norte (C/ Aniceto Sela, 1).</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno, la vicepresidencia del Principado de Asturias, Gimena Llamedo, la directora general de Igualdad, Vanesa Fernández</t>
+  </si>
+  <si>
+    <t>Se reúne con el director del Departamento de Medicina de la Universidad de Oviedo, Rubén Martín Payo.</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la consejera de Educación, Eva Ledo, con el comité de direcciones de centros de Infantil y Primaria. Participan también los directores generales de Personal Docente, César González, y de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y la directoras general de Centros y Red 0-3 Años, Paula Fernández.
+Sede de la consejería (Pza. de España, 5).</t>
+  </si>
+  <si>
+    <t>Se reúne de forma telemática con Belén Perales, representante del programa educativo Top Scientists 2026, de la Fundación 3M.</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno y Belén Perales</t>
+  </si>
+  <si>
+    <t>Asiste a las jornadas formativas La Inspección Educativa ante el bienestar emocional. Desafíos presentes y retos de futuro.</t>
+  </si>
+  <si>
+    <t>Centro Integrado de Formación Profesional de Hostelería y Turismo (Pº. de Begoña, 30).</t>
+  </si>
+  <si>
+    <t>Asiste a la defensa de la tesis doctoral de Xandru Armesto.</t>
+  </si>
+  <si>
+    <t>Se reúne de forma telemática con representantes de la Asociación de Diplomados en Altos Estudios de la Defensa.</t>
+  </si>
+  <si>
+    <t>Asiste a la celebración conjunta del proyecto La Vuelta al mundo de la paz, a cargo de las comunidades educativas de las cinco escuelas públicas infantiles (3 a 6 años) de Gijón/Xixón.</t>
+  </si>
+  <si>
+    <t>Palacio de Deportes Presidente Adolfo Suárez (Pº Dr. Fleming, 929).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la tercera gala Cine del IES Corvera.
+</t>
+  </si>
+  <si>
+    <t>Teatro El Llar. Las Vegas/Les Vegues (Avda. Principado, 1).</t>
+  </si>
+  <si>
+    <t>Mª Dolores Bueno y Rubén Martín Payo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visita con la consejera de Educación, Eva Ledo, la Feria de la Ciencia del Instituto de Secundaria Galileo Galilei. </t>
+  </si>
+  <si>
+    <t>Sede del IES (Avda. del Pardo, s/n). Navia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm;@"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1020,52 +1215,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I344"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A68" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D89" sqref="D89"/>
+      <pane ySplit="1" topLeftCell="A101" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D99" sqref="D99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="49" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.5703125" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.140625" style="11" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="119.28515625" style="5" customWidth="1"/>
     <col min="7" max="7" width="31.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="42.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="61.85546875" style="5" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
@@ -3606,204 +3801,1042 @@
         <v>11</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="10">
         <v>46052</v>
       </c>
       <c r="E89" s="6">
         <v>0.52083333333333337</v>
       </c>
       <c r="F89" s="13" t="s">
         <v>177</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>9</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>178</v>
       </c>
       <c r="I89" s="5" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D90" s="10"/>
-      <c r="E90" s="6"/>
+      <c r="A90" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="10">
+        <v>46057</v>
+      </c>
+      <c r="E90" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F90" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="G90" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I90" s="5" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D91" s="10"/>
-[...4 lines deleted...]
-      <c r="E92" s="6"/>
+      <c r="A91" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="10">
+        <v>46057</v>
+      </c>
+      <c r="E91" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I91" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D92" s="10">
+        <v>46058</v>
+      </c>
+      <c r="E92" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F92" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I92" s="5" t="s">
+        <v>184</v>
+      </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D93" s="10"/>
-      <c r="E93" s="6"/>
+      <c r="A93" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" s="10">
+        <v>46058</v>
+      </c>
+      <c r="E93" s="6">
+        <v>0.75</v>
+      </c>
+      <c r="F93" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I93" s="5" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D94" s="10"/>
-      <c r="E94" s="6"/>
+      <c r="A94" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D94" s="10">
+        <v>46062</v>
+      </c>
+      <c r="E94" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F94" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="I94" s="5" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D95" s="10"/>
-      <c r="E95" s="6"/>
+      <c r="A95" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D95" s="10">
+        <v>46062</v>
+      </c>
+      <c r="E95" s="6">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="D96" s="10"/>
-[...108 lines deleted...]
-    <row r="123" spans="4:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D96" s="10">
+        <v>46063</v>
+      </c>
+      <c r="E96" s="6">
+        <v>0.6875</v>
+      </c>
+      <c r="F96" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="I96" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D97" s="10">
+        <v>46064</v>
+      </c>
+      <c r="E97" s="6">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F97" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I97" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D98" s="10">
+        <v>46072</v>
+      </c>
+      <c r="E98" s="6">
+        <v>0.375</v>
+      </c>
+      <c r="F98" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I98" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D99" s="10">
+        <v>46076</v>
+      </c>
+      <c r="E99" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F99" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" s="10">
+        <v>46079</v>
+      </c>
+      <c r="E100" s="6">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="F100" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="I100" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D101" s="10">
+        <v>46079</v>
+      </c>
+      <c r="E101" s="6">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F101" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I101" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D102" s="10">
+        <v>46084</v>
+      </c>
+      <c r="E102" s="6">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F102" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="I102" s="5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D103" s="10">
+        <v>46085</v>
+      </c>
+      <c r="E103" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F103" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I103" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="10">
+        <v>46086</v>
+      </c>
+      <c r="E104" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F104" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I104" s="5" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="10">
+        <v>46090</v>
+      </c>
+      <c r="E105" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I105" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D106" s="10">
+        <v>46091</v>
+      </c>
+      <c r="E106" s="6">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F106" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I106" s="5" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D107" s="10">
+        <v>46092</v>
+      </c>
+      <c r="E107" s="6">
+        <v>0.375</v>
+      </c>
+      <c r="F107" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="I107" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D108" s="10">
+        <v>46092</v>
+      </c>
+      <c r="E108" s="6">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F108" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I108" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="10">
+        <v>46094</v>
+      </c>
+      <c r="E109" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F109" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I109" s="5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D110" s="10">
+        <v>46094</v>
+      </c>
+      <c r="E110" s="6">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="G110" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="I110" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D111" s="10">
+        <v>46097</v>
+      </c>
+      <c r="E111" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H111" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" s="10">
+        <v>46097</v>
+      </c>
+      <c r="E112" s="6">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I112" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D113" s="10">
+        <v>46107</v>
+      </c>
+      <c r="E113" s="6">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F113" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I113" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A114" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D114" s="18">
+        <v>46098</v>
+      </c>
+      <c r="E114" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F114" s="17" t="s">
+        <v>229</v>
+      </c>
+      <c r="G114" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I114" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D115" s="18">
+        <v>46100</v>
+      </c>
+      <c r="E115" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F115" s="17" t="s">
+        <v>230</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I115" s="5" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="18">
+        <v>46100</v>
+      </c>
+      <c r="E116" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F116" s="17" t="s">
+        <v>232</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="I116" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D117" s="10">
+        <v>46101</v>
+      </c>
+      <c r="E117" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F117" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I117" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D118" s="10">
+        <v>46101</v>
+      </c>
+      <c r="E118" s="6">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="I118" s="5" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" s="10">
+        <v>46104</v>
+      </c>
+      <c r="E119" s="6">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="I119" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D120" s="10">
+        <v>46106</v>
+      </c>
+      <c r="E120" s="6">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="I120" s="5" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D121" s="10">
+        <v>46107</v>
+      </c>
+      <c r="E121" s="6">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F121" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H121" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I121" s="5" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="10">
+        <v>46108</v>
+      </c>
+      <c r="E122" s="6">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F122" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="I122" s="5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="15"/>
+      <c r="B123" s="15"/>
+      <c r="C123" s="15"/>
       <c r="D123" s="10"/>
       <c r="E123" s="6"/>
     </row>
-    <row r="124" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="15"/>
+      <c r="B124" s="15"/>
+      <c r="C124" s="15"/>
       <c r="D124" s="10"/>
       <c r="E124" s="6"/>
     </row>
-    <row r="125" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="15"/>
+      <c r="B125" s="15"/>
+      <c r="C125" s="15"/>
       <c r="D125" s="10"/>
       <c r="E125" s="6"/>
     </row>
-    <row r="126" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="15"/>
+      <c r="B126" s="15"/>
+      <c r="C126" s="15"/>
       <c r="D126" s="10"/>
       <c r="E126" s="6"/>
     </row>
-    <row r="127" spans="4:5" x14ac:dyDescent="0.25">
-      <c r="D127" s="10"/>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="15"/>
+      <c r="B127" s="15"/>
+      <c r="C127" s="15"/>
+      <c r="D127" s="12"/>
       <c r="E127" s="6"/>
     </row>
-    <row r="128" spans="4:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="D128" s="10"/>
       <c r="E128" s="6"/>
     </row>
     <row r="129" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D129" s="12"/>
       <c r="E129" s="6"/>
     </row>
     <row r="130" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D130" s="12"/>
       <c r="E130" s="6"/>
     </row>
     <row r="131" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D131" s="12"/>
       <c r="E131" s="6"/>
     </row>
     <row r="132" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D132" s="10"/>
       <c r="E132" s="6"/>
     </row>
     <row r="133" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D133" s="10"/>
       <c r="E133" s="6"/>
     </row>
     <row r="134" spans="4:5" x14ac:dyDescent="0.25">
       <c r="D134" s="10"/>