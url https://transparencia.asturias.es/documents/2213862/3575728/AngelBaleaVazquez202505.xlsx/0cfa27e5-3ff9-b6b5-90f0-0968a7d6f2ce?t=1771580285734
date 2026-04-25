--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -24,51 +24,51 @@
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Educacion\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$I$96</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="267">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="306">
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Evento/Actividad</t>
   </si>
   <si>
     <t>Organizador, convocante</t>
   </si>
   <si>
     <t>Lugar/Sede</t>
   </si>
   <si>
@@ -1255,50 +1255,213 @@
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Dualiza </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>del Instituto Número 1.</t>
     </r>
   </si>
   <si>
     <t>IES Número 1 (C/ Puerto Vegarada, s/n).</t>
   </si>
   <si>
     <t>El director general de Formación Profesional, Ángel Balea, se reúne con el director de la Fundación Vinjoy, Adolfo Rivas.</t>
   </si>
   <si>
     <t>Ángel Balea y Adolfo Rivas</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, participa en un programa de Radio Nacional de España dedicado a la Formación Profesional (FP). Interviene también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>CIFP de Cerdeño. Polígono Espíritu Santo (C/ Finlandia).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la III Jornada de Innovación Tecnopedagógica organizada por la empresa SMC España.</t>
+  </si>
+  <si>
+    <t>Sede de SMC. Vitoria/Gasteiz (C/ Zuazobidea, 14).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ángel Balea </t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, visita el Centro de Investigación Aplicada de FP Euskadi Tknika.</t>
+  </si>
+  <si>
+    <t>Sede del centro. Rentería (Zamalbide Auzoa, s/n).</t>
+  </si>
+  <si>
+    <t>El Director general de Formación, Ángel Balea, asiste a la presentación de la quinta edición del programa educativo Empresa familiar en las aulas.</t>
+  </si>
+  <si>
+    <t>IES La Ería</t>
+  </si>
+  <si>
+    <t>IES La Ería (C/ La Regenta, 4).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste al acto de inauguración de las aulas del CIFP Hostelería y Turismo, a las que se han dado nombres relacionados con el mundo de la gastronomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIFP Hostelería y Turismo </t>
+  </si>
+  <si>
+    <t>CIFP Hostelería y Turismo (Pº de Begoña, 30).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la inauguración del campeonato nacional </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SpainSkills 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Recinto de Ifema (Avda. del Partenón, 5).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la reunión de la Comisión de FP de la Conferencia Sectorial de Educación.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y miembros de la Comisión</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la inauguración del Hackathon Dual FP-Universidad Ciberseguridad.</t>
+  </si>
+  <si>
+    <t>Escuela de Ingeniería Informática</t>
+  </si>
+  <si>
+    <t>Escuela de Ingeniería Informática (C/ Valdés Salas, 11).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">La consejera de Educación, Eva Ledo, asiste a la competición </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SpainSkills 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+    </r>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en una reunión de la comisión de las pruebas de acceso a la universidad para mayores de 25 y 45 años.</t>
+  </si>
+  <si>
+    <t>Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Sede de la consejería (Pza. de España, 5</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas integrantes de la Comisión</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el comité de direcciones de Secundaria. Asisten también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Paula Fernández, María Dolres Bueno y Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con representantes del sindicato Comisiones Obreras de Asturias.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y representantes de CC.OO</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con las direcciones de los Centros Integrados de Formación Profesional (CIFP).</t>
+  </si>
+  <si>
+    <t>Sala de juntas del EASMU (C/ Antonio Suárez Gutiérrez, 2).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y direcciones CIFP</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con las direcciones de los centros públicos y concertados que imparten ciclos de Formación Profesional.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y direcciones de los centros públicos y concertados con FP</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en la comisión de evaluación de estancias formativas del profesorado.</t>
+  </si>
+  <si>
+    <t>Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en la comisión permanente del Consejo General de la Formación Profesional.</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el presidente de la Cámara de Comercio de Oviedo, Carlos Paniceres. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva ledo, Ángel Balea y Carlos Paniceres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1457,51 +1620,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1645,55 +1808,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1992,55 +2150,55 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I103"/>
+  <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A90" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D102" sqref="D102"/>
+      <pane ySplit="1" topLeftCell="A105" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E99" sqref="E99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="30.875" customWidth="1"/>
     <col min="2" max="2" width="20.75" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.375" customWidth="1"/>
     <col min="6" max="6" width="53" customWidth="1"/>
     <col min="7" max="7" width="23.375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.75" customWidth="1"/>
     <col min="9" max="9" width="47.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -4794,88 +4952,571 @@
       <c r="B96" s="44" t="s">
         <v>18</v>
       </c>
       <c r="C96" s="44" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="58">
         <v>46052</v>
       </c>
       <c r="E96" s="28">
         <v>0.4375</v>
       </c>
       <c r="F96" s="44" t="s">
         <v>265</v>
       </c>
       <c r="G96" s="44" t="s">
         <v>22</v>
       </c>
       <c r="H96" s="44" t="s">
         <v>31</v>
       </c>
       <c r="I96" s="44" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="98" spans="4:8">
-[...36 lines deleted...]
-      <c r="H103" s="63"/>
+    <row r="97" spans="1:9" ht="57">
+      <c r="A97" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="50">
+        <v>46057</v>
+      </c>
+      <c r="E97" s="51">
+        <v>0.60416666666666663</v>
+      </c>
+      <c r="F97" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="G97" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>268</v>
+      </c>
+      <c r="I97" s="49" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="42.75">
+      <c r="A98" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="58">
+        <v>46058</v>
+      </c>
+      <c r="E98" s="28">
+        <v>0.38541666666666669</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>270</v>
+      </c>
+      <c r="I98" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="42.75">
+      <c r="A99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="50">
+        <v>46059</v>
+      </c>
+      <c r="E99" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="I99" s="10" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="42.75">
+      <c r="A100" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="58">
+        <v>46062</v>
+      </c>
+      <c r="E100" s="28">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>275</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>276</v>
+      </c>
+      <c r="I100" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="57">
+      <c r="A101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="50">
+        <v>46072</v>
+      </c>
+      <c r="E101" s="51">
+        <v>0.60416666666666663</v>
+      </c>
+      <c r="F101" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="H101" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="I101" s="10" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="42.75">
+      <c r="A102" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="58">
+        <v>46077</v>
+      </c>
+      <c r="E102" s="28">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>280</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="I102" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="42.75">
+      <c r="A103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="50">
+        <v>46078</v>
+      </c>
+      <c r="E103" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F103" s="49" t="s">
+        <v>282</v>
+      </c>
+      <c r="G103" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="H103" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="I103" s="49" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="42.75">
+      <c r="A104" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="58">
+        <v>46079</v>
+      </c>
+      <c r="E104" s="28">
+        <v>0.61458333333333337</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>285</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>286</v>
+      </c>
+      <c r="I104" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="42.75">
+      <c r="A105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="12">
+        <v>46080</v>
+      </c>
+      <c r="E105" s="13">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F105" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="G105" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="I105" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="57">
+      <c r="A106" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="58">
+        <v>46085</v>
+      </c>
+      <c r="E106" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>288</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>289</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="71.25">
+      <c r="A107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="50">
+        <v>46091</v>
+      </c>
+      <c r="E107" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F107" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="G107" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="H107" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="I107" s="49" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="42.75">
+      <c r="A108" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="58">
+        <v>46093</v>
+      </c>
+      <c r="E108" s="28">
+        <v>0.375</v>
+      </c>
+      <c r="F108" s="44" t="s">
+        <v>294</v>
+      </c>
+      <c r="G108" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="I108" s="44" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="42.75">
+      <c r="A109" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="50">
+        <v>46098</v>
+      </c>
+      <c r="E109" s="51">
+        <v>0.375</v>
+      </c>
+      <c r="F109" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="G109" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H109" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="I109" s="10" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="42.75">
+      <c r="A110" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="58">
+        <v>46098</v>
+      </c>
+      <c r="E110" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>299</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>297</v>
+      </c>
+      <c r="I110" s="44" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="42.75">
+      <c r="A111" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="50">
+        <v>46099</v>
+      </c>
+      <c r="E111" s="51">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F111" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="G111" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H111" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="I111" s="10" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="42.75">
+      <c r="A112" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="58">
+        <v>46099</v>
+      </c>
+      <c r="E112" s="28">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F112" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="G112" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="H112" s="59" t="s">
+        <v>290</v>
+      </c>
+      <c r="I112" s="59" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="57">
+      <c r="A113" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="50">
+        <v>46100</v>
+      </c>
+      <c r="E113" s="51">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F113" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H113" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I113" s="10" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="42.75">
+      <c r="A114" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="58">
+        <v>46104</v>
+      </c>
+      <c r="E114" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F114" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="G114" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="H114" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" s="59" t="s">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I96"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">