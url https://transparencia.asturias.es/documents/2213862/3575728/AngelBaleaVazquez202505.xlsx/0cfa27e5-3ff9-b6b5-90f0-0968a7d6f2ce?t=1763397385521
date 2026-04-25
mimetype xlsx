--- v0 (2025-11-27)
+++ v1 (2026-04-25)
@@ -12,63 +12,63 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Educacion\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$I$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$I$96</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="306">
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Evento/Actividad</t>
   </si>
   <si>
     <t>Organizador, convocante</t>
   </si>
   <si>
     <t>Lugar/Sede</t>
   </si>
   <si>
@@ -232,606 +232,1366 @@
     <t>Ángel Balea y personas invitadas a la presentación</t>
   </si>
   <si>
     <t>El director general de Formación Profesional, Ángel Balea, 
 asiste a la presentación del proyecto de innovación Panaurum, organizado por el IES Monte Naranco.</t>
   </si>
   <si>
     <t>Eva Ledo y Ángel Balea</t>
   </si>
   <si>
     <t>El director general de Formación Profesional, Ángel Balea, asiste al acto de graduación del alumnado del Centro de Educación de Personas Adultas (CEPA) de Avilés.</t>
   </si>
   <si>
     <t>Aula 8 del CEPA (travesía de la Iglesia, 5).</t>
   </si>
   <si>
     <t>CEPA de Avilés</t>
   </si>
   <si>
     <t>Ángel Balea y personas invidas a la graduación</t>
   </si>
   <si>
     <t>La directora general de Empresa y Comercio, Aránzazu González, asiste a la IX Entrega de Premios Pyme 2025. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
+    <t>Cámara de Comercio de Avilés (Pza. Camposagrado, 1).</t>
+  </si>
+  <si>
     <t>Cámara Comercio Aviles</t>
   </si>
   <si>
-    <t>Cámara de Comercio de Avilés (Pza. Camposagrado, 1).</t>
-[...1 lines deleted...]
-  <si>
     <t>Aránzazu González, Ángel Balea y demás personas invitadas a la entrega de premios.</t>
   </si>
   <si>
     <t>La consejera de Educación, Eva Ledo, se reúne con el comité de direcciones de Secundaria. Asisten también los directores generales de Inclusión Educativa y Ordenación, David Artime, y de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
     <t>Eva Ledo, David Artime y Ángel Balea</t>
   </si>
   <si>
     <t>La consejera de Educación, Eva Ledo, se reúne con representantes de la enseñanza concertada. Asisten también la directora general de Centros y Red 0-3 Años, Cristina Blanco, y los directores generales de Inclusión Educativa y Ordenación, David Artime; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
     <t>Eva Ledo, Cristina Blanco, David Artime, Julio Vallaure y Ángel Balea</t>
   </si>
   <si>
     <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora de Energía de la empresa Hunosa, María Lorenzo.</t>
   </si>
   <si>
     <t>Ángel Balea y María Lorenzo</t>
   </si>
   <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con representantes del Colegio Oficial de Ingenieros en Informática del Principado.</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora del Área de Formación y Personas de la Federación Asturiana de Empresarios (Fade), Guiomar Álvarez, y con la técnica María José Busto.</t>
+  </si>
+  <si>
+    <t>Ángel Balea, Guiomar Álvarez y María José Busto</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el responsable de Centros Educativos y Relaciones con la Formación Profesional de L´Oréal Productos Profesionales, Borja Pérez.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Borja Pérez</t>
+  </si>
+  <si>
     <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de los Centros de Educación de Personas Adultas.</t>
   </si>
   <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de las Escuelas Oficiales de Idiomas.</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de los Centros de Enseñanzas Artísticas.</t>
+  </si>
+  <si>
     <t>Ángel Balea y Equipos Directivos</t>
   </si>
   <si>
-    <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de las Escuelas Oficiales de Idiomas.</t>
-[...4 lines deleted...]
-  <si>
     <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de los Centros Integrados de Formación Profesional (CIFP).</t>
   </si>
   <si>
     <t>El director general de Formación Profesional, Ángel Balea, se reúne con los equipos directivos de los institutos públicos y concertados que imparten Formación Profesional.</t>
   </si>
   <si>
     <t>Salón de actos del EASMU (C/ Antonio Gutiérrez, 2).</t>
   </si>
   <si>
-    <t>El director general de Formación Profesional, Ángel Balea, se reúne con representantes del Colegio Oficial de Ingenieros en Informática del Principado.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ángel Balea y Representantes COIIPA</t>
-  </si>
-[...10 lines deleted...]
-    <t>Ángel Balea y Borja Pérez</t>
   </si>
   <si>
     <t>La consejera de Educación, Eva Ledo, participa en la constitución de la comisión de seguimiento del Pacto Asturias Educa. Asisten también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
     <t>Eva Ledo, Paula Fernández, María Dolores Bueno, 
 César González, Julio Vallaure y Ángel Balea</t>
   </si>
   <si>
     <t>La consejera de Educación, Eva Ledo, preside la reunión de inicio de curso con las direcciones de los centros de Secundaria y otras enseñanzas. Participan también las directoras generale de Centros y Red 0-3 Años, Paula Fernández; y de Inclusión Educativa y Ordenación, María Dolores Bueno; y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
     <t>Salón de actos del IES Aramo (c/ Antonio Suárez Gutiérrez, 5).</t>
   </si>
   <si>
     <r>
       <t>La consejera de Educación, Eva Ledo, preside la reunión de inicio de curso con las direcciones de los centros de Infantil y Primaria. Participan también las directoras generale de Centros y Red 0-3 Años, Paula Fernández; y de Inclusión Educativa y Ordenación, María Dolores Bueno; y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea. </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF414B56"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>La consejera de Educación, Eva Ledo, preside la reunión de inicio de curso con las direcciones de los centros de enseñanza concertada. Participan también las directoras generale de Centros y Red 0-3 Años, Paula Fernández; y de Inclusión Educativa y Ordenación, María Dolores Bueno; y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
   </si>
   <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la presentación de las nuevas equipaciones deportivas del Real Grupo de Cultura Covadonga.</t>
+  </si>
+  <si>
+    <t>Sede del Grupo Covadonga (Avda de Jesús Revuelta Diego, 2).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Eduardo Cobas</t>
+  </si>
+  <si>
     <t>El director general de Formación Profesional, Ángel Balea, 
 se reúne con el secretario general de la asociación Aproser, Eduardo Cobas.</t>
   </si>
   <si>
+    <t>Real Grupo de Cultura 
+Covadonga</t>
+  </si>
+  <si>
     <t>Sede de la consejería 
 (Pza de España, 5). </t>
   </si>
   <si>
-    <t>Ángel Balea y Eduardo Cobas</t>
-[...14 lines deleted...]
-  <si>
     <t>Ángel Balea y Representantes Real Grupo de 
 Cultura Covadonga</t>
   </si>
   <si>
+    <t>13:000:00</t>
+  </si>
+  <si>
     <t>El director general de Formación Profesional, Ángel Balea, 
 asiste a la reunión del Consejo Social del Centro de Orientación, Emprendimiento, Acompañamiento e Innovación para el Empleo de Langreo.</t>
   </si>
   <si>
+    <t>Ciudad Industrial del Valle del 
+Nalón (C/ Hornos Altos, s/n)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y miembros del Consejo Social COE</t>
+  </si>
+  <si>
     <t xml:space="preserve">Centro de Orientación, 
 Emprendimiento, Acompañamiento e Innovación para el Empleo </t>
-  </si>
-[...195 lines deleted...]
-    <t>Ángel Balea, José Miguel Arias y María del Henar Pérez</t>
   </si>
   <si>
     <r>
       <t>El director general de Formación Profesional, Ángel Balea, 
 asiste a la inauguración de la exposición </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>Somos Apiast: la ilustración contemporánea asturiana en 70 obras</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
+  </si>
+  <si>
+    <t>Escuela de Arte 
+(C/ Julián Clavería, 12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escuela de Arte </t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas a la inauguración</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, preside la reunión con el 
+comité de direcciones de centros de Infantil y Primaria. Participan también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, preside la reunión con el comité de direcciones de centros de Secundaria. Participan también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, preside la reunión con los representantes de los centros de enseñanza concertada. Participan también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne por vía telemática con el director de desarrollo de negocio de Amazon Web Services, Iñaki Bilbao</t>
+  </si>
+  <si>
+    <t>Ángel Balea e Iñaki Bilbao</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, 
+asiste a la presentación de la IX Convocatoria de Ayudas Dualiza, organizada por Caixa Bank Dualiza y FPempresa</t>
+  </si>
+  <si>
+    <t>Caixa Bank Dualiza y 
+FPempresa</t>
+  </si>
+  <si>
+    <t>Paraninfo de Laboral Ciudad 
+de la Cultura. Universidad Laboral (C/ Luis Moya Blanco, 261)</t>
   </si>
   <si>
     <r>
       <t>El director general de Formación Profesional, Ángel Balea, 
 asiste a la conferencia </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>Los retos de la Formación Profesional,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t> organizada por la Fundación </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>José Barreiro</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF414B56"/>
-        <rFont val="Calibri"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
+  </si>
+  <si>
+    <t>Fundación José Barreiro</t>
+  </si>
+  <si>
+    <t>Salón de actos del Edificio de Investigación del campus (C/ Gonzalo Gutiérrez Quirós, s/n)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas a la Conferencia</t>
+  </si>
+  <si>
+    <t>(Plaza Los Dolores)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Personas invitadas al Concurso</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, 
+asiste al IX Concurso y Muestra de Trajes Tradicionales de Asturias</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Grado</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el alcalde de Mieres, Manuel Ángel Álvarez, y con la concejala de Educación, Ana Belén Alonso. Asisten también los directores generales de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea</t>
+  </si>
+  <si>
+    <t>Sede de la consejería (Pza. de España, 5)</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Manuel Ángel Álvarez, Ana Belén Alonso; Julio Vallaure y Ángel Balea</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el director general y la directora de Formación de la Federación Asturiana de Empresarios (Fade), Alberto González y Guiomar Álvarez, respectivamente. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Alberto González, Guiomar Álvarez y Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne por vía telemática con la directora de proyectos de la Fundación Endesa, Ana Berengena</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Ana Berengena</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la reunión del patronato de la Fundación de las Comarcas Mineras (Fucomi)</t>
+  </si>
+  <si>
+    <t>Fucomi</t>
+  </si>
+  <si>
+    <t>Sede de la fundación (pozo San José, s/n)</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el secretario general de la asociación Educación Azul, Federico González.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Federico González</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la presidenta de la Asociación Asturiana de Educación Ambiental (Aenat), Maite Mora.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Maite Mora</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con representantes de la empresa Inetum. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva Ledo,  Ángel Balea y representantes de Inetum </t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste al III Encuentro Asturias Digital, organizado por el Clúster TIC Asturias.</t>
+  </si>
+  <si>
+    <t>Sede AS5-HUB. Parque Tecnológico (C/ Profesor Potter, 72)</t>
+  </si>
+  <si>
+    <t>Clúster TIC Asturias</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas al encuentro</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora de Área de Formación y Personas de la Federación Asturiana de Empresarios (Fade), Guiomar Álvarez, y el coordinador de la Mesa de Turismo de Fade, Julio Bobes.</t>
+  </si>
+  <si>
+    <t>Ángel Balea, Guiomar Álvarez y Julio Bobes</t>
+  </si>
+  <si>
+    <t>Cámara de Comercio de Avilés</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste al acto inaugural del Salón Hogar Sostenible 2025, organizado por la Cámara de Comercio de Avilés</t>
+  </si>
+  <si>
+    <t>Pabellón de Exposiciones y 
+Congresos de La Magdalena</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la presentación del taller de orientación profesional, organizado por el Centro de Orientación, Emprendimiento, Acompañamiento e Innovación para el Empleo de Langreo (COE).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Centro de Orientación, Emprendimiento, Acompañamiento e Innovación para el Empleo </t>
+  </si>
+  <si>
+    <t>Sede del COE. Ciudad Industrial del Valle del Nalón (calle Altor Hornos, s/n)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas al Taller</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la jornada La nueva FP dual. Oportunidad para las empresas, organizada por la Cámara de Comercio de Gijón.</t>
+  </si>
+  <si>
+    <t>Cámara de Comercio de Gijón</t>
+  </si>
+  <si>
+    <t>Sede de la Cámara (Carretera de Somió, 652)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">La consejera de Educación, Eva Ledo, asiste a la presentación del proyecto </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>Higia robot social</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>. Participa también el director general de Formación Profesional, Ángel Balea.</t>
     </r>
+  </si>
+  <si>
+    <t>CIFP de Avilés</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Ángel Balea y personas invitadas a la presentación</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne de forma telemática con la responsable en Asturias de la ONG Ayuda en Acción, Elena Rúa.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Elena Rúa</t>
+  </si>
+  <si>
+    <t>Edificio AS5-HUB. Parque Científico Tecnológico (C/ Profesor Potter, 72).</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la jornada </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>IA, talento para el futuro en AsturIAs</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>, organizada por el Clúster TIC Asturias.</t>
     </r>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la presidenta de Caixabank Dualiza, Paula San Luis.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Paula San Luis</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, se reúne con José Miguel Arias y María del Henar Pérez, del grupo de investigación </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t>Evaledus</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Ángel Balea, José Miguel Arias y María del Henar Pérez</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, visita la planta de Volkswagen Navarra.</t>
+  </si>
+  <si>
+    <t>Polígono industrial de Landaben.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste al Foro FP 2030. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Fortalecimiento de la dimensión dual de la FP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, organizado por la Fundación Bertelsmann.</t>
+    </r>
+  </si>
+  <si>
+    <t>Fundación Bertelsmann</t>
+  </si>
+  <si>
+    <t>Auditorio Baluarte. Pamplona (Pza. de la Constitución, s/n).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas al foro</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas a la visita</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a las sesiones paralelas </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">del </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Foro FP 2030:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Fortalecimiento de la dimensión dual de la FP, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>organizado por la Fundación Bertelsmann</t>
+    </r>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas a las sesiones</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el responsable de relaciones laborales de la empresa Indra Group, Felipe Matute</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Felipe Matute</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la entrega del primer galardón Amigo de las Autoescuelas de Asturias, organizado por la Unión de Empresarios de Autoescuelas de Asturias. Asiste también la directora general de Transportes, Arantza Fernández</t>
+  </si>
+  <si>
+    <t>Unión de Empresarios de Autoescuelas de Asturias</t>
+  </si>
+  <si>
+    <t>Hotel Palacio de Avilés (Pza. de España, 9).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas al galardón</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, interviene en el programa Asturias al día, de la RPA, para hablar del curso de especialización en Cultivos Celulares. </t>
+  </si>
+  <si>
+    <t>Sede RTPA (Camín de las Clarisas, 263).</t>
+  </si>
+  <si>
+    <t>Laboral Ciudad de la Cultura, sala 2 
+(C/ Luis Moya Blanco, 261)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la Jornada Corporate Fusión Semana Impulso TIC 2025, organizada por el Colegio Oficial de Graduados en Ingeniería Informática e Ingenieros Técnicos en Informática del Principado de Asturias. </t>
+  </si>
+  <si>
+    <t>Colegio Oficial de Graduados en Ingeniería Informática e Ingenieros Técnicos en Informática del Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Angel Balea y personas invitadas a la Jornada</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Roberto Pato</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa en la inauguración de las Jornadas de Informática Alumnado-Centro-Empresa.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">IES </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Número 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (C/ Puerto de Vegarada, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <t>IES Número 1</t>
+  </si>
+  <si>
+    <t>El consejero de Ciencia, Industria y Empleo, Borja Sánchez, participa en la Feria de Empleo Encuentros 45+, organizada por la Cámara de Comercio de Oviedo. Asisten también la directora general de Empleo y Asuntos Laborales, Judit Flórez, y el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Cámara de Comercio de Oviedo</t>
+  </si>
+  <si>
+    <t>Palacio Rúa 15 (Plaza de la Catedral)</t>
+  </si>
+  <si>
+    <t>Borja Sánchez, Judit Flórez y Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la reunión de la Comisión de Formación Profesional, de la Conferencia de Educación.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y resto de integrantes de la Comisión</t>
+  </si>
+  <si>
+    <r>
+      <t>El director general de Formación Profesional, Ángel Balea, y la directora general de Ganadería y Sanidad Agraria, Rocío Huerta, asisten al Foro Agro Escuela Kerbest </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF414B56"/>
+        <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
+      <t>Talento, innovación y sostenibilidad: un encuentro por el futuro del campo, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF414B56"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>organizado por CaixaBank Dualiza.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> CaixaBank Dualiza</t>
+  </si>
+  <si>
+    <t>Espacio Laguna del Oso by Kerbest. El Oso (camino de Cabizuela, Km 3. 200)</t>
+  </si>
+  <si>
+    <t>Ángel Balea, Rocío Huerta y personas invitadas al foro</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el responsable de proyectos de la Fundación Bertelsmann, Ignacio de Benito.</t>
+  </si>
+  <si>
+    <t>Sede de la Consejería (Plaza de España, 5)</t>
+  </si>
+  <si>
+    <t>Ángel Balea e Ignacio de Benito</t>
+  </si>
+  <si>
+    <r>
+      <t>El director general de Formación Profesional, Ángel Balea, asiste a la jornada </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Retos del nuevo modelo de Formación Profesional para los próximos años</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, organizada por la Cámara de Comercio de Gijón</t>
+    </r>
+  </si>
+  <si>
+    <t>Cámara de Comercio de  
+Gijón</t>
+  </si>
+  <si>
+    <t>Sede de la Cámara de Comercio de Gijón (carretera de Somió, 652)</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, asiste a la XXIII Semana de la Ciencia de Luarca/L. luarca. Participa también el director general de Formación Profesional, Ángel Balea</t>
+  </si>
+  <si>
+    <t>IES Carmen y Severo Ochoa</t>
+  </si>
+  <si>
+    <r>
+      <t>Salón de actos del IES </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>Carmen y Severo Ochoa. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>Luarca (Pza. del Catedrático Ramón Losada, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora de zona de la empresa Randstad, Lucía García.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Lucía García</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la delegación asturiana que participará en el campeonato Spain Skills 2026.</t>
+  </si>
+  <si>
+    <t>Salón de actos del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y la delegación Asturiana de Spain Skills 
+2026</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el director de cuenta de Inetum, Javier Serrano-Zuazua.</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el presidente del Clúster TIC Asturias, Patricio Arias.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Patricio Arias</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora de la Asociación de la Empresa Familiar Asturiana (Aefas), Julia López.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Julia López</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Javier Serrano-Zuazua</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en la reunión del Consejo Superior de Enseñanzas Artísticas</t>
+  </si>
+  <si>
+    <t>Teams</t>
+  </si>
+  <si>
+    <t>Ángel Balea y miembros del Consejo Superior de EE.AA</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, y la presidenta de la Federación Asturiana de Empresarios (Fade), María Calvo, presentan la feria de orientación profesional Talentia. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Centro Integrado de Formación Profesional de La Laboral (C/ Luis Moya Blanco, 335)</t>
+  </si>
+  <si>
+    <t>Federación Asturiana de Empresarios (Fade)</t>
+  </si>
+  <si>
+    <t>Eva Ledo, María Calvo y Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la II Jornada de Cultura Empresarial, organizada por la Asociación Amigos de Grado.</t>
+  </si>
+  <si>
+    <t>Asociación Amigos de Grado</t>
+  </si>
+  <si>
+    <t>Auditorio Municipal de Grado (Plaza General Ponte, 4)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas a la Jornada</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne de forma telemática con los equipos directivos de los centros que imparten enseñanzas de la familia de Informática.</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne de forma telemática con el comité de direcciones de Secundaria. Participan también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, e Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Personal Docente, César González, y de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Paula Fernández, María Dolores Bueno, César González,  Ángel Balea y el Comité de direcciones de Secundaria</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la jornada dirigida a los profesionales de la orientación de centros educativos y de empleo, previa a la feria Talentia.</t>
+  </si>
+  <si>
+    <t>Sede del CIFP de la Laboral (C/ Luis Moya Blanco, 335)</t>
+  </si>
+  <si>
+    <t>Ángel Balea y profesionales de orientación</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, visita la feria Talentia de orientación profesional junto con la presidenta de la Federación Asturiana de Empresarios (Fade), María Calvo. Asisten también el director general de Formación Profesional, Ángel Balea y la gerente del Servicio Público de Empleo del Principado (Sepepa), Begoña López</t>
+  </si>
+  <si>
+    <t>Eva Ledo, María Calvo, Ángel Balea y Begoña López</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, participa en la entrega de premios Netx, dentro de la feria Talentia de orientación profesional. Asiste el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>LABoral Centro de Arte (C/ Los Prados, 121).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la reunión del consejo social del Centro de Orientación, Emprendimiento, Acompañamiento e Innovación para el Empleo (COE)</t>
+  </si>
+  <si>
+    <r>
+      <t>El director general de Formación Profesional, Ángel Balea, participa en una mesa redonda sobre definición de perfiles, puestos de trabajo y formación asociada a la empresa Indra, que se celebra en el marco de la presentación del </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Inter"/>
+      </rPr>
+      <t>Plan de crecimiento y atracción de talento de Indra Group en el Principado de Asturias</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF04151B"/>
+        <rFont val="Inter"/>
+      </rPr>
       <t>.</t>
     </r>
+  </si>
+  <si>
+    <t>Palacio de los Condes de Toreno (Pza. Porlier, 9).</t>
+  </si>
+  <si>
+    <t>Indra Group</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con la jefa provincial de Tráfico, Raquel Casado. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva Ledo, Paula Fernández, Raquel Casado y Ángel Balea </t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, inaugura el curso del funcionariado en prácticas 2025-2026. Asisten también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y los directores generales de Personal Docente, César González; de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea</t>
+  </si>
+  <si>
+    <t>Teatro de La Laboral (C/ Luis Moya Blanco, 261).</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Paula Fernández, María Dolores Bueno, César González, Julio Vallaure y Ángel Balea</t>
+  </si>
+  <si>
+    <t>Sede del CIFP de Avilés (C/ Marqués, s/n)</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con la directora del Área de Formación y Personas de la Federación Asturiana de Empresarios (Fade), Guiomar Álvarez.</t>
+  </si>
+  <si>
+    <r>
+      <t>El director general de Formación Profesional, Ángel Balea, asiste al acto de presentación del proyecto</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PhageLab dualiza: buscando virus cazadores de superbacterias</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>IES Isla de la Deva (Avda. Principal, 33).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Guiomar Álvarez</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas invitadas al acto</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la presentación del proyecto </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Soft Skills 2025-2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>IES Cuenca del Nalón. La Felguera (Avda. de La Reguera, 25).</t>
+  </si>
+  <si>
+    <t>IES Cuenca del Nalón</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con la alcaldesa de Navia, Ana Isabel Fernández. Asisten también los directores generales de Infraestructuras y Tecnologías Educativas, Julio Vallaure, y de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Ana Isabel Fernández, Julio Vallaure y Ángel Balea</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la presentación de un proyecto </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Dualiza </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>del Instituto Número 1.</t>
+    </r>
+  </si>
+  <si>
+    <t>IES Número 1 (C/ Puerto Vegarada, s/n).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con el director de la Fundación Vinjoy, Adolfo Rivas.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y Adolfo Rivas</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, participa en un programa de Radio Nacional de España dedicado a la Formación Profesional (FP). Interviene también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>CIFP de Cerdeño. Polígono Espíritu Santo (C/ Finlandia).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la III Jornada de Innovación Tecnopedagógica organizada por la empresa SMC España.</t>
+  </si>
+  <si>
+    <t>Sede de SMC. Vitoria/Gasteiz (C/ Zuazobidea, 14).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ángel Balea </t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, visita el Centro de Investigación Aplicada de FP Euskadi Tknika.</t>
+  </si>
+  <si>
+    <t>Sede del centro. Rentería (Zamalbide Auzoa, s/n).</t>
+  </si>
+  <si>
+    <t>El Director general de Formación, Ángel Balea, asiste a la presentación de la quinta edición del programa educativo Empresa familiar en las aulas.</t>
+  </si>
+  <si>
+    <t>IES La Ería</t>
+  </si>
+  <si>
+    <t>IES La Ería (C/ La Regenta, 4).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste al acto de inauguración de las aulas del CIFP Hostelería y Turismo, a las que se han dado nombres relacionados con el mundo de la gastronomía.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIFP Hostelería y Turismo </t>
+  </si>
+  <si>
+    <t>CIFP Hostelería y Turismo (Pº de Begoña, 30).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">El director general de Formación Profesional, Ángel Balea, asiste a la inauguración del campeonato nacional </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SpainSkills 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Recinto de Ifema (Avda. del Partenón, 5).</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la reunión de la Comisión de FP de la Conferencia Sectorial de Educación.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y miembros de la Comisión</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, asiste a la inauguración del Hackathon Dual FP-Universidad Ciberseguridad.</t>
+  </si>
+  <si>
+    <t>Escuela de Ingeniería Informática</t>
+  </si>
+  <si>
+    <t>Escuela de Ingeniería Informática (C/ Valdés Salas, 11).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">La consejera de Educación, Eva Ledo, asiste a la competición </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SpainSkills 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+    </r>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en una reunión de la comisión de las pruebas de acceso a la universidad para mayores de 25 y 45 años.</t>
+  </si>
+  <si>
+    <t>Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Sede de la consejería (Pza. de España, 5</t>
+  </si>
+  <si>
+    <t>Ángel Balea y personas integrantes de la Comisión</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el comité de direcciones de Secundaria. Asisten también las directoras generales de Centros y Red 0-3 Años, Paula Fernández, y de Inclusión Educativa y Ordenación, María Dolores Bueno, y el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva Ledo, Paula Fernández, María Dolres Bueno y Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con representantes del sindicato Comisiones Obreras de Asturias.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y representantes de CC.OO</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con las direcciones de los Centros Integrados de Formación Profesional (CIFP).</t>
+  </si>
+  <si>
+    <t>Sala de juntas del EASMU (C/ Antonio Suárez Gutiérrez, 2).</t>
+  </si>
+  <si>
+    <t>Ángel Balea y direcciones CIFP</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, se reúne con las direcciones de los centros públicos y concertados que imparten ciclos de Formación Profesional.</t>
+  </si>
+  <si>
+    <t>Ángel Balea y direcciones de los centros públicos y concertados con FP</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en la comisión de evaluación de estancias formativas del profesorado.</t>
+  </si>
+  <si>
+    <t>Ángel Balea</t>
+  </si>
+  <si>
+    <t>El director general de Formación Profesional, Ángel Balea, participa por vía telemática en la comisión permanente del Consejo General de la Formación Profesional.</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo, se reúne con el presidente de la Cámara de Comercio de Oviedo, Carlos Paniceres. Asiste también el director general de Formación Profesional, Ángel Balea.</t>
+  </si>
+  <si>
+    <t>Eva ledo, Ángel Balea y Carlos Paniceres</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="8">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF414B56"/>
-      <name val="Calibri"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF414B56"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color rgb="FF414B56"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Inter"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF04151B"/>
+      <name val="Inter"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -847,191 +1607,250 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="20" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -1331,1785 +2150,3378 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A50" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C28" sqref="C28"/>
+      <pane ySplit="1" topLeftCell="A105" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E99" sqref="E99"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="28.125" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="11" style="3"/>
+    <col min="1" max="1" width="30.875" customWidth="1"/>
+    <col min="2" max="2" width="20.75" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.375" customWidth="1"/>
+    <col min="6" max="6" width="53" customWidth="1"/>
+    <col min="7" max="7" width="23.375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="25.75" customWidth="1"/>
+    <col min="9" max="9" width="47.875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:9" ht="15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="72" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="6">
         <v>45790</v>
       </c>
       <c r="E2" s="7">
         <v>0.39583333333333331</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>43</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="45">
+    <row r="3" spans="1:9" ht="42.75">
       <c r="A3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="12">
         <v>45797</v>
       </c>
       <c r="E3" s="13">
         <v>0.4375</v>
       </c>
       <c r="F3" s="14" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H3" s="14" t="s">
         <v>15</v>
       </c>
       <c r="I3" s="15" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="45">
+    <row r="4" spans="1:9" ht="42.75">
       <c r="A4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="18">
         <v>45803</v>
       </c>
       <c r="E4" s="7">
         <v>0.375</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="20" t="s">
+      <c r="G4" s="21" t="s">
         <v>22</v>
       </c>
       <c r="H4" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="20" t="s">
+      <c r="I4" s="21" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="5" spans="1:9" ht="60">
+    <row r="5" spans="1:9" ht="57">
       <c r="A5" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="12">
         <v>45804</v>
       </c>
       <c r="E5" s="13">
         <v>0.4375</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="105">
+    <row r="6" spans="1:9" ht="99.75">
       <c r="A6" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="6">
         <v>45807</v>
       </c>
       <c r="E6" s="7">
         <v>0.70833333333333337</v>
       </c>
-      <c r="F6" s="21" t="s">
+      <c r="F6" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="G6" s="20" t="s">
+      <c r="G6" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="22" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="22" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="60">
+    <row r="7" spans="1:9" ht="57">
       <c r="A7" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="12">
         <v>45819</v>
       </c>
       <c r="E7" s="13">
         <v>0.39583333333333331</v>
       </c>
       <c r="F7" s="23" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="12" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="23" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="45">
+    <row r="8" spans="1:9" ht="57">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6">
         <v>45820</v>
       </c>
       <c r="E8" s="7">
         <v>0.375</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="24" t="s">
         <v>37</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="25" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="30">
+    <row r="9" spans="1:9" ht="42.75">
       <c r="A9" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="12">
         <v>45820</v>
       </c>
       <c r="E9" s="13">
         <v>0.66666666666666663</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>49</v>
       </c>
       <c r="G9" s="11" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="11" t="s">
         <v>36</v>
       </c>
       <c r="I9" s="11" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="60">
+    <row r="10" spans="1:9" ht="57">
       <c r="A10" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="6">
         <v>45821</v>
       </c>
       <c r="E10" s="7">
         <v>0.54166666666666663</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="I10" s="25" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="45">
+    <row r="11" spans="1:9" ht="42.75">
       <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="12">
         <v>45825</v>
       </c>
       <c r="E11" s="13">
         <v>0.5</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>50</v>
       </c>
       <c r="G11" s="11" t="s">
         <v>45</v>
       </c>
       <c r="H11" s="11" t="s">
         <v>44</v>
       </c>
       <c r="I11" s="11" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="45">
+    <row r="12" spans="1:9" ht="42.75">
       <c r="A12" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="6">
         <v>45826</v>
       </c>
       <c r="E12" s="7">
         <v>0.39583333333333331</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>51</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="45">
+    <row r="13" spans="1:9" ht="42.75">
       <c r="A13" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="12">
         <v>45827</v>
       </c>
       <c r="E13" s="13">
         <v>0.4375</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>57</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>55</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="11" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="75">
+    <row r="14" spans="1:9" ht="85.5">
       <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="6">
         <v>45827</v>
       </c>
       <c r="E14" s="7">
         <v>0.66666666666666663</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>52</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I14" s="4" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="45">
+    <row r="15" spans="1:9" ht="42.75">
       <c r="A15" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="12">
         <v>45834</v>
       </c>
       <c r="E15" s="13">
         <v>0.70833333333333337</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>61</v>
       </c>
       <c r="H15" s="10" t="s">
         <v>60</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="45">
+    <row r="16" spans="1:9" ht="66">
       <c r="A16" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="6">
         <v>45845</v>
       </c>
       <c r="E16" s="7">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F16" s="26" t="s">
+      <c r="F16" s="27" t="s">
         <v>63</v>
       </c>
       <c r="G16" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="H16" s="27" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="I16" s="24" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="60">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:9" ht="57">
+      <c r="A17" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="27" t="s">
+      <c r="C17" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="12">
         <v>45846</v>
       </c>
       <c r="E17" s="13">
         <v>0.375</v>
       </c>
-      <c r="F17" s="27" t="s">
+      <c r="F17" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="G17" s="27" t="s">
+      <c r="G17" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="H17" s="27" t="s">
+      <c r="H17" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="I17" s="27" t="s">
+      <c r="I17" s="26" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="90">
+    <row r="18" spans="1:9" ht="99.75">
       <c r="A18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="6">
         <v>45846</v>
       </c>
       <c r="E18" s="7">
         <v>0.52083333333333337</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>69</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>31</v>
       </c>
       <c r="I18" s="4" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="45">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:9" ht="42.75">
+      <c r="A19" s="26" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C19" s="27" t="s">
+      <c r="C19" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="12">
         <v>45847</v>
       </c>
       <c r="E19" s="13">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F19" s="27" t="s">
+      <c r="F19" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="G19" s="27" t="s">
+      <c r="G19" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H19" s="27" t="s">
+      <c r="H19" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="I19" s="27" t="s">
+      <c r="I19" s="26" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="45">
+    <row r="20" spans="1:9" ht="42.75">
       <c r="A20" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="6">
         <v>45852</v>
       </c>
       <c r="E20" s="7">
         <v>0.41666666666666669</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>31</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>74</v>
-[...9 lines deleted...]
-      <c r="C21" s="27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="42.75">
+      <c r="A21" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="12">
         <v>45852</v>
       </c>
       <c r="E21" s="13">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F21" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="27" t="s">
+      <c r="F21" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="G21" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H21" s="27" t="s">
+      <c r="H21" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="I21" s="27" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:9" ht="45">
+      <c r="I21" s="26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="42.75">
       <c r="A22" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="6">
         <v>45852</v>
       </c>
       <c r="E22" s="7">
         <v>0.54166666666666663</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="H22" s="28" t="s">
+      <c r="H22" s="29" t="s">
         <v>31</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>74</v>
-[...9 lines deleted...]
-      <c r="C23" s="27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="42.75">
+      <c r="A23" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C23" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="12">
         <v>45853</v>
       </c>
       <c r="E23" s="13">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F23" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="27" t="s">
+      <c r="F23" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="H23" s="27" t="s">
+      <c r="H23" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="I23" s="27" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:9" ht="45">
+      <c r="I23" s="26" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="42.75">
       <c r="A24" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D24" s="29">
+      <c r="D24" s="30">
         <v>45854</v>
       </c>
-      <c r="E24" s="30">
+      <c r="E24" s="31">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F24" s="28" t="s">
-[...2 lines deleted...]
-      <c r="G24" s="28" t="s">
+      <c r="F24" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="H24" s="28" t="s">
-[...13 lines deleted...]
-      <c r="C25" s="27" t="s">
+      <c r="H24" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="I24" s="29" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="42.75">
+      <c r="A25" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="26" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="12">
         <v>45882</v>
       </c>
       <c r="E25" s="13">
         <v>0.375</v>
       </c>
       <c r="F25" s="10" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="G25" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H25" s="10" t="s">
         <v>31</v>
       </c>
       <c r="I25" s="10" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="60">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="57">
       <c r="A26" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="6">
         <v>45890</v>
       </c>
-      <c r="E26" s="31">
+      <c r="E26" s="28">
         <v>0.39583333333333331</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="60">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="57">
       <c r="A27" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="12">
         <v>45896</v>
       </c>
       <c r="E27" s="13">
         <v>0.39583333333333331</v>
       </c>
       <c r="F27" s="10" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="G27" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="I27" s="10" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:9" ht="105">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="132">
       <c r="A28" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="6">
         <v>45901</v>
       </c>
-      <c r="E28" s="31">
+      <c r="E28" s="28">
         <v>0.6875</v>
       </c>
-      <c r="F28" s="26" t="s">
+      <c r="F28" s="27" t="s">
         <v>86</v>
       </c>
-      <c r="G28" s="20" t="s">
+      <c r="G28" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="I28" s="33" t="s">
+      <c r="I28" s="32" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="29" spans="1:9" ht="120">
+    <row r="29" spans="1:9" ht="128.25">
       <c r="A29" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="12">
         <v>45902</v>
       </c>
       <c r="E29" s="13">
         <v>0.39583333333333331</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>88</v>
       </c>
       <c r="G29" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H29" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="I29" s="33" t="s">
+      <c r="I29" s="32" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="120">
+    <row r="30" spans="1:9" ht="132">
       <c r="A30" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="6">
         <v>45902</v>
       </c>
-      <c r="E30" s="31">
+      <c r="E30" s="28">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F30" s="26" t="s">
+      <c r="F30" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="G30" s="20" t="s">
+      <c r="G30" s="21" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="I30" s="33" t="s">
+      <c r="I30" s="32" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="120">
+    <row r="31" spans="1:9" ht="114">
       <c r="A31" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="12">
         <v>45902</v>
       </c>
       <c r="E31" s="13">
         <v>0.5625</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>91</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H31" s="10" t="s">
         <v>89</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="45">
+    <row r="32" spans="1:9" ht="42.75">
       <c r="A32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="6">
         <v>45905</v>
       </c>
-      <c r="E32" s="31">
+      <c r="E32" s="28">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="G32" s="35" t="s">
+      <c r="F32" s="35" t="s">
+        <v>95</v>
+      </c>
+      <c r="G32" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="H32" s="34" t="s">
-[...2 lines deleted...]
-      <c r="I32" s="36" t="s">
+      <c r="H32" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="I32" s="34" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="45">
+    <row r="33" spans="1:9" ht="42.75">
       <c r="A33" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="12">
         <v>45905</v>
       </c>
       <c r="E33" s="13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="F33" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="G33" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="G33" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="I33" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="I33" s="10" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:9" ht="60">
+    </row>
+    <row r="34" spans="1:9" ht="57">
       <c r="A34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="6">
         <v>45910</v>
       </c>
-      <c r="E34" s="31">
+      <c r="E34" s="28">
         <v>0.5</v>
       </c>
       <c r="F34" s="22" t="s">
         <v>100</v>
       </c>
       <c r="G34" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="H34" s="22" t="s">
         <v>101</v>
       </c>
-      <c r="H34" s="22" t="s">
+      <c r="I34" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="I34" s="22" t="s">
-[...13 lines deleted...]
-      <c r="D35" s="37">
+    </row>
+    <row r="35" spans="1:9" ht="47.25">
+      <c r="A35" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="36">
         <v>45915</v>
       </c>
-      <c r="E35" s="38">
+      <c r="E35" s="37">
         <v>0.46875</v>
       </c>
       <c r="F35" s="10" t="s">
-        <v>165</v>
+        <v>104</v>
       </c>
       <c r="G35" s="10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H35" s="10" t="s">
         <v>105</v>
       </c>
       <c r="I35" s="10" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:9" ht="105">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="128.25">
       <c r="A36" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="6">
         <v>45916</v>
       </c>
-      <c r="E36" s="31">
+      <c r="E36" s="28">
         <v>0.39583333333333331</v>
       </c>
       <c r="F36" s="22" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G36" s="22" t="s">
         <v>28</v>
       </c>
       <c r="H36" s="22" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I36" s="22" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="105">
+    <row r="37" spans="1:9" ht="114">
       <c r="A37" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B37" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="12">
         <v>45916</v>
       </c>
       <c r="E37" s="13">
         <v>0.46875</v>
       </c>
       <c r="F37" s="10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G37" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="10" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I37" s="10" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="105">
+    <row r="38" spans="1:9" ht="99.75">
       <c r="A38" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D38" s="29">
+      <c r="D38" s="30">
         <v>45916</v>
       </c>
-      <c r="E38" s="39">
+      <c r="E38" s="38">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F38" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G38" s="40" t="s">
+      <c r="F38" s="39" t="s">
+        <v>110</v>
+      </c>
+      <c r="G38" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="H38" s="40" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="40" t="s">
+      <c r="H38" s="39" t="s">
+        <v>97</v>
+      </c>
+      <c r="I38" s="39" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="45">
+    <row r="39" spans="1:9" ht="42.75">
       <c r="A39" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="12">
         <v>45919</v>
       </c>
       <c r="E39" s="13">
         <v>0.4375</v>
       </c>
       <c r="F39" s="10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="G39" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H39" s="10" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="I39" s="10" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" ht="60">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="57">
       <c r="A40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="6">
         <v>45923</v>
       </c>
-      <c r="E40" s="31">
+      <c r="E40" s="28">
         <v>0.41666666666666669</v>
       </c>
       <c r="F40" s="22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G40" s="22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H40" s="22" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="I40" s="22" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="41" spans="1:9" ht="45">
+    <row r="41" spans="1:9" ht="57">
       <c r="A41" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="12">
         <v>45925</v>
       </c>
       <c r="E41" s="13">
         <v>0.79166666666666663</v>
       </c>
-      <c r="F41" s="41" t="s">
-        <v>166</v>
+      <c r="F41" s="40" t="s">
+        <v>116</v>
       </c>
       <c r="G41" s="10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H41" s="10" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="I41" s="10" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" ht="30">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="42.75">
       <c r="A42" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="6">
         <v>45928</v>
       </c>
-      <c r="E42" s="31">
+      <c r="E42" s="28">
         <v>0.54166666666666663</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>122</v>
+      </c>
+      <c r="G42" s="41" t="s">
+        <v>123</v>
       </c>
       <c r="H42" s="22" t="s">
         <v>120</v>
       </c>
       <c r="I42" s="22" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="43" spans="1:9" ht="75">
+    <row r="43" spans="1:9" ht="71.25">
       <c r="A43" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="12">
         <v>45931</v>
       </c>
       <c r="E43" s="13">
         <v>0.41666666666666669</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G43" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H43" s="10" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-    <row r="44" spans="1:9" ht="75">
+        <v>125</v>
+      </c>
+      <c r="I43" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="71.25">
       <c r="A44" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D44" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E44" s="31">
+      <c r="D44" s="6">
+        <v>45932</v>
+      </c>
+      <c r="E44" s="28">
         <v>0.41666666666666669</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>28</v>
       </c>
       <c r="H44" s="8" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-    <row r="45" spans="1:9" ht="45">
+        <v>125</v>
+      </c>
+      <c r="I44" s="42" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="42.75">
       <c r="A45" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B45" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D45" s="37">
+      <c r="B45" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C45" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="36">
         <v>45933</v>
       </c>
-      <c r="E45" s="38">
+      <c r="E45" s="37">
         <v>0.41666666666666669</v>
       </c>
       <c r="F45" s="10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G45" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H45" s="10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I45" s="10" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:9" ht="45">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="42.75">
       <c r="A46" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="D46" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E46" s="31">
+      <c r="D46" s="6">
+        <v>45938</v>
+      </c>
+      <c r="E46" s="28">
         <v>0.5</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>131</v>
       </c>
       <c r="G46" s="8" t="s">
         <v>132</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>133</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="47" spans="1:9" ht="45">
+    <row r="47" spans="1:9" ht="42.75">
       <c r="A47" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B47" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D47" s="37">
+      <c r="B47" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C47" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="36">
         <v>45939</v>
       </c>
-      <c r="E47" s="38">
+      <c r="E47" s="37">
         <v>0.5</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>134</v>
       </c>
       <c r="G47" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H47" s="10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I47" s="10" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="45">
+    <row r="48" spans="1:9" ht="42.75">
       <c r="A48" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="6">
         <v>45940</v>
       </c>
-      <c r="E48" s="31">
+      <c r="E48" s="28">
         <v>0.41666666666666669</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>136</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="45">
+    <row r="49" spans="1:9" ht="42.75">
       <c r="A49" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B49" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D49" s="37">
+      <c r="B49" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="36">
         <v>45944</v>
       </c>
-      <c r="E49" s="38">
+      <c r="E49" s="37">
         <v>0.54166666666666663</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>138</v>
       </c>
       <c r="G49" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H49" s="10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I49" s="10" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="50" spans="1:9" ht="45">
+    <row r="50" spans="1:9" ht="42.75">
       <c r="A50" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="6">
         <v>45945</v>
       </c>
-      <c r="E50" s="31">
+      <c r="E50" s="28">
         <v>0.45833333333333331</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>140</v>
       </c>
       <c r="G50" s="25" t="s">
+        <v>142</v>
+      </c>
+      <c r="H50" s="8" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="51" spans="1:9" ht="60">
+    <row r="51" spans="1:9" ht="71.25">
       <c r="A51" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B51" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D51" s="37">
+      <c r="B51" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C51" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="36">
         <v>45947</v>
       </c>
-      <c r="E51" s="38">
+      <c r="E51" s="37">
         <v>0.4375</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>144</v>
       </c>
       <c r="G51" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H51" s="10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I51" s="10" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="45">
       <c r="A52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D52" s="44">
+      <c r="D52" s="43">
         <v>45947</v>
       </c>
-      <c r="E52" s="45">
+      <c r="E52" s="47">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F52" s="32" t="s">
+      <c r="F52" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" s="44" t="s">
         <v>146</v>
       </c>
-      <c r="G52" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="21" t="s">
+      <c r="H52" s="46" t="s">
         <v>148</v>
       </c>
       <c r="I52" s="25" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:9" ht="60">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" ht="71.25">
       <c r="A53" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B53" s="27" t="s">
-[...5 lines deleted...]
-      <c r="D53" s="37">
+      <c r="B53" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="36">
         <v>45951</v>
       </c>
-      <c r="E53" s="38">
+      <c r="E53" s="37">
         <v>0.39583333333333331</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>149</v>
       </c>
       <c r="G53" s="10" t="s">
         <v>150</v>
       </c>
       <c r="H53" s="10" t="s">
         <v>151</v>
       </c>
       <c r="I53" s="10" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="54" spans="1:9" ht="45">
+    <row r="54" spans="1:9" ht="42.75">
       <c r="A54" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D54" s="44">
+      <c r="D54" s="43">
         <v>45952</v>
       </c>
-      <c r="E54" s="45">
+      <c r="E54" s="47">
         <v>0.41666666666666669</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>153</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>154</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>155</v>
       </c>
       <c r="I54" s="9" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="55" spans="1:9" ht="45">
+    <row r="55" spans="1:9" ht="42.75">
       <c r="A55" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D55" s="37">
+      <c r="D55" s="36">
         <v>45954</v>
       </c>
-      <c r="E55" s="38">
+      <c r="E55" s="37">
         <v>0.5</v>
       </c>
       <c r="F55" s="10" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="G55" s="10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H55" s="10" t="s">
-        <v>157</v>
+        <v>252</v>
       </c>
       <c r="I55" s="10" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="56" spans="1:9" ht="45">
+    <row r="56" spans="1:9" ht="42.75">
       <c r="A56" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D56" s="44">
+      <c r="D56" s="43">
         <v>45959</v>
       </c>
-      <c r="E56" s="45">
+      <c r="E56" s="47">
         <v>0.54166666666666663</v>
       </c>
       <c r="F56" s="9" t="s">
         <v>159</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H56" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="57" spans="1:9" ht="45">
+    <row r="57" spans="1:9" ht="42.75">
       <c r="A57" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D57" s="37">
+      <c r="D57" s="36">
         <v>45960</v>
       </c>
-      <c r="E57" s="38">
+      <c r="E57" s="37">
         <v>0.41666666666666669</v>
       </c>
       <c r="F57" s="10" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="G57" s="10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="H57" s="10" t="s">
         <v>161</v>
       </c>
       <c r="I57" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="58" spans="1:9" ht="30">
+    <row r="58" spans="1:9" ht="28.5">
       <c r="A58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="D58" s="44">
+      <c r="D58" s="43">
         <v>45961</v>
       </c>
-      <c r="E58" s="45">
+      <c r="E58" s="47">
         <v>0.45833333333333331</v>
       </c>
       <c r="F58" s="9" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G58" s="8" t="s">
         <v>22</v>
       </c>
       <c r="H58" s="8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" ht="45">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" ht="42.75">
       <c r="A59" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C59" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="D59" s="37">
+      <c r="D59" s="36">
         <v>45961</v>
       </c>
-      <c r="E59" s="38">
+      <c r="E59" s="37">
         <v>0.52083333333333337</v>
       </c>
       <c r="F59" s="10" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="G59" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H59" s="10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="I59" s="10" t="s">
-        <v>164</v>
+        <v>166</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" ht="28.5">
+      <c r="A60" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="48">
+        <v>45964</v>
+      </c>
+      <c r="E60" s="47">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="G60" s="25" t="s">
+        <v>170</v>
+      </c>
+      <c r="H60" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" ht="42.75">
+      <c r="A61" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="12">
+        <v>45964</v>
+      </c>
+      <c r="E61" s="13">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F61" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="G61" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="H61" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="I61" s="10" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" ht="57">
+      <c r="A62" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C62" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="48">
+        <v>45965</v>
+      </c>
+      <c r="E62" s="47">
+        <v>0.375</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="G62" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="H62" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" ht="42.75">
+      <c r="A63" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="12">
+        <v>45966</v>
+      </c>
+      <c r="E63" s="13">
+        <v>0.4375</v>
+      </c>
+      <c r="F63" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="G63" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H63" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="I63" s="10" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="71.25">
+      <c r="A64" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C64" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="48">
+        <v>45968</v>
+      </c>
+      <c r="E64" s="47">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F64" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="G64" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="H64" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="42.75">
+      <c r="A65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C65" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="50">
+        <v>45971</v>
+      </c>
+      <c r="E65" s="51">
+        <v>0.375</v>
+      </c>
+      <c r="F65" s="49" t="s">
+        <v>182</v>
+      </c>
+      <c r="G65" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H65" s="49" t="s">
+        <v>183</v>
+      </c>
+      <c r="I65" s="49" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="71.25">
+      <c r="A66" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="48">
+        <v>45971</v>
+      </c>
+      <c r="E66" s="47">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="H66" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="42.75">
+      <c r="A67" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="12">
+        <v>45972</v>
+      </c>
+      <c r="E67" s="13">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="G67" s="49" t="s">
+        <v>191</v>
+      </c>
+      <c r="H67" s="49" t="s">
+        <v>190</v>
+      </c>
+      <c r="I67" s="49" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" ht="71.25">
+      <c r="A68" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="48">
+        <v>45973</v>
+      </c>
+      <c r="E68" s="47">
+        <v>0.5</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>192</v>
+      </c>
+      <c r="G68" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="H68" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="42.75">
+      <c r="A69" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="12">
+        <v>45974</v>
+      </c>
+      <c r="E69" s="13">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F69" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="G69" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H69" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="49" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" ht="78">
+      <c r="A70" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="48">
+        <v>45975</v>
+      </c>
+      <c r="E70" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="G70" s="52" t="s">
+        <v>199</v>
+      </c>
+      <c r="H70" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="I70" s="53" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="42.75">
+      <c r="A71" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="12">
+        <v>45979</v>
+      </c>
+      <c r="E71" s="13">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="G71" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H71" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="I71" s="10" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="57">
+      <c r="A72" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="48">
+        <v>45980</v>
+      </c>
+      <c r="E72" s="47">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F72" s="55" t="s">
+        <v>205</v>
+      </c>
+      <c r="G72" s="56" t="s">
+        <v>206</v>
+      </c>
+      <c r="H72" s="57" t="s">
+        <v>207</v>
+      </c>
+      <c r="I72" s="54" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="71.25">
+      <c r="A73" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="12">
+        <v>45982</v>
+      </c>
+      <c r="E73" s="13">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F73" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="G73" s="10" t="s">
+        <v>209</v>
+      </c>
+      <c r="H73" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="I73" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="42.75">
+      <c r="A74" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C74" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="58">
+        <v>45992</v>
+      </c>
+      <c r="E74" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F74" s="44" t="s">
+        <v>211</v>
+      </c>
+      <c r="G74" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H74" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="42.75">
+      <c r="A75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="12">
+        <v>45993</v>
+      </c>
+      <c r="E75" s="13">
+        <v>0.6875</v>
+      </c>
+      <c r="F75" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="G75" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H75" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="I75" s="40" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="42.75">
+      <c r="A76" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C76" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="58">
+        <v>46000</v>
+      </c>
+      <c r="E76" s="28">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F76" s="44" t="s">
+        <v>216</v>
+      </c>
+      <c r="G76" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H76" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="28.5">
+      <c r="A77" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="12">
+        <v>46000</v>
+      </c>
+      <c r="E77" s="13">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F77" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="G77" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H77" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="I77" s="10" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="42.75">
+      <c r="A78" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="58">
+        <v>46001</v>
+      </c>
+      <c r="E78" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F78" s="44" t="s">
+        <v>219</v>
+      </c>
+      <c r="G78" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H78" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="42.75">
+      <c r="A79" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="12">
+        <v>46001</v>
+      </c>
+      <c r="E79" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="F79" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="G79" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H79" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="I79" s="10" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="71.25">
+      <c r="A80" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="58">
+        <v>46001</v>
+      </c>
+      <c r="E80" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F80" s="44" t="s">
+        <v>225</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="H80" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="I80" s="8" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" ht="42.75">
+      <c r="A81" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="12">
+        <v>46004</v>
+      </c>
+      <c r="E81" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="F81" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="G81" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="H81" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="I81" s="10" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" ht="42.75">
+      <c r="A82" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="58">
+        <v>46006</v>
+      </c>
+      <c r="E82" s="28">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F82" s="44" t="s">
+        <v>233</v>
+      </c>
+      <c r="G82" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H82" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="99.75">
+      <c r="A83" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="12">
+        <v>46007</v>
+      </c>
+      <c r="E83" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="F83" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="G83" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H83" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="I83" s="10" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" ht="42.75">
+      <c r="A84" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="58">
+        <v>46007</v>
+      </c>
+      <c r="E84" s="28">
+        <v>0.6875</v>
+      </c>
+      <c r="F84" s="44" t="s">
+        <v>236</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="I84" s="8" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" ht="85.5">
+      <c r="A85" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="12">
+        <v>46008</v>
+      </c>
+      <c r="E85" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="F85" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="G85" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="H85" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="I85" s="40" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" ht="57">
+      <c r="A86" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="61">
+        <v>46008</v>
+      </c>
+      <c r="E86" s="62">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F86" s="44" t="s">
+        <v>241</v>
+      </c>
+      <c r="G86" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="H86" s="44" t="s">
+        <v>242</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" ht="57">
+      <c r="A87" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="12">
+        <v>46013</v>
+      </c>
+      <c r="E87" s="13">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F87" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="G87" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="H87" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="I87" s="10" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" ht="87.75">
+      <c r="A88" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C88" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="58">
+        <v>46034</v>
+      </c>
+      <c r="E88" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F88" s="44" t="s">
+        <v>244</v>
+      </c>
+      <c r="G88" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="H88" s="44" t="s">
+        <v>245</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" ht="42.75">
+      <c r="A89" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="12">
+        <v>46036</v>
+      </c>
+      <c r="E89" s="13">
+        <v>0.5</v>
+      </c>
+      <c r="F89" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="G89" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H89" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="I89" s="10" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="114">
+      <c r="A90" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C90" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="58">
+        <v>46042</v>
+      </c>
+      <c r="E90" s="28">
+        <v>0.6875</v>
+      </c>
+      <c r="F90" s="44" t="s">
+        <v>249</v>
+      </c>
+      <c r="G90" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="H90" s="44" t="s">
+        <v>250</v>
+      </c>
+      <c r="I90" s="8" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" ht="57">
+      <c r="A91" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C91" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="50">
+        <v>46049</v>
+      </c>
+      <c r="E91" s="51">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>253</v>
+      </c>
+      <c r="G91" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="I91" s="40" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" ht="43.5">
+      <c r="A92" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C92" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="58">
+        <v>46049</v>
+      </c>
+      <c r="E92" s="28">
+        <v>0.55902777777777779</v>
+      </c>
+      <c r="F92" s="44" t="s">
+        <v>254</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="H92" s="44" t="s">
+        <v>255</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="42.75">
+      <c r="A93" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C93" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="50">
+        <v>46050</v>
+      </c>
+      <c r="E93" s="51">
+        <v>0.4375</v>
+      </c>
+      <c r="F93" s="49" t="s">
+        <v>258</v>
+      </c>
+      <c r="G93" s="49" t="s">
+        <v>260</v>
+      </c>
+      <c r="H93" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="I93" s="49" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" ht="71.25">
+      <c r="A94" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C94" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="58">
+        <v>46050</v>
+      </c>
+      <c r="E94" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F94" s="44" t="s">
+        <v>261</v>
+      </c>
+      <c r="G94" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="H94" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I94" s="44" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" ht="42.75">
+      <c r="A95" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C95" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="50">
+        <v>46051</v>
+      </c>
+      <c r="E95" s="51">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>263</v>
+      </c>
+      <c r="G95" s="49" t="s">
+        <v>191</v>
+      </c>
+      <c r="H95" s="49" t="s">
+        <v>264</v>
+      </c>
+      <c r="I95" s="49" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" ht="28.5">
+      <c r="A96" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="58">
+        <v>46052</v>
+      </c>
+      <c r="E96" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F96" s="44" t="s">
+        <v>265</v>
+      </c>
+      <c r="G96" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H96" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="I96" s="44" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" ht="57">
+      <c r="A97" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C97" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="50">
+        <v>46057</v>
+      </c>
+      <c r="E97" s="51">
+        <v>0.60416666666666663</v>
+      </c>
+      <c r="F97" s="49" t="s">
+        <v>267</v>
+      </c>
+      <c r="G97" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>268</v>
+      </c>
+      <c r="I97" s="49" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" ht="42.75">
+      <c r="A98" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="58">
+        <v>46058</v>
+      </c>
+      <c r="E98" s="28">
+        <v>0.38541666666666669</v>
+      </c>
+      <c r="F98" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>270</v>
+      </c>
+      <c r="I98" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" ht="42.75">
+      <c r="A99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C99" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="50">
+        <v>46059</v>
+      </c>
+      <c r="E99" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F99" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H99" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="I99" s="10" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" ht="42.75">
+      <c r="A100" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="58">
+        <v>46062</v>
+      </c>
+      <c r="E100" s="28">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F100" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>275</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>276</v>
+      </c>
+      <c r="I100" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="57">
+      <c r="A101" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C101" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="50">
+        <v>46072</v>
+      </c>
+      <c r="E101" s="51">
+        <v>0.60416666666666663</v>
+      </c>
+      <c r="F101" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="G101" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="H101" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="I101" s="10" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" ht="42.75">
+      <c r="A102" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="58">
+        <v>46077</v>
+      </c>
+      <c r="E102" s="28">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F102" s="44" t="s">
+        <v>280</v>
+      </c>
+      <c r="G102" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="H102" s="44" t="s">
+        <v>281</v>
+      </c>
+      <c r="I102" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" ht="42.75">
+      <c r="A103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C103" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="50">
+        <v>46078</v>
+      </c>
+      <c r="E103" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F103" s="49" t="s">
+        <v>282</v>
+      </c>
+      <c r="G103" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="H103" s="49" t="s">
+        <v>281</v>
+      </c>
+      <c r="I103" s="49" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" ht="42.75">
+      <c r="A104" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="58">
+        <v>46079</v>
+      </c>
+      <c r="E104" s="28">
+        <v>0.61458333333333337</v>
+      </c>
+      <c r="F104" s="44" t="s">
+        <v>284</v>
+      </c>
+      <c r="G104" s="44" t="s">
+        <v>285</v>
+      </c>
+      <c r="H104" s="44" t="s">
+        <v>286</v>
+      </c>
+      <c r="I104" s="44" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" ht="42.75">
+      <c r="A105" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="12">
+        <v>46080</v>
+      </c>
+      <c r="E105" s="13">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F105" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="G105" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H105" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="I105" s="10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" ht="57">
+      <c r="A106" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="58">
+        <v>46085</v>
+      </c>
+      <c r="E106" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F106" s="44" t="s">
+        <v>288</v>
+      </c>
+      <c r="G106" s="44" t="s">
+        <v>289</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" ht="71.25">
+      <c r="A107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="49" t="s">
+        <v>18</v>
+      </c>
+      <c r="C107" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="50">
+        <v>46091</v>
+      </c>
+      <c r="E107" s="51">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F107" s="49" t="s">
+        <v>292</v>
+      </c>
+      <c r="G107" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="H107" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="I107" s="49" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" ht="42.75">
+      <c r="A108" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="C108" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="58">
+        <v>46093</v>
+      </c>
+      <c r="E108" s="28">
+        <v>0.375</v>
+      </c>
+      <c r="F108" s="44" t="s">
+        <v>294</v>
+      </c>
+      <c r="G108" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>290</v>
+      </c>
+      <c r="I108" s="44" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" ht="42.75">
+      <c r="A109" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="50">
+        <v>46098</v>
+      </c>
+      <c r="E109" s="51">
+        <v>0.375</v>
+      </c>
+      <c r="F109" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="G109" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H109" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="I109" s="10" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" ht="42.75">
+      <c r="A110" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C110" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="58">
+        <v>46098</v>
+      </c>
+      <c r="E110" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F110" s="44" t="s">
+        <v>299</v>
+      </c>
+      <c r="G110" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H110" s="44" t="s">
+        <v>297</v>
+      </c>
+      <c r="I110" s="44" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" ht="42.75">
+      <c r="A111" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="50">
+        <v>46099</v>
+      </c>
+      <c r="E111" s="51">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F111" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="G111" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H111" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="I111" s="10" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" ht="42.75">
+      <c r="A112" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C112" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="58">
+        <v>46099</v>
+      </c>
+      <c r="E112" s="28">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F112" s="59" t="s">
+        <v>303</v>
+      </c>
+      <c r="G112" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="H112" s="59" t="s">
+        <v>290</v>
+      </c>
+      <c r="I112" s="59" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" ht="57">
+      <c r="A113" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="50">
+        <v>46100</v>
+      </c>
+      <c r="E113" s="51">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F113" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="G113" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H113" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="I113" s="10" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" ht="42.75">
+      <c r="A114" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="59" t="s">
+        <v>18</v>
+      </c>
+      <c r="C114" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="58">
+        <v>46104</v>
+      </c>
+      <c r="E114" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F114" s="59" t="s">
+        <v>50</v>
+      </c>
+      <c r="G114" s="59" t="s">
+        <v>45</v>
+      </c>
+      <c r="H114" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" s="59" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I1"/>
+  <autoFilter ref="A1:I96"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Hoja1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PRINCIPADO_DE_ASTURIAS</Company>
   <LinksUpToDate>false</LinksUpToDate>