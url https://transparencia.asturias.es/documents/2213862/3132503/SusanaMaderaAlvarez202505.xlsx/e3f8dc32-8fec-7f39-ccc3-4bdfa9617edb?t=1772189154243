--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -18,72 +18,72 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Movilidad\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9135"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$1:$I$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1705" uniqueCount="551">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1952" uniqueCount="617">
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Evento/Actividad</t>
   </si>
   <si>
     <t>Organizador/Convocante</t>
   </si>
   <si>
     <t>Lugar/Sede</t>
   </si>
   <si>
@@ -1800,50 +1800,275 @@
   <si>
     <t>Eva María Pérez, alcaldes a de Llanera
 Nicolá Fernández Sloler, concejal de Seguridad del Ayuntamiento de Llanera.</t>
   </si>
   <si>
     <t>Reunión telemática de la comisión de coordinación de residuos con Ecovidrio.</t>
   </si>
   <si>
     <t>MITERD</t>
   </si>
   <si>
     <t>Miembros de la comisión
 Representantes de Ecovidrio.</t>
   </si>
   <si>
     <t>Oficinas de Cogersa (C/ Sana Marqués de Santa Cruz, 12 - Oviedo)</t>
   </si>
   <si>
     <t>Mienbros de la comisión y del consejo de administración.</t>
   </si>
   <si>
     <t>Reunión telemátiaca del consejo de Protección Civil del Principado de Asturias (Sepa).</t>
   </si>
   <si>
     <t>Reunión telemática del consejo de administración del Consosrcio de Transportes de Asturias (CTA).</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de UMICORE-IONWAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domingo Asuero, director Proyecto 
+Ricardo García Zapico, gerente ambiental 
+</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de Hunosa.</t>
+  </si>
+  <si>
+    <t>Enrique Fernández, presidente Hunosa
+María Lorenzo, directora de Energía y Desarrollo de Negocio 
+Cristóbal Pérez, director de Asuntos Jurídicos
+Eduardo de la Llera, Jefe de la Central de La Pereda</t>
+  </si>
+  <si>
+    <t>Reunión telemática  del consejo de administración de EBHISA.</t>
+  </si>
+  <si>
+    <t>Miembros del consejo de adminsitración</t>
+  </si>
+  <si>
+    <t>6ª reunión del C12.I03 del PRTR, Plan de apoyo a la implementación de la normativa de residuos y al fomento de la economía circular.</t>
+  </si>
+  <si>
+    <t>Miterd</t>
+  </si>
+  <si>
+    <t>VII Jornada Anuel de Cátedras de Empresas e Institucionales. Diálogo Cátedras con impacto: Cinco experiencias que muestr4as nuestras diversidad.</t>
+  </si>
+  <si>
+    <t>Edificio histórico de la Universidad de Oviedo (C/ San Francisco, 3 Oviedo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diversidad de asistentes
+</t>
+  </si>
+  <si>
+    <t>Reunión con el director del Centro Tecnológico y Forestal de la Madera (Cetemas).</t>
+  </si>
+  <si>
+    <t>JuanPedro Majada, director de la Fundación Cetemas
+Celia Martínez, inverstigadora de Cetemas</t>
+  </si>
+  <si>
+    <t>Visita a la planta de Química del Nalón en Trubia.</t>
+  </si>
+  <si>
+    <t>Consejería de Movilidad, Medio Ambiente y Gestión de Emergencias.</t>
+  </si>
+  <si>
+    <t>Química del Nalón (Barrio Nalón s/n, Trubia-Oviedo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diversidad de asistentes.
+</t>
+  </si>
+  <si>
+    <t>Sede de la viceconsejería (Pza. de España, 1 Oviedo)</t>
+  </si>
+  <si>
+    <t>Reunión de seguimiento del proyecto del río Nalón.</t>
+  </si>
+  <si>
+    <t>DG de Energía y Mimería</t>
+  </si>
+  <si>
+    <t>Sede de la dirección (Pza. de España, 1 Oviedo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Juan Carlos Campo, viceconsejero de Industria
+Javier Cueli, director general de Energía y Minería
+Joaquín Moya, gerente de Tragsa
+Bárbara Monte, presidenta de CHC
+Judith Carreras, directora del ITJ
+</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de ArcelorMittal en España.</t>
+  </si>
+  <si>
+    <t>Phiplippe Mayran, CEO ArcelorMittal 
+Javier Arribas, COO Primary ArcelorMittal
+María González, Medio ambiente ArcelorMittal</t>
+  </si>
+  <si>
+    <t>Reunión con el gerente de Reciclado Global de Energía SL sobre gestión y reciclaje de resiudos plásticos ganaderos.</t>
+  </si>
+  <si>
+    <t>Ignacio Díaz Nieto, gerente.</t>
+  </si>
+  <si>
+    <t>Reunión con los organizadores del Boombasctic Festival.</t>
+  </si>
+  <si>
+    <t>Jonatan Álvarez, Rubén Fernández y Carlos Rodrigo del Boombastic.
+Paz Orviz, gerente de Cogersa.</t>
+  </si>
+  <si>
+    <t>Reunión con representates de Ecovidrio para tratar sobre el convenio suscrito con la administración.</t>
+  </si>
+  <si>
+    <t>Ana Cardona, Ricardo Sevilla y Germán Llana de Ecovidrio.
+Paz Orviz, gerente de Cogersa.</t>
+  </si>
+  <si>
+    <t>Reunión telemática del grupo de seguimiento de ArcelorMittal.</t>
+  </si>
+  <si>
+    <t>Oficina Económica de la Presidencia</t>
+  </si>
+  <si>
+    <t>Videoconferencia</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de Capital Energy.</t>
+  </si>
+  <si>
+    <t>Ricardo Fernández, director regional
+Andrés Pérez Pereda</t>
+  </si>
+  <si>
+    <t>Reunión telemática con representantes de Ecocolchón (SCRAP de colchones).</t>
+  </si>
+  <si>
+    <t>Luis Miguel Arroyo, director de operaciones de Flex
+Marina García , manager de Industria y Sostenibilidad en Vinces Consulting</t>
+  </si>
+  <si>
+    <t>Reunión con el alcalde de Cudillero.</t>
+  </si>
+  <si>
+    <t>Carlos Valle Ondina, alcalde de Cudillero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión telemática del PIMA Cambio Climático-Inundaciones </t>
+  </si>
+  <si>
+    <t>Oficina Española de Cambio Climático (MITERD)</t>
+  </si>
+  <si>
+    <t>Autoridades de gestión de los Planes de Impulso al Medio Ambiente.</t>
+  </si>
+  <si>
+    <t>Reunión con el gerente general de Resiter España, empresa dedicada a la gestión de residuos.</t>
+  </si>
+  <si>
+    <t>Alejandro Valencia, director general de Resiter España
+Jesús Álvarez, gerente de G+ 2, consultoría medioambiental</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de Magtel para tratar sobre la CHR de Grandas de Salime</t>
+  </si>
+  <si>
+    <t>Antonio Rueda, director del Área de Hidráulica y Medioambiente de Magtel
+Andrés Zapico, director proyectos de Hidráulica de Magtel
+Diego Fernández, gerente de la consultora Biosfera</t>
+  </si>
+  <si>
+    <t>Reunión con Redeia (Red Eléctrica)</t>
+  </si>
+  <si>
+    <t>Directores generales de Energía y Minería, de  Medio Ambiente,  de Custodia del Territorio,  de Urbanismo, de Gestión Forestal, de Planificación Agraria y de Patrimonio Cultural.
+Representantes de Redeia.</t>
+  </si>
+  <si>
+    <t>Reunión para tratar sobre el proyecto de Sunwafe en Zalia Gijón.</t>
+  </si>
+  <si>
+    <t>Viceconsejería de Infraestructuras y Movilidad</t>
+  </si>
+  <si>
+    <t>Sede de la consejería (C/ Antonio Suárez, 2
+4ª planta sector central - Oviedo)</t>
+  </si>
+  <si>
+    <t>Jorge García, viceconsejero
+Vicente López, de la sociedad pública de Zalia
+Saúl Olivera, técnico en sector y desarrollo energético de la DG de Energía y Minería
+Representantes de Tresca Ingeniería</t>
+  </si>
+  <si>
+    <t>Reunión de la Mesa 7 de Concertación Social sobre Impulso Político.</t>
+  </si>
+  <si>
+    <t>Vicepresidencia del Gobierno</t>
+  </si>
+  <si>
+    <t>Sede de la consejería de Presidencia, Reto Demográfico, Igualdad y Turismo (C/ Eduardo Herrera "Herrerita", s/n - 3ª planta  Oviedo).</t>
+  </si>
+  <si>
+    <t>Reunión de la comisión delegada y del consejo de administración de Cogersa.</t>
+  </si>
+  <si>
+    <t>Sede del consorcio (C/ Marqués de Santa Curz, 12 Oviedo)</t>
+  </si>
+  <si>
+    <t>Miembros de la comisión y del consejo de administración de Cogersa.</t>
+  </si>
+  <si>
+    <t>Reunión de seguimiento de la Mesa 1 de Concertación Social Asturias 2024-2027 sobre Desarrollo Económico.</t>
+  </si>
+  <si>
+    <t>Reunión de seguimiento de la Mesa 6 de Concertación Social Asturias 2024-2027 sobre Industria.</t>
+  </si>
+  <si>
+    <t>Clausura de la Jornada Manual de diseño de obras hidráulicas.</t>
+  </si>
+  <si>
+    <t>Salón de Actos de la Consejería de Hacienda, Justicia y Asuntos Europeos (C/ Hermanos Pidal 7-9, Oviedo)</t>
+  </si>
+  <si>
+    <t>Reunión de seguimiento de la Mesa 4 de Concertación Social Asturias 2024-2027 sobre Cohesión Social.</t>
+  </si>
+  <si>
+    <t>Reunión telemática del Grupo de Trabajo de Envases de la Comisión de Coordinación en materia de Residuos.</t>
+  </si>
+  <si>
+    <t>Reunión con el alcalde del Ayuntamiento de Langreo, Roberto García.</t>
+  </si>
+  <si>
+    <t>Roberto García, alcalde, y el equipo técnico municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm;@"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2352,61 +2577,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K818"/>
+  <dimension ref="A1:K817"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A236" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:I1"/>
+      <pane ySplit="1" topLeftCell="A269" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D278" sqref="D278"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="32.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="39.5703125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="35" style="1" customWidth="1"/>
+    <col min="1" max="1" width="55.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="27" customWidth="1"/>
     <col min="5" max="5" width="6.7109375" style="29" customWidth="1"/>
     <col min="6" max="6" width="61.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="34.5703125" style="9" customWidth="1"/>
     <col min="8" max="8" width="46" style="9" customWidth="1"/>
     <col min="9" max="9" width="41.28515625" style="1" customWidth="1"/>
     <col min="10" max="16384" width="32.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="13" t="s">
         <v>4</v>
@@ -9680,647 +9905,1416 @@
       <c r="B244" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C244" s="18" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="26">
         <v>46021</v>
       </c>
       <c r="E244" s="28">
         <v>0.375</v>
       </c>
       <c r="F244" s="18" t="s">
         <v>550</v>
       </c>
       <c r="G244" s="18" t="s">
         <v>18</v>
       </c>
       <c r="H244" s="18" t="s">
         <v>100</v>
       </c>
       <c r="I244" s="18" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="245" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J245" s="21"/>
+    <row r="245" spans="1:11" s="23" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A245" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C245" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="20">
+        <v>46041</v>
+      </c>
+      <c r="E245" s="6">
+        <v>0.375</v>
+      </c>
+      <c r="F245" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="G245" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H245" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="I245" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="J245" s="21" t="s">
+        <v>552</v>
+      </c>
       <c r="K245" s="21"/>
     </row>
-    <row r="246" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="J247" s="21"/>
+    <row r="246" spans="1:11" s="18" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A246" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B246" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C246" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="26">
+        <v>46041</v>
+      </c>
+      <c r="E246" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F246" s="18" t="s">
+        <v>553</v>
+      </c>
+      <c r="G246" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H246" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I246" s="18" t="s">
+        <v>554</v>
+      </c>
+      <c r="J246" s="18" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A247" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C247" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="20">
+        <v>46041</v>
+      </c>
+      <c r="E247" s="6">
+        <v>0.6875</v>
+      </c>
+      <c r="F247" s="22" t="s">
+        <v>555</v>
+      </c>
+      <c r="G247" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="H247" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="I247" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="J247" s="21" t="s">
+        <v>556</v>
+      </c>
       <c r="K247" s="21"/>
     </row>
-    <row r="248" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="J249" s="21"/>
+    <row r="248" spans="1:11" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A248" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C248" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D248" s="26">
+        <v>46044</v>
+      </c>
+      <c r="E248" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F248" s="18" t="s">
+        <v>557</v>
+      </c>
+      <c r="G248" s="18" t="s">
+        <v>558</v>
+      </c>
+      <c r="H248" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="I248" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="J248" s="18" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A249" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D249" s="20">
+        <v>46045</v>
+      </c>
+      <c r="E249" s="6">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F249" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G249" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="H249" s="22" t="s">
+        <v>560</v>
+      </c>
+      <c r="I249" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="J249" s="21" t="s">
+        <v>561</v>
+      </c>
       <c r="K249" s="21"/>
     </row>
-    <row r="250" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="J251" s="21"/>
+    <row r="250" spans="1:11" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A250" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C250" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="26">
+        <v>46048</v>
+      </c>
+      <c r="E250" s="28">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F250" s="18" t="s">
+        <v>562</v>
+      </c>
+      <c r="G250" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H250" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I250" s="18" t="s">
+        <v>563</v>
+      </c>
+      <c r="J250" s="18" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A251" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C251" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D251" s="20">
+        <v>46049</v>
+      </c>
+      <c r="E251" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F251" s="22" t="s">
+        <v>564</v>
+      </c>
+      <c r="G251" s="21" t="s">
+        <v>565</v>
+      </c>
+      <c r="H251" s="22" t="s">
+        <v>566</v>
+      </c>
+      <c r="I251" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="J251" s="21" t="s">
+        <v>567</v>
+      </c>
       <c r="K251" s="21"/>
     </row>
-    <row r="252" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...105 lines deleted...]
-      <c r="I265" s="24"/>
+    <row r="252" spans="1:11" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A252" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C252" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D252" s="26">
+        <v>46050</v>
+      </c>
+      <c r="E252" s="28">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F252" s="18" t="s">
+        <v>294</v>
+      </c>
+      <c r="G252" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H252" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="I252" s="18" t="s">
+        <v>295</v>
+      </c>
+      <c r="J252" s="18" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A253" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B253" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C253" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" s="20">
+        <v>46052</v>
+      </c>
+      <c r="E253" s="6">
+        <v>0.375</v>
+      </c>
+      <c r="F253" s="22" t="s">
+        <v>394</v>
+      </c>
+      <c r="G253" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H253" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="I253" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="J253" s="21" t="s">
+        <v>280</v>
+      </c>
+      <c r="K253" s="21"/>
+    </row>
+    <row r="254" spans="1:11" s="18" customFormat="1" ht="120" x14ac:dyDescent="0.25">
+      <c r="A254" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B254" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C254" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" s="26">
+        <v>46055</v>
+      </c>
+      <c r="E254" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F254" s="18" t="s">
+        <v>569</v>
+      </c>
+      <c r="G254" s="18" t="s">
+        <v>570</v>
+      </c>
+      <c r="H254" s="18" t="s">
+        <v>571</v>
+      </c>
+      <c r="I254" s="18" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A255" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C255" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" s="20">
+        <v>46055</v>
+      </c>
+      <c r="E255" s="6">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F255" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="G255" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H255" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="I255" s="24" t="s">
+        <v>574</v>
+      </c>
+      <c r="J255" s="21"/>
+      <c r="K255" s="21"/>
+    </row>
+    <row r="256" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A256" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C256" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" s="26">
+        <v>46056</v>
+      </c>
+      <c r="E256" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F256" s="18" t="s">
+        <v>575</v>
+      </c>
+      <c r="G256" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H256" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I256" s="18" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A257" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C257" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D257" s="20">
+        <v>46057</v>
+      </c>
+      <c r="E257" s="6">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F257" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="G257" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H257" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="I257" s="24" t="s">
+        <v>578</v>
+      </c>
+      <c r="J257" s="21"/>
+      <c r="K257" s="21"/>
+    </row>
+    <row r="258" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A258" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C258" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D258" s="26">
+        <v>46058</v>
+      </c>
+      <c r="E258" s="28">
+        <v>0.5</v>
+      </c>
+      <c r="F258" s="18" t="s">
+        <v>579</v>
+      </c>
+      <c r="G258" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H258" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I258" s="18" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A259" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B259" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C259" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D259" s="20">
+        <v>46063</v>
+      </c>
+      <c r="E259" s="6">
+        <v>0.375</v>
+      </c>
+      <c r="F259" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="G259" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="H259" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="I259" s="24" t="s">
+        <v>245</v>
+      </c>
+      <c r="J259" s="21"/>
+      <c r="K259" s="21"/>
+    </row>
+    <row r="260" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A260" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B260" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C260" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D260" s="26">
+        <v>46063</v>
+      </c>
+      <c r="E260" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F260" s="18" t="s">
+        <v>584</v>
+      </c>
+      <c r="G260" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H260" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I260" s="18" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" s="23" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A261" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C261" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D261" s="20">
+        <v>46063</v>
+      </c>
+      <c r="E261" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="F261" s="22" t="s">
+        <v>586</v>
+      </c>
+      <c r="G261" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H261" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="I261" s="24" t="s">
+        <v>587</v>
+      </c>
+      <c r="J261" s="21"/>
+      <c r="K261" s="21"/>
+    </row>
+    <row r="262" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A262" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B262" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C262" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D262" s="26">
+        <v>46064</v>
+      </c>
+      <c r="E262" s="28">
+        <v>0.375</v>
+      </c>
+      <c r="F262" s="18" t="s">
+        <v>588</v>
+      </c>
+      <c r="G262" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H262" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I262" s="18" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A263" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C263" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" s="20">
+        <v>46064</v>
+      </c>
+      <c r="E263" s="6">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F263" s="22" t="s">
+        <v>590</v>
+      </c>
+      <c r="G263" s="21" t="s">
+        <v>591</v>
+      </c>
+      <c r="H263" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="I263" s="24" t="s">
+        <v>592</v>
+      </c>
+      <c r="J263" s="21"/>
+      <c r="K263" s="21"/>
+    </row>
+    <row r="264" spans="1:11" s="18" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A264" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C264" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" s="26">
+        <v>46065</v>
+      </c>
+      <c r="E264" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F264" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="G264" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H264" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I264" s="18" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" s="23" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A265" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C265" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" s="20">
+        <v>46065</v>
+      </c>
+      <c r="E265" s="6">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F265" s="22" t="s">
+        <v>595</v>
+      </c>
+      <c r="G265" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H265" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="I265" s="24" t="s">
+        <v>596</v>
+      </c>
       <c r="J265" s="21"/>
       <c r="K265" s="21"/>
     </row>
-    <row r="266" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="I267" s="24"/>
+    <row r="266" spans="1:11" s="18" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A266" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C266" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" s="26">
+        <v>46071</v>
+      </c>
+      <c r="E266" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F266" s="18" t="s">
+        <v>597</v>
+      </c>
+      <c r="G266" s="18" t="s">
+        <v>221</v>
+      </c>
+      <c r="H266" s="18" t="s">
+        <v>568</v>
+      </c>
+      <c r="I266" s="18" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" s="23" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A267" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C267" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" s="20">
+        <v>46071</v>
+      </c>
+      <c r="E267" s="6">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F267" s="22" t="s">
+        <v>599</v>
+      </c>
+      <c r="G267" s="21" t="s">
+        <v>600</v>
+      </c>
+      <c r="H267" s="22" t="s">
+        <v>601</v>
+      </c>
+      <c r="I267" s="24" t="s">
+        <v>602</v>
+      </c>
       <c r="J267" s="21"/>
       <c r="K267" s="21"/>
     </row>
-    <row r="268" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="I269" s="24"/>
+    <row r="268" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A268" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C268" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" s="26">
+        <v>45706</v>
+      </c>
+      <c r="E268" s="28">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F268" s="18" t="s">
+        <v>603</v>
+      </c>
+      <c r="G268" s="18" t="s">
+        <v>604</v>
+      </c>
+      <c r="H268" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="I268" s="18" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11" s="23" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A269" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C269" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D269" s="20">
+        <v>46072</v>
+      </c>
+      <c r="E269" s="6">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F269" s="22" t="s">
+        <v>606</v>
+      </c>
+      <c r="G269" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H269" s="22" t="s">
+        <v>607</v>
+      </c>
+      <c r="I269" s="24" t="s">
+        <v>608</v>
+      </c>
       <c r="J269" s="21"/>
       <c r="K269" s="21"/>
     </row>
-    <row r="270" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="I271" s="24"/>
+    <row r="270" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A270" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C270" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" s="26">
+        <v>46076</v>
+      </c>
+      <c r="E270" s="28">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F270" s="18" t="s">
+        <v>609</v>
+      </c>
+      <c r="G270" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H270" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="I270" s="18" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A271" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C271" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D271" s="20">
+        <v>46076</v>
+      </c>
+      <c r="E271" s="6">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F271" s="22" t="s">
+        <v>610</v>
+      </c>
+      <c r="G271" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H271" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="I271" s="24" t="s">
+        <v>201</v>
+      </c>
       <c r="J271" s="21"/>
       <c r="K271" s="21"/>
     </row>
-    <row r="272" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="I273" s="24"/>
+    <row r="272" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A272" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C272" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D272" s="26">
+        <v>46077</v>
+      </c>
+      <c r="E272" s="28">
+        <v>0.4375</v>
+      </c>
+      <c r="F272" s="18" t="s">
+        <v>199</v>
+      </c>
+      <c r="G272" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H272" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="I272" s="18" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A273" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C273" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D273" s="20">
+        <v>46078</v>
+      </c>
+      <c r="E273" s="6">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F273" s="22" t="s">
+        <v>204</v>
+      </c>
+      <c r="G273" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H273" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="I273" s="24" t="s">
+        <v>201</v>
+      </c>
       <c r="J273" s="21"/>
       <c r="K273" s="21"/>
     </row>
-    <row r="274" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...86 lines deleted...]
-      <c r="K284" s="21"/>
+    <row r="274" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A274" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C274" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" s="26">
+        <v>46078</v>
+      </c>
+      <c r="E274" s="28">
+        <v>0.57291666666666663</v>
+      </c>
+      <c r="F274" s="18" t="s">
+        <v>611</v>
+      </c>
+      <c r="G274" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="H274" s="18" t="s">
+        <v>612</v>
+      </c>
+      <c r="I274" s="18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A275" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C275" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D275" s="20">
+        <v>46078</v>
+      </c>
+      <c r="E275" s="6">
+        <v>0.6875</v>
+      </c>
+      <c r="F275" s="22" t="s">
+        <v>613</v>
+      </c>
+      <c r="G275" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H275" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="I275" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="J275" s="21"/>
+      <c r="K275" s="21"/>
+    </row>
+    <row r="276" spans="1:11" s="18" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A276" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C276" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D276" s="26">
+        <v>46079</v>
+      </c>
+      <c r="E276" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F276" s="18" t="s">
+        <v>614</v>
+      </c>
+      <c r="G276" s="18" t="s">
+        <v>339</v>
+      </c>
+      <c r="H276" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="I276" s="18" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11" s="23" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A277" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D277" s="20">
+        <v>46079</v>
+      </c>
+      <c r="E277" s="6">
+        <v>0.6875</v>
+      </c>
+      <c r="F277" s="22" t="s">
+        <v>613</v>
+      </c>
+      <c r="G277" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="H277" s="22" t="s">
+        <v>200</v>
+      </c>
+      <c r="I277" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="J277" s="21"/>
+      <c r="K277" s="21"/>
+    </row>
+    <row r="278" spans="1:11" s="18" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A278" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C278" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D278" s="26">
+        <v>46080</v>
+      </c>
+      <c r="E278" s="28">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F278" s="18" t="s">
+        <v>615</v>
+      </c>
+      <c r="G278" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H278" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I278" s="18" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="18"/>
+      <c r="B279" s="19"/>
+      <c r="C279" s="4"/>
+      <c r="D279" s="20"/>
+      <c r="E279" s="6"/>
+      <c r="F279" s="22"/>
+      <c r="G279" s="21"/>
+      <c r="H279" s="22"/>
+      <c r="I279" s="24"/>
+      <c r="J279" s="21"/>
+      <c r="K279" s="21"/>
+    </row>
+    <row r="280" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D280" s="26"/>
+      <c r="E280" s="28"/>
+    </row>
+    <row r="281" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="18"/>
+      <c r="B281" s="19"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="20"/>
+      <c r="E281" s="6"/>
+      <c r="F281" s="22"/>
+      <c r="G281" s="21"/>
+      <c r="H281" s="22"/>
+      <c r="I281" s="24"/>
+      <c r="J281" s="21"/>
+      <c r="K281" s="21"/>
+    </row>
+    <row r="282" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D282" s="26"/>
+      <c r="E282" s="28"/>
+    </row>
+    <row r="283" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="18"/>
+      <c r="B283" s="19"/>
+      <c r="C283" s="4"/>
+      <c r="D283" s="20"/>
+      <c r="E283" s="6"/>
+      <c r="F283" s="22"/>
+      <c r="G283" s="21"/>
+      <c r="H283" s="22"/>
+      <c r="I283" s="24"/>
+      <c r="J283" s="21"/>
+      <c r="K283" s="21"/>
+    </row>
+    <row r="284" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D284" s="26"/>
+      <c r="E284" s="28"/>
     </row>
     <row r="285" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D285" s="26"/>
       <c r="E285" s="28"/>
     </row>
-    <row r="286" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-      <c r="K295" s="21"/>
+    <row r="286" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="18"/>
+      <c r="B286" s="19"/>
+      <c r="C286" s="4"/>
+      <c r="D286" s="20"/>
+      <c r="E286" s="6"/>
+      <c r="F286" s="22"/>
+      <c r="G286" s="21"/>
+      <c r="H286" s="22"/>
+      <c r="I286" s="24"/>
+      <c r="J286" s="21"/>
+      <c r="K286" s="21"/>
+    </row>
+    <row r="287" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D287" s="26"/>
+      <c r="E287" s="28"/>
+    </row>
+    <row r="288" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="18"/>
+      <c r="B288" s="19"/>
+      <c r="C288" s="4"/>
+      <c r="D288" s="20"/>
+      <c r="E288" s="6"/>
+      <c r="F288" s="22"/>
+      <c r="G288" s="21"/>
+      <c r="H288" s="22"/>
+      <c r="I288" s="24"/>
+      <c r="J288" s="21"/>
+      <c r="K288" s="21"/>
+    </row>
+    <row r="289" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D289" s="26"/>
+      <c r="E289" s="28"/>
+    </row>
+    <row r="290" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="18"/>
+      <c r="B290" s="19"/>
+      <c r="C290" s="4"/>
+      <c r="D290" s="20"/>
+      <c r="E290" s="6"/>
+      <c r="F290" s="22"/>
+      <c r="G290" s="21"/>
+      <c r="H290" s="22"/>
+      <c r="I290" s="24"/>
+      <c r="J290" s="21"/>
+      <c r="K290" s="21"/>
+    </row>
+    <row r="291" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D291" s="26"/>
+      <c r="E291" s="28"/>
+    </row>
+    <row r="292" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="18"/>
+      <c r="B292" s="19"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="20"/>
+      <c r="E292" s="6"/>
+      <c r="F292" s="22"/>
+      <c r="G292" s="21"/>
+      <c r="H292" s="22"/>
+      <c r="I292" s="24"/>
+      <c r="J292" s="21"/>
+      <c r="K292" s="21"/>
+    </row>
+    <row r="293" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D293" s="26"/>
+      <c r="E293" s="28"/>
+    </row>
+    <row r="294" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="18"/>
+      <c r="B294" s="19"/>
+      <c r="C294" s="4"/>
+      <c r="D294" s="20"/>
+      <c r="E294" s="6"/>
+      <c r="F294" s="22"/>
+      <c r="G294" s="21"/>
+      <c r="H294" s="22"/>
+      <c r="I294" s="24"/>
+      <c r="J294" s="21"/>
+      <c r="K294" s="21"/>
+    </row>
+    <row r="295" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D295" s="26"/>
+      <c r="E295" s="28"/>
     </row>
     <row r="296" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D296" s="26"/>
       <c r="E296" s="28"/>
     </row>
-    <row r="297" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-      <c r="K306" s="21"/>
+    <row r="297" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="18"/>
+      <c r="B297" s="19"/>
+      <c r="C297" s="4"/>
+      <c r="D297" s="20"/>
+      <c r="E297" s="6"/>
+      <c r="F297" s="22"/>
+      <c r="G297" s="21"/>
+      <c r="H297" s="22"/>
+      <c r="I297" s="24"/>
+      <c r="J297" s="21"/>
+      <c r="K297" s="21"/>
+    </row>
+    <row r="298" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D298" s="26"/>
+      <c r="E298" s="28"/>
+    </row>
+    <row r="299" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="18"/>
+      <c r="B299" s="19"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="20"/>
+      <c r="E299" s="6"/>
+      <c r="F299" s="22"/>
+      <c r="G299" s="21"/>
+      <c r="H299" s="22"/>
+      <c r="I299" s="24"/>
+      <c r="J299" s="21"/>
+      <c r="K299" s="21"/>
+    </row>
+    <row r="300" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D300" s="26"/>
+      <c r="E300" s="28"/>
+    </row>
+    <row r="301" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="18"/>
+      <c r="B301" s="19"/>
+      <c r="C301" s="4"/>
+      <c r="D301" s="20"/>
+      <c r="E301" s="6"/>
+      <c r="F301" s="22"/>
+      <c r="G301" s="21"/>
+      <c r="H301" s="22"/>
+      <c r="I301" s="24"/>
+      <c r="J301" s="21"/>
+      <c r="K301" s="21"/>
+    </row>
+    <row r="302" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D302" s="26"/>
+      <c r="E302" s="28"/>
+    </row>
+    <row r="303" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="18"/>
+      <c r="B303" s="19"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="20"/>
+      <c r="E303" s="6"/>
+      <c r="F303" s="22"/>
+      <c r="G303" s="21"/>
+      <c r="H303" s="22"/>
+      <c r="I303" s="24"/>
+      <c r="J303" s="21"/>
+      <c r="K303" s="21"/>
+    </row>
+    <row r="304" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D304" s="26"/>
+      <c r="E304" s="28"/>
+    </row>
+    <row r="305" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="18"/>
+      <c r="B305" s="19"/>
+      <c r="C305" s="4"/>
+      <c r="D305" s="20"/>
+      <c r="E305" s="6"/>
+      <c r="F305" s="22"/>
+      <c r="G305" s="21"/>
+      <c r="H305" s="22"/>
+      <c r="I305" s="24"/>
+      <c r="J305" s="21"/>
+      <c r="K305" s="21"/>
+    </row>
+    <row r="306" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D306" s="26"/>
+      <c r="E306" s="28"/>
     </row>
     <row r="307" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="D307" s="26"/>
       <c r="E307" s="28"/>
     </row>
-    <row r="308" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-      <c r="K317" s="21"/>
+    <row r="308" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="18"/>
+      <c r="B308" s="19"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="20"/>
+      <c r="E308" s="6"/>
+      <c r="F308" s="22"/>
+      <c r="G308" s="21"/>
+      <c r="H308" s="22"/>
+      <c r="I308" s="24"/>
+      <c r="J308" s="21"/>
+      <c r="K308" s="21"/>
+    </row>
+    <row r="309" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D309" s="26"/>
+      <c r="E309" s="28"/>
+    </row>
+    <row r="310" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="18"/>
+      <c r="B310" s="19"/>
+      <c r="C310" s="4"/>
+      <c r="D310" s="20"/>
+      <c r="E310" s="6"/>
+      <c r="F310" s="22"/>
+      <c r="G310" s="21"/>
+      <c r="H310" s="22"/>
+      <c r="I310" s="24"/>
+      <c r="J310" s="21"/>
+      <c r="K310" s="21"/>
+    </row>
+    <row r="311" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D311" s="26"/>
+      <c r="E311" s="28"/>
+    </row>
+    <row r="312" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="18"/>
+      <c r="B312" s="19"/>
+      <c r="C312" s="4"/>
+      <c r="D312" s="20"/>
+      <c r="E312" s="6"/>
+      <c r="F312" s="22"/>
+      <c r="G312" s="21"/>
+      <c r="H312" s="22"/>
+      <c r="I312" s="24"/>
+      <c r="J312" s="21"/>
+      <c r="K312" s="21"/>
+    </row>
+    <row r="313" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D313" s="26"/>
+      <c r="E313" s="28"/>
+    </row>
+    <row r="314" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="18"/>
+      <c r="B314" s="19"/>
+      <c r="C314" s="4"/>
+      <c r="D314" s="20"/>
+      <c r="E314" s="6"/>
+      <c r="F314" s="22"/>
+      <c r="G314" s="21"/>
+      <c r="H314" s="22"/>
+      <c r="I314" s="24"/>
+      <c r="J314" s="21"/>
+      <c r="K314" s="21"/>
+    </row>
+    <row r="315" spans="1:11" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D315" s="26"/>
+      <c r="E315" s="28"/>
+    </row>
+    <row r="316" spans="1:11" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="18"/>
+      <c r="B316" s="19"/>
+      <c r="C316" s="4"/>
+      <c r="D316" s="20"/>
+      <c r="E316" s="6"/>
+      <c r="F316" s="22"/>
+      <c r="G316" s="21"/>
+      <c r="H316" s="22"/>
+      <c r="I316" s="24"/>
+      <c r="J316" s="21"/>
+      <c r="K316" s="21"/>
+    </row>
+    <row r="317" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A317" s="2"/>
+      <c r="B317" s="2"/>
+      <c r="C317" s="2"/>
+      <c r="D317" s="25"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="2"/>
+      <c r="G317" s="7"/>
+      <c r="H317" s="7"/>
+      <c r="I317" s="4"/>
     </row>
     <row r="318" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A318" s="2"/>
       <c r="B318" s="2"/>
       <c r="C318" s="2"/>
       <c r="D318" s="25"/>
       <c r="E318" s="3"/>
       <c r="F318" s="2"/>
       <c r="G318" s="7"/>
       <c r="H318" s="7"/>
       <c r="I318" s="4"/>
     </row>
     <row r="319" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A319" s="2"/>
       <c r="B319" s="2"/>
       <c r="C319" s="2"/>
       <c r="D319" s="25"/>
       <c r="E319" s="3"/>
       <c r="F319" s="2"/>
       <c r="G319" s="7"/>
       <c r="H319" s="7"/>
       <c r="I319" s="4"/>
     </row>
     <row r="320" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A320" s="2"/>
@@ -10672,62 +11666,62 @@
       <c r="F351" s="2"/>
       <c r="G351" s="7"/>
       <c r="H351" s="7"/>
       <c r="I351" s="4"/>
     </row>
     <row r="352" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A352" s="2"/>
       <c r="B352" s="2"/>
       <c r="C352" s="2"/>
       <c r="D352" s="25"/>
       <c r="E352" s="3"/>
       <c r="F352" s="2"/>
       <c r="G352" s="7"/>
       <c r="H352" s="7"/>
       <c r="I352" s="4"/>
     </row>
     <row r="353" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A353" s="2"/>
       <c r="B353" s="2"/>
       <c r="C353" s="2"/>
       <c r="D353" s="25"/>
       <c r="E353" s="3"/>
       <c r="F353" s="2"/>
       <c r="G353" s="7"/>
       <c r="H353" s="7"/>
-      <c r="I353" s="4"/>
+      <c r="I353" s="2"/>
     </row>
     <row r="354" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A354" s="2"/>
       <c r="B354" s="2"/>
       <c r="C354" s="2"/>
       <c r="D354" s="25"/>
       <c r="E354" s="3"/>
       <c r="F354" s="2"/>
       <c r="G354" s="7"/>
       <c r="H354" s="7"/>
-      <c r="I354" s="2"/>
+      <c r="I354" s="4"/>
     </row>
     <row r="355" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A355" s="2"/>
       <c r="B355" s="2"/>
       <c r="C355" s="2"/>
       <c r="D355" s="25"/>
       <c r="E355" s="3"/>
       <c r="F355" s="2"/>
       <c r="G355" s="7"/>
       <c r="H355" s="7"/>
       <c r="I355" s="4"/>
     </row>
     <row r="356" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A356" s="2"/>
       <c r="B356" s="2"/>
       <c r="C356" s="2"/>
       <c r="D356" s="25"/>
       <c r="E356" s="3"/>
       <c r="F356" s="2"/>
       <c r="G356" s="7"/>
       <c r="H356" s="7"/>
       <c r="I356" s="4"/>
     </row>
     <row r="357" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A357" s="2"/>
@@ -11156,62 +12150,62 @@
       <c r="F395" s="2"/>
       <c r="G395" s="7"/>
       <c r="H395" s="7"/>
       <c r="I395" s="4"/>
     </row>
     <row r="396" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A396" s="2"/>
       <c r="B396" s="2"/>
       <c r="C396" s="2"/>
       <c r="D396" s="25"/>
       <c r="E396" s="3"/>
       <c r="F396" s="2"/>
       <c r="G396" s="7"/>
       <c r="H396" s="7"/>
       <c r="I396" s="4"/>
     </row>
     <row r="397" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A397" s="2"/>
       <c r="B397" s="2"/>
       <c r="C397" s="2"/>
       <c r="D397" s="25"/>
       <c r="E397" s="3"/>
       <c r="F397" s="2"/>
       <c r="G397" s="7"/>
       <c r="H397" s="7"/>
-      <c r="I397" s="4"/>
+      <c r="I397" s="2"/>
     </row>
     <row r="398" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A398" s="2"/>
       <c r="B398" s="2"/>
       <c r="C398" s="2"/>
       <c r="D398" s="25"/>
       <c r="E398" s="3"/>
       <c r="F398" s="2"/>
       <c r="G398" s="7"/>
       <c r="H398" s="7"/>
-      <c r="I398" s="2"/>
+      <c r="I398" s="4"/>
     </row>
     <row r="399" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A399" s="2"/>
       <c r="B399" s="2"/>
       <c r="C399" s="2"/>
       <c r="D399" s="25"/>
       <c r="E399" s="3"/>
       <c r="F399" s="2"/>
       <c r="G399" s="7"/>
       <c r="H399" s="7"/>
       <c r="I399" s="4"/>
     </row>
     <row r="400" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A400" s="2"/>
       <c r="B400" s="2"/>
       <c r="C400" s="2"/>
       <c r="D400" s="25"/>
       <c r="E400" s="3"/>
       <c r="F400" s="2"/>
       <c r="G400" s="7"/>
       <c r="H400" s="7"/>
       <c r="I400" s="4"/>
     </row>
     <row r="401" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A401" s="2"/>
@@ -11241,75 +12235,75 @@
       <c r="C403" s="2"/>
       <c r="D403" s="25"/>
       <c r="E403" s="3"/>
       <c r="F403" s="2"/>
       <c r="G403" s="7"/>
       <c r="H403" s="7"/>
       <c r="I403" s="4"/>
     </row>
     <row r="404" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A404" s="2"/>
       <c r="B404" s="2"/>
       <c r="C404" s="2"/>
       <c r="D404" s="25"/>
       <c r="E404" s="3"/>
       <c r="F404" s="2"/>
       <c r="G404" s="7"/>
       <c r="H404" s="7"/>
       <c r="I404" s="4"/>
     </row>
     <row r="405" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A405" s="2"/>
       <c r="B405" s="2"/>
       <c r="C405" s="2"/>
       <c r="D405" s="25"/>
       <c r="E405" s="3"/>
-      <c r="F405" s="2"/>
-[...1 lines deleted...]
-      <c r="H405" s="7"/>
+      <c r="F405" s="4"/>
+      <c r="G405" s="8"/>
+      <c r="H405" s="8"/>
       <c r="I405" s="4"/>
     </row>
     <row r="406" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A406" s="2"/>
       <c r="B406" s="2"/>
       <c r="C406" s="2"/>
       <c r="D406" s="25"/>
       <c r="E406" s="3"/>
       <c r="F406" s="4"/>
       <c r="G406" s="8"/>
       <c r="H406" s="8"/>
       <c r="I406" s="4"/>
     </row>
-    <row r="407" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A407" s="2"/>
       <c r="B407" s="2"/>
       <c r="C407" s="2"/>
       <c r="D407" s="25"/>
       <c r="E407" s="3"/>
-      <c r="F407" s="4"/>
-[...1 lines deleted...]
-      <c r="H407" s="8"/>
+      <c r="F407" s="2"/>
+      <c r="G407" s="7"/>
+      <c r="H407" s="7"/>
       <c r="I407" s="4"/>
     </row>
     <row r="408" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A408" s="2"/>
       <c r="B408" s="2"/>
       <c r="C408" s="2"/>
       <c r="D408" s="25"/>
       <c r="E408" s="3"/>
       <c r="F408" s="2"/>
       <c r="G408" s="7"/>
       <c r="H408" s="7"/>
       <c r="I408" s="4"/>
     </row>
     <row r="409" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A409" s="2"/>
       <c r="B409" s="2"/>
       <c r="C409" s="2"/>
       <c r="D409" s="25"/>
       <c r="E409" s="3"/>
       <c r="F409" s="2"/>
       <c r="G409" s="7"/>
       <c r="H409" s="7"/>
       <c r="I409" s="4"/>
     </row>
     <row r="410" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
@@ -12803,283 +13797,283 @@
       <c r="C545" s="2"/>
       <c r="D545" s="25"/>
       <c r="E545" s="3"/>
       <c r="F545" s="2"/>
       <c r="G545" s="7"/>
       <c r="H545" s="7"/>
       <c r="I545" s="4"/>
     </row>
     <row r="546" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A546" s="2"/>
       <c r="B546" s="2"/>
       <c r="C546" s="2"/>
       <c r="D546" s="25"/>
       <c r="E546" s="3"/>
       <c r="F546" s="2"/>
       <c r="G546" s="7"/>
       <c r="H546" s="7"/>
       <c r="I546" s="4"/>
     </row>
     <row r="547" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A547" s="2"/>
       <c r="B547" s="2"/>
       <c r="C547" s="2"/>
       <c r="D547" s="25"/>
       <c r="E547" s="3"/>
-      <c r="F547" s="2"/>
-[...1 lines deleted...]
-      <c r="H547" s="7"/>
+      <c r="F547" s="4"/>
+      <c r="G547" s="8"/>
+      <c r="H547" s="8"/>
       <c r="I547" s="4"/>
     </row>
     <row r="548" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A548" s="2"/>
       <c r="B548" s="2"/>
       <c r="C548" s="2"/>
       <c r="D548" s="25"/>
       <c r="E548" s="3"/>
       <c r="F548" s="4"/>
       <c r="G548" s="8"/>
       <c r="H548" s="8"/>
       <c r="I548" s="4"/>
     </row>
     <row r="549" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A549" s="2"/>
       <c r="B549" s="2"/>
       <c r="C549" s="2"/>
       <c r="D549" s="25"/>
       <c r="E549" s="3"/>
-      <c r="F549" s="4"/>
-[...1 lines deleted...]
-      <c r="H549" s="8"/>
+      <c r="F549" s="2"/>
+      <c r="G549" s="7"/>
+      <c r="H549" s="7"/>
       <c r="I549" s="4"/>
     </row>
     <row r="550" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A550" s="2"/>
       <c r="B550" s="2"/>
       <c r="C550" s="2"/>
       <c r="D550" s="25"/>
       <c r="E550" s="3"/>
       <c r="F550" s="2"/>
-      <c r="G550" s="7"/>
+      <c r="G550" s="8"/>
       <c r="H550" s="7"/>
       <c r="I550" s="4"/>
     </row>
     <row r="551" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A551" s="2"/>
       <c r="B551" s="2"/>
       <c r="C551" s="2"/>
       <c r="D551" s="25"/>
       <c r="E551" s="3"/>
       <c r="F551" s="2"/>
       <c r="G551" s="8"/>
       <c r="H551" s="7"/>
       <c r="I551" s="4"/>
     </row>
     <row r="552" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A552" s="2"/>
       <c r="B552" s="2"/>
       <c r="C552" s="2"/>
       <c r="D552" s="25"/>
       <c r="E552" s="3"/>
       <c r="F552" s="2"/>
       <c r="G552" s="8"/>
-      <c r="H552" s="7"/>
+      <c r="H552" s="8"/>
       <c r="I552" s="4"/>
     </row>
     <row r="553" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A553" s="2"/>
       <c r="B553" s="2"/>
       <c r="C553" s="2"/>
       <c r="D553" s="25"/>
       <c r="E553" s="3"/>
-      <c r="F553" s="2"/>
+      <c r="F553" s="4"/>
       <c r="G553" s="8"/>
       <c r="H553" s="8"/>
       <c r="I553" s="4"/>
     </row>
     <row r="554" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A554" s="2"/>
       <c r="B554" s="2"/>
       <c r="C554" s="2"/>
       <c r="D554" s="25"/>
       <c r="E554" s="3"/>
-      <c r="F554" s="4"/>
-[...1 lines deleted...]
-      <c r="H554" s="8"/>
+      <c r="F554" s="2"/>
+      <c r="G554" s="7"/>
+      <c r="H554" s="7"/>
       <c r="I554" s="4"/>
     </row>
     <row r="555" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A555" s="2"/>
       <c r="B555" s="2"/>
       <c r="C555" s="2"/>
       <c r="D555" s="25"/>
       <c r="E555" s="3"/>
       <c r="F555" s="2"/>
-      <c r="G555" s="7"/>
+      <c r="G555" s="8"/>
       <c r="H555" s="7"/>
       <c r="I555" s="4"/>
     </row>
     <row r="556" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A556" s="2"/>
       <c r="B556" s="2"/>
       <c r="C556" s="2"/>
       <c r="D556" s="25"/>
       <c r="E556" s="3"/>
       <c r="F556" s="2"/>
       <c r="G556" s="8"/>
       <c r="H556" s="7"/>
       <c r="I556" s="4"/>
     </row>
     <row r="557" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A557" s="2"/>
       <c r="B557" s="2"/>
       <c r="C557" s="2"/>
       <c r="D557" s="25"/>
       <c r="E557" s="3"/>
       <c r="F557" s="2"/>
-      <c r="G557" s="8"/>
+      <c r="G557" s="7"/>
       <c r="H557" s="7"/>
       <c r="I557" s="4"/>
     </row>
     <row r="558" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A558" s="2"/>
       <c r="B558" s="2"/>
       <c r="C558" s="2"/>
       <c r="D558" s="25"/>
       <c r="E558" s="3"/>
       <c r="F558" s="2"/>
-      <c r="G558" s="7"/>
-      <c r="H558" s="7"/>
+      <c r="G558" s="8"/>
+      <c r="H558" s="8"/>
       <c r="I558" s="4"/>
     </row>
     <row r="559" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A559" s="2"/>
       <c r="B559" s="2"/>
       <c r="C559" s="2"/>
       <c r="D559" s="25"/>
       <c r="E559" s="3"/>
       <c r="F559" s="2"/>
-      <c r="G559" s="8"/>
-      <c r="H559" s="8"/>
+      <c r="G559" s="7"/>
+      <c r="H559" s="7"/>
       <c r="I559" s="4"/>
     </row>
     <row r="560" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A560" s="2"/>
       <c r="B560" s="2"/>
       <c r="C560" s="2"/>
       <c r="D560" s="25"/>
       <c r="E560" s="3"/>
       <c r="F560" s="2"/>
       <c r="G560" s="7"/>
       <c r="H560" s="7"/>
       <c r="I560" s="4"/>
     </row>
     <row r="561" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A561" s="2"/>
       <c r="B561" s="2"/>
       <c r="C561" s="2"/>
       <c r="D561" s="25"/>
       <c r="E561" s="3"/>
       <c r="F561" s="2"/>
       <c r="G561" s="7"/>
       <c r="H561" s="7"/>
       <c r="I561" s="4"/>
     </row>
     <row r="562" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A562" s="2"/>
       <c r="B562" s="2"/>
       <c r="C562" s="2"/>
       <c r="D562" s="25"/>
       <c r="E562" s="3"/>
-      <c r="F562" s="2"/>
-[...1 lines deleted...]
-      <c r="H562" s="7"/>
+      <c r="F562" s="4"/>
+      <c r="G562" s="8"/>
+      <c r="H562" s="8"/>
       <c r="I562" s="4"/>
     </row>
     <row r="563" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A563" s="2"/>
       <c r="B563" s="2"/>
       <c r="C563" s="2"/>
       <c r="D563" s="25"/>
       <c r="E563" s="3"/>
-      <c r="F563" s="4"/>
+      <c r="F563" s="2"/>
       <c r="G563" s="8"/>
-      <c r="H563" s="8"/>
+      <c r="H563" s="7"/>
       <c r="I563" s="4"/>
     </row>
     <row r="564" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A564" s="2"/>
       <c r="B564" s="2"/>
       <c r="C564" s="2"/>
       <c r="D564" s="25"/>
       <c r="E564" s="3"/>
       <c r="F564" s="2"/>
-      <c r="G564" s="8"/>
+      <c r="G564" s="7"/>
       <c r="H564" s="7"/>
       <c r="I564" s="4"/>
     </row>
     <row r="565" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A565" s="2"/>
       <c r="B565" s="2"/>
       <c r="C565" s="2"/>
       <c r="D565" s="25"/>
       <c r="E565" s="3"/>
       <c r="F565" s="2"/>
-      <c r="G565" s="7"/>
+      <c r="G565" s="8"/>
       <c r="H565" s="7"/>
       <c r="I565" s="4"/>
     </row>
     <row r="566" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A566" s="2"/>
       <c r="B566" s="2"/>
       <c r="C566" s="2"/>
       <c r="D566" s="25"/>
       <c r="E566" s="3"/>
       <c r="F566" s="2"/>
       <c r="G566" s="8"/>
       <c r="H566" s="7"/>
       <c r="I566" s="4"/>
     </row>
     <row r="567" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A567" s="2"/>
       <c r="B567" s="2"/>
       <c r="C567" s="2"/>
       <c r="D567" s="25"/>
       <c r="E567" s="3"/>
       <c r="F567" s="2"/>
       <c r="G567" s="8"/>
       <c r="H567" s="7"/>
       <c r="I567" s="4"/>
     </row>
     <row r="568" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A568" s="2"/>
       <c r="B568" s="2"/>
       <c r="C568" s="2"/>
       <c r="D568" s="25"/>
       <c r="E568" s="3"/>
       <c r="F568" s="2"/>
-      <c r="G568" s="8"/>
+      <c r="G568" s="7"/>
       <c r="H568" s="7"/>
       <c r="I568" s="4"/>
     </row>
     <row r="569" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A569" s="2"/>
       <c r="B569" s="2"/>
       <c r="C569" s="2"/>
       <c r="D569" s="25"/>
       <c r="E569" s="3"/>
       <c r="F569" s="2"/>
       <c r="G569" s="7"/>
       <c r="H569" s="7"/>
       <c r="I569" s="4"/>
     </row>
     <row r="570" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A570" s="2"/>
       <c r="B570" s="2"/>
       <c r="C570" s="2"/>
       <c r="D570" s="25"/>
       <c r="E570" s="3"/>
       <c r="F570" s="2"/>
       <c r="G570" s="7"/>
       <c r="H570" s="7"/>
       <c r="I570" s="4"/>
     </row>
@@ -13155,107 +14149,107 @@
       <c r="C577" s="2"/>
       <c r="D577" s="25"/>
       <c r="E577" s="3"/>
       <c r="F577" s="2"/>
       <c r="G577" s="7"/>
       <c r="H577" s="7"/>
       <c r="I577" s="4"/>
     </row>
     <row r="578" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A578" s="2"/>
       <c r="B578" s="2"/>
       <c r="C578" s="2"/>
       <c r="D578" s="25"/>
       <c r="E578" s="3"/>
       <c r="F578" s="2"/>
       <c r="G578" s="7"/>
       <c r="H578" s="7"/>
       <c r="I578" s="4"/>
     </row>
     <row r="579" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A579" s="2"/>
       <c r="B579" s="2"/>
       <c r="C579" s="2"/>
       <c r="D579" s="25"/>
       <c r="E579" s="3"/>
-      <c r="F579" s="2"/>
-[...1 lines deleted...]
-      <c r="H579" s="7"/>
+      <c r="F579" s="4"/>
+      <c r="G579" s="8"/>
+      <c r="H579" s="8"/>
       <c r="I579" s="4"/>
     </row>
     <row r="580" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A580" s="2"/>
       <c r="B580" s="2"/>
       <c r="C580" s="2"/>
       <c r="D580" s="25"/>
       <c r="E580" s="3"/>
-      <c r="F580" s="4"/>
-[...1 lines deleted...]
-      <c r="H580" s="8"/>
+      <c r="F580" s="2"/>
+      <c r="G580" s="7"/>
+      <c r="H580" s="7"/>
       <c r="I580" s="4"/>
     </row>
     <row r="581" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A581" s="2"/>
       <c r="B581" s="2"/>
       <c r="C581" s="2"/>
       <c r="D581" s="25"/>
       <c r="E581" s="3"/>
       <c r="F581" s="2"/>
       <c r="G581" s="7"/>
       <c r="H581" s="7"/>
       <c r="I581" s="4"/>
     </row>
     <row r="582" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A582" s="2"/>
       <c r="B582" s="2"/>
       <c r="C582" s="2"/>
       <c r="D582" s="25"/>
       <c r="E582" s="3"/>
       <c r="F582" s="2"/>
       <c r="G582" s="7"/>
       <c r="H582" s="7"/>
       <c r="I582" s="4"/>
     </row>
     <row r="583" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A583" s="2"/>
       <c r="B583" s="2"/>
       <c r="C583" s="2"/>
       <c r="D583" s="25"/>
       <c r="E583" s="3"/>
       <c r="F583" s="2"/>
-      <c r="G583" s="7"/>
+      <c r="G583" s="8"/>
       <c r="H583" s="7"/>
       <c r="I583" s="4"/>
     </row>
     <row r="584" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A584" s="2"/>
       <c r="B584" s="2"/>
       <c r="C584" s="2"/>
       <c r="D584" s="25"/>
       <c r="E584" s="3"/>
       <c r="F584" s="2"/>
-      <c r="G584" s="8"/>
+      <c r="G584" s="7"/>
       <c r="H584" s="7"/>
       <c r="I584" s="4"/>
     </row>
     <row r="585" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A585" s="2"/>
       <c r="B585" s="2"/>
       <c r="C585" s="2"/>
       <c r="D585" s="25"/>
       <c r="E585" s="3"/>
       <c r="F585" s="2"/>
       <c r="G585" s="7"/>
       <c r="H585" s="7"/>
       <c r="I585" s="4"/>
     </row>
     <row r="586" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A586" s="2"/>
       <c r="B586" s="2"/>
       <c r="C586" s="2"/>
       <c r="D586" s="25"/>
       <c r="E586" s="3"/>
       <c r="F586" s="2"/>
       <c r="G586" s="7"/>
       <c r="H586" s="7"/>
       <c r="I586" s="4"/>
     </row>
@@ -13287,97 +14281,97 @@
       <c r="C589" s="2"/>
       <c r="D589" s="25"/>
       <c r="E589" s="3"/>
       <c r="F589" s="2"/>
       <c r="G589" s="7"/>
       <c r="H589" s="7"/>
       <c r="I589" s="4"/>
     </row>
     <row r="590" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A590" s="2"/>
       <c r="B590" s="2"/>
       <c r="C590" s="2"/>
       <c r="D590" s="25"/>
       <c r="E590" s="3"/>
       <c r="F590" s="2"/>
       <c r="G590" s="7"/>
       <c r="H590" s="7"/>
       <c r="I590" s="4"/>
     </row>
     <row r="591" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A591" s="2"/>
       <c r="B591" s="2"/>
       <c r="C591" s="2"/>
       <c r="D591" s="25"/>
       <c r="E591" s="3"/>
-      <c r="F591" s="2"/>
-[...1 lines deleted...]
-      <c r="H591" s="7"/>
+      <c r="F591" s="4"/>
+      <c r="G591" s="8"/>
+      <c r="H591" s="8"/>
       <c r="I591" s="4"/>
     </row>
     <row r="592" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A592" s="2"/>
       <c r="B592" s="2"/>
       <c r="C592" s="2"/>
       <c r="D592" s="25"/>
       <c r="E592" s="3"/>
       <c r="F592" s="4"/>
-      <c r="G592" s="8"/>
+      <c r="G592" s="7"/>
       <c r="H592" s="8"/>
       <c r="I592" s="4"/>
     </row>
     <row r="593" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A593" s="2"/>
       <c r="B593" s="2"/>
       <c r="C593" s="2"/>
       <c r="D593" s="25"/>
       <c r="E593" s="3"/>
       <c r="F593" s="4"/>
-      <c r="G593" s="7"/>
+      <c r="G593" s="8"/>
       <c r="H593" s="8"/>
       <c r="I593" s="4"/>
     </row>
     <row r="594" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A594" s="2"/>
       <c r="B594" s="2"/>
       <c r="C594" s="2"/>
       <c r="D594" s="25"/>
       <c r="E594" s="3"/>
       <c r="F594" s="4"/>
       <c r="G594" s="8"/>
       <c r="H594" s="8"/>
       <c r="I594" s="4"/>
     </row>
     <row r="595" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A595" s="2"/>
       <c r="B595" s="2"/>
       <c r="C595" s="2"/>
       <c r="D595" s="25"/>
       <c r="E595" s="3"/>
-      <c r="F595" s="4"/>
-[...1 lines deleted...]
-      <c r="H595" s="8"/>
+      <c r="F595" s="2"/>
+      <c r="G595" s="7"/>
+      <c r="H595" s="7"/>
       <c r="I595" s="4"/>
     </row>
     <row r="596" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A596" s="2"/>
       <c r="B596" s="2"/>
       <c r="C596" s="2"/>
       <c r="D596" s="25"/>
       <c r="E596" s="3"/>
       <c r="F596" s="2"/>
       <c r="G596" s="7"/>
       <c r="H596" s="7"/>
       <c r="I596" s="4"/>
     </row>
     <row r="597" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A597" s="2"/>
       <c r="B597" s="2"/>
       <c r="C597" s="2"/>
       <c r="D597" s="25"/>
       <c r="E597" s="3"/>
       <c r="F597" s="2"/>
       <c r="G597" s="7"/>
       <c r="H597" s="7"/>
       <c r="I597" s="4"/>
     </row>
     <row r="598" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
@@ -13772,271 +14766,271 @@
       <c r="D633" s="25"/>
       <c r="E633" s="3"/>
       <c r="F633" s="2"/>
       <c r="G633" s="7"/>
       <c r="H633" s="7"/>
       <c r="I633" s="4"/>
     </row>
     <row r="634" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A634" s="2"/>
       <c r="B634" s="2"/>
       <c r="C634" s="2"/>
       <c r="D634" s="25"/>
       <c r="E634" s="3"/>
       <c r="F634" s="2"/>
       <c r="G634" s="7"/>
       <c r="H634" s="7"/>
       <c r="I634" s="4"/>
     </row>
     <row r="635" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A635" s="2"/>
       <c r="B635" s="2"/>
       <c r="C635" s="2"/>
       <c r="D635" s="25"/>
       <c r="E635" s="3"/>
       <c r="F635" s="2"/>
-      <c r="G635" s="7"/>
+      <c r="G635" s="8"/>
       <c r="H635" s="7"/>
       <c r="I635" s="4"/>
     </row>
     <row r="636" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A636" s="2"/>
       <c r="B636" s="2"/>
       <c r="C636" s="2"/>
       <c r="D636" s="25"/>
       <c r="E636" s="3"/>
       <c r="F636" s="2"/>
-      <c r="G636" s="8"/>
+      <c r="G636" s="7"/>
       <c r="H636" s="7"/>
       <c r="I636" s="4"/>
     </row>
     <row r="637" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A637" s="2"/>
       <c r="B637" s="2"/>
       <c r="C637" s="2"/>
       <c r="D637" s="25"/>
       <c r="E637" s="3"/>
       <c r="F637" s="2"/>
       <c r="G637" s="7"/>
       <c r="H637" s="7"/>
       <c r="I637" s="4"/>
     </row>
     <row r="638" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A638" s="2"/>
       <c r="B638" s="2"/>
       <c r="C638" s="2"/>
       <c r="D638" s="25"/>
       <c r="E638" s="3"/>
       <c r="F638" s="2"/>
       <c r="G638" s="7"/>
-      <c r="H638" s="7"/>
+      <c r="H638" s="8"/>
       <c r="I638" s="4"/>
     </row>
     <row r="639" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A639" s="2"/>
       <c r="B639" s="2"/>
       <c r="C639" s="2"/>
       <c r="D639" s="25"/>
       <c r="E639" s="3"/>
       <c r="F639" s="2"/>
-      <c r="G639" s="7"/>
-      <c r="H639" s="8"/>
+      <c r="G639" s="8"/>
+      <c r="H639" s="7"/>
       <c r="I639" s="4"/>
     </row>
     <row r="640" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A640" s="2"/>
       <c r="B640" s="2"/>
       <c r="C640" s="2"/>
       <c r="D640" s="25"/>
       <c r="E640" s="3"/>
       <c r="F640" s="2"/>
-      <c r="G640" s="8"/>
+      <c r="G640" s="7"/>
       <c r="H640" s="7"/>
       <c r="I640" s="4"/>
     </row>
     <row r="641" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A641" s="2"/>
       <c r="B641" s="2"/>
       <c r="C641" s="2"/>
       <c r="D641" s="25"/>
       <c r="E641" s="3"/>
       <c r="F641" s="2"/>
-      <c r="G641" s="7"/>
+      <c r="G641" s="8"/>
       <c r="H641" s="7"/>
       <c r="I641" s="4"/>
     </row>
     <row r="642" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A642" s="2"/>
-[...6 lines deleted...]
-      <c r="H642" s="7"/>
+      <c r="A642" s="4"/>
+      <c r="B642" s="4"/>
+      <c r="C642" s="4"/>
+      <c r="D642" s="20"/>
+      <c r="E642" s="6"/>
+      <c r="F642" s="4"/>
+      <c r="G642" s="7"/>
+      <c r="H642" s="8"/>
       <c r="I642" s="4"/>
     </row>
     <row r="643" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A643" s="4"/>
-[...6 lines deleted...]
-      <c r="H643" s="8"/>
+      <c r="A643" s="2"/>
+      <c r="B643" s="2"/>
+      <c r="C643" s="2"/>
+      <c r="D643" s="25"/>
+      <c r="E643" s="3"/>
+      <c r="F643" s="2"/>
+      <c r="G643" s="8"/>
+      <c r="H643" s="7"/>
       <c r="I643" s="4"/>
     </row>
     <row r="644" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A644" s="2"/>
       <c r="B644" s="2"/>
       <c r="C644" s="2"/>
       <c r="D644" s="25"/>
       <c r="E644" s="3"/>
       <c r="F644" s="2"/>
       <c r="G644" s="8"/>
-      <c r="H644" s="7"/>
+      <c r="H644" s="8"/>
       <c r="I644" s="4"/>
     </row>
     <row r="645" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A645" s="2"/>
       <c r="B645" s="2"/>
       <c r="C645" s="2"/>
       <c r="D645" s="25"/>
       <c r="E645" s="3"/>
       <c r="F645" s="2"/>
-      <c r="G645" s="8"/>
-      <c r="H645" s="8"/>
+      <c r="G645" s="7"/>
+      <c r="H645" s="7"/>
       <c r="I645" s="4"/>
     </row>
     <row r="646" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A646" s="2"/>
       <c r="B646" s="2"/>
       <c r="C646" s="2"/>
       <c r="D646" s="25"/>
       <c r="E646" s="3"/>
       <c r="F646" s="2"/>
       <c r="G646" s="7"/>
       <c r="H646" s="7"/>
       <c r="I646" s="4"/>
     </row>
     <row r="647" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A647" s="2"/>
       <c r="B647" s="2"/>
       <c r="C647" s="2"/>
       <c r="D647" s="25"/>
       <c r="E647" s="3"/>
       <c r="F647" s="2"/>
       <c r="G647" s="7"/>
       <c r="H647" s="7"/>
       <c r="I647" s="4"/>
     </row>
     <row r="648" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A648" s="2"/>
-[...6 lines deleted...]
-      <c r="H648" s="7"/>
+      <c r="A648" s="4"/>
+      <c r="B648" s="4"/>
+      <c r="C648" s="4"/>
+      <c r="D648" s="20"/>
+      <c r="E648" s="6"/>
+      <c r="F648" s="4"/>
+      <c r="G648" s="8"/>
+      <c r="H648" s="8"/>
       <c r="I648" s="4"/>
     </row>
     <row r="649" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A649" s="4"/>
-[...4 lines deleted...]
-      <c r="F649" s="4"/>
+      <c r="A649" s="2"/>
+      <c r="B649" s="2"/>
+      <c r="C649" s="2"/>
+      <c r="D649" s="25"/>
+      <c r="E649" s="3"/>
+      <c r="F649" s="2"/>
       <c r="G649" s="8"/>
-      <c r="H649" s="8"/>
+      <c r="H649" s="7"/>
       <c r="I649" s="4"/>
     </row>
     <row r="650" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A650" s="2"/>
       <c r="B650" s="2"/>
       <c r="C650" s="2"/>
       <c r="D650" s="25"/>
       <c r="E650" s="3"/>
       <c r="F650" s="2"/>
-      <c r="G650" s="8"/>
+      <c r="G650" s="7"/>
       <c r="H650" s="7"/>
       <c r="I650" s="4"/>
     </row>
     <row r="651" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A651" s="2"/>
       <c r="B651" s="2"/>
       <c r="C651" s="2"/>
       <c r="D651" s="25"/>
       <c r="E651" s="3"/>
       <c r="F651" s="2"/>
       <c r="G651" s="7"/>
       <c r="H651" s="7"/>
       <c r="I651" s="4"/>
     </row>
     <row r="652" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A652" s="2"/>
       <c r="B652" s="2"/>
       <c r="C652" s="2"/>
       <c r="D652" s="25"/>
       <c r="E652" s="3"/>
       <c r="F652" s="2"/>
       <c r="G652" s="7"/>
       <c r="H652" s="7"/>
       <c r="I652" s="4"/>
     </row>
     <row r="653" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A653" s="2"/>
       <c r="B653" s="2"/>
       <c r="C653" s="2"/>
       <c r="D653" s="25"/>
       <c r="E653" s="3"/>
       <c r="F653" s="2"/>
       <c r="G653" s="7"/>
       <c r="H653" s="7"/>
       <c r="I653" s="4"/>
     </row>
     <row r="654" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A654" s="2"/>
       <c r="B654" s="2"/>
       <c r="C654" s="2"/>
       <c r="D654" s="25"/>
       <c r="E654" s="3"/>
       <c r="F654" s="2"/>
-      <c r="G654" s="7"/>
+      <c r="G654" s="8"/>
       <c r="H654" s="7"/>
       <c r="I654" s="4"/>
     </row>
     <row r="655" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A655" s="2"/>
       <c r="B655" s="2"/>
       <c r="C655" s="2"/>
       <c r="D655" s="25"/>
       <c r="E655" s="3"/>
       <c r="F655" s="2"/>
-      <c r="G655" s="8"/>
+      <c r="G655" s="7"/>
       <c r="H655" s="7"/>
       <c r="I655" s="4"/>
     </row>
     <row r="656" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A656" s="2"/>
       <c r="B656" s="2"/>
       <c r="C656" s="2"/>
       <c r="D656" s="25"/>
       <c r="E656" s="3"/>
       <c r="F656" s="2"/>
       <c r="G656" s="7"/>
       <c r="H656" s="7"/>
       <c r="I656" s="4"/>
     </row>
     <row r="657" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A657" s="2"/>
       <c r="B657" s="2"/>
       <c r="C657" s="2"/>
       <c r="D657" s="25"/>
       <c r="E657" s="3"/>
       <c r="F657" s="2"/>
       <c r="G657" s="7"/>
       <c r="H657" s="7"/>
       <c r="I657" s="4"/>
     </row>
@@ -15777,61 +16771,50 @@
       <c r="G815" s="7"/>
       <c r="H815" s="7"/>
       <c r="I815" s="4"/>
     </row>
     <row r="816" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A816" s="2"/>
       <c r="B816" s="2"/>
       <c r="C816" s="2"/>
       <c r="D816" s="25"/>
       <c r="E816" s="3"/>
       <c r="F816" s="2"/>
       <c r="G816" s="7"/>
       <c r="H816" s="7"/>
       <c r="I816" s="4"/>
     </row>
     <row r="817" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A817" s="2"/>
       <c r="B817" s="2"/>
       <c r="C817" s="2"/>
       <c r="D817" s="25"/>
       <c r="E817" s="3"/>
       <c r="F817" s="2"/>
       <c r="G817" s="7"/>
       <c r="H817" s="7"/>
       <c r="I817" s="4"/>
-    </row>
-[...9 lines deleted...]
-      <c r="I818" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:I1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>