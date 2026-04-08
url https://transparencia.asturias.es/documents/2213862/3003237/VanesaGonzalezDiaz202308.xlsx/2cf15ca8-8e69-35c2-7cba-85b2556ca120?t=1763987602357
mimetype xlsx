--- v0 (2025-11-27)
+++ v1 (2026-04-08)
@@ -23,51 +23,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Derechos Sociales\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735"/>
   </bookViews>
   <sheets>
     <sheet name="AGENDA VANESA GONZÁLEZ DÍAZ " sheetId="4" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="6" r:id="rId2"/>
     <sheet name="Hoja1" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'AGENDA VANESA GONZÁLEZ DÍAZ '!$A$1:$I$62</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="234">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Consejería de Derechos Sociales y Bienestar</t>
   </si>
   <si>
     <t>Lugar</t>
   </si>
   <si>
     <t>Persona/s asistente/s</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Evento/actividad</t>
   </si>
   <si>
@@ -742,50 +742,131 @@
     <t xml:space="preserve"> Fundación Cajastur</t>
   </si>
   <si>
     <t>“Club de Prensa” de La Nueva España, sito en la Calle Leopoldo Calvo-Sotelo 7,  Oviedo.</t>
   </si>
   <si>
     <t xml:space="preserve">Asiste a  la inauguración del acto de presentación de la Estrategia Asturiana sobre la Soledad No Deseada (2025-2030). </t>
   </si>
   <si>
     <t>Cines Embajadores Foncalada. (C/ General Elorza, 45). Oviedo</t>
   </si>
   <si>
     <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco. Asisten también los directores generales de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño, y de Innovación y Cambio Social, José Antonio Garmón, la directora general de Gestión de Derechos Sociales, Paula  Álvarez, y la gerente del ERA, Nerea Monroy.</t>
   </si>
   <si>
     <t>Participa en la reunión del Pleno de la Comisión de Comunicación Institucional.</t>
   </si>
   <si>
     <t>Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo.</t>
   </si>
   <si>
     <t>Modalidad telématica</t>
   </si>
   <si>
     <t>Miembros que componen el pleno de la Comisión</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración del Centro de Día para Personas Mayores Dependientes de Luanco</t>
+  </si>
+  <si>
+    <t>(C/ El Fuerte s/n) Gozón</t>
+  </si>
+  <si>
+    <t>Presidente,  consejera de Derechos Sociales y Bienestar, Marta del Arco y el director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño-</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asiste al acto de celebración del XXIII aniversario de la Asociación Emburria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asociación Emburria</t>
+  </si>
+  <si>
+    <t>Casa de Cultura (C/ Cárcel, 13). Cangas de Onis</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asiste al acto de la Democracia Español a. Nimgun tiempo  pasado fue mejor</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Presidente del Principado,  Adrián Barbón..</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asisite  a la rueda de prensa con motivo del acto de  la XXI edición del Concurso de Carteles del Día Internacional de Voluntariado   la rueda de prensa con motivo del acto de  la XXI edición del Concurso de Carteles del Día Internacional de Voluntariado y  a la entrega de los carteles premiados.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Red de Entidades del Voluntariado del Principado de Asturias y la Consejería de Derechos Sociales y Bienestar. </t>
+  </si>
+  <si>
+    <t>Sala principal del Palacio de Congresos y Exposiciones de la Ciudad de Oviedo (C/ Arturo Álvarez Buylla, 5). Oviedo</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asiste a la  rueda de prensa sobre el proyecto de presupuestos  para 2026.</t>
+  </si>
+  <si>
+    <t>Sala de prensa de Presidencia (C/ Suárez de la Riva, 11).</t>
+  </si>
+  <si>
+    <t>Asiste a la Comisión de Hacienda  de la Junta General del Principado de Asturias.</t>
+  </si>
+  <si>
+    <t>unta General del Principado de Asturias (C/ Fruela,13).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La consejera Derechos Sociales y Bienestar,  Marta del Arco Fernández , Secretaria General Técnica,  María del Mar Martínez Salmerón, director General de Promoción de la Autonomía Personal y mayores,  Enrique  Rodríguez Nuño,  directora General de Gestión de Derechos Sociales,  Paula Álvarez Herrera,  directora General de Infancia y Familias, Clara Sierra Caballero, director General de Innovación y Cambio Social, José Antonio Garmón Fidalgo,  directora Agencia Asturiana de Cooperación al Desarrollo,  Beatriz Coto  Rodríguez,  directora Gerente de Establecimientos Residenciales para Ancianos de Asturias (ERA),   Nerea Monroy Rosal,  director Asistencial de Cuidados, Calidad y Seguridad,    Fernando Martínez Cuervo,  director Gerente de la Fundación Asturiana de Atención y Protección a personas con discapacidad y/o dependencias (FASAD) Gonzalo González Espina </t>
+  </si>
+  <si>
+    <t>Asiste a la firma el convenio de colaboración con la Fundación Alimerka para el desarrollo del Programa Pértiga.</t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienesta</t>
+  </si>
+  <si>
+    <t>Sala de prensa del EASMU. (C/Antonio Suárez Gutiérrez, 2).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La  consejera de Derechos Sociales y Binestar, Marta del Arco, la directora de Infancia y Familias, Clara Sierra y 
+el director de la Fundación Alimerka, Antonio Blanco.</t>
+  </si>
+  <si>
+    <t>Asiste a la representación de la obra “Lota, las mujeres del carbón”.</t>
+  </si>
+  <si>
+    <t>Consejería de Cultura, Política Llingüística y Deporte</t>
+  </si>
+  <si>
+    <t>Auditorio Teodoro Cuesta. (C/Manuel Llaneza, 8 - Mieres)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La  consejera de Derechos Sociales y Bienestar, Marta del  Arco,  el director general de Acción Cultural y Normalización Llingüística, Antón García y  
+la directora general de Igualdad, Vanesa Fernández</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> La  consejera de Derechos Sociales y Binestar, Marta del Arco, la directora de Infancia y Familias, Clara Sierra y la jefa de servicio de Atención a la Dependecia, Cristina Diez. 
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -886,51 +967,51 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1043,50 +1124,56 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="9"/>
     <cellStyle name="Normal 11" xfId="10"/>
     <cellStyle name="Normal 12" xfId="11"/>
     <cellStyle name="Normal 13" xfId="12"/>
     <cellStyle name="Normal 14" xfId="13"/>
     <cellStyle name="Normal 15" xfId="14"/>
     <cellStyle name="Normal 16" xfId="15"/>
     <cellStyle name="Normal 17" xfId="16"/>
     <cellStyle name="Normal 18" xfId="17"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Normal 3" xfId="2"/>
     <cellStyle name="Normal 4" xfId="3"/>
     <cellStyle name="Normal 5" xfId="4"/>
     <cellStyle name="Normal 6" xfId="5"/>
     <cellStyle name="Normal 7" xfId="6"/>
     <cellStyle name="Normal 8" xfId="7"/>
     <cellStyle name="Normal 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -1374,68 +1461,68 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1"/>
-  <dimension ref="A1:I71"/>
+  <dimension ref="A1:I80"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F76" sqref="F76"/>
+      <pane ySplit="1" topLeftCell="A75" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D80" sqref="D80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" style="40" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="54" customWidth="1"/>
     <col min="3" max="3" width="26" style="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="18" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="11" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80.42578125" style="17" customWidth="1"/>
     <col min="7" max="7" width="51.140625" style="11" customWidth="1"/>
-    <col min="8" max="8" width="59" style="40" customWidth="1"/>
-    <col min="9" max="9" width="37.140625" style="40" customWidth="1"/>
+    <col min="8" max="8" width="34.28515625" style="40" customWidth="1"/>
+    <col min="9" max="9" width="60.85546875" style="40" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>8</v>
       </c>
@@ -3449,50 +3536,311 @@
         <v>10</v>
       </c>
       <c r="B71" s="53" t="s">
         <v>181</v>
       </c>
       <c r="C71" s="37" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="18">
         <v>45971</v>
       </c>
       <c r="E71" s="35">
         <v>0.66666666666666663</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>204</v>
       </c>
       <c r="G71" s="37" t="s">
         <v>205</v>
       </c>
       <c r="H71" s="37" t="s">
         <v>206</v>
       </c>
       <c r="I71" s="37" t="s">
         <v>207</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A72" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B72" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="C72" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" s="18">
+        <v>45989</v>
+      </c>
+      <c r="E72" s="35">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="G72" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="H72" s="37" t="s">
+        <v>209</v>
+      </c>
+      <c r="I72" s="30" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A73" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B73" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="C73" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" s="18">
+        <v>45991</v>
+      </c>
+      <c r="E73" s="35">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G73" s="37" t="s">
+        <v>212</v>
+      </c>
+      <c r="H73" s="37" t="s">
+        <v>213</v>
+      </c>
+      <c r="I73" s="30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A74" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B74" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="C74" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D74" s="56">
+        <v>45994</v>
+      </c>
+      <c r="E74" s="34">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="H74" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="I74" s="19" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A75" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B75" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="C75" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="56">
+        <v>45996</v>
+      </c>
+      <c r="E75" s="34">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>217</v>
+      </c>
+      <c r="H75" s="19" t="s">
+        <v>218</v>
+      </c>
+      <c r="I75" s="19" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A76" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B76" s="55" t="s">
+        <v>181</v>
+      </c>
+      <c r="C76" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" s="56">
+        <v>45999</v>
+      </c>
+      <c r="E76" s="34">
+        <v>0.5</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G76" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="H76" s="19" t="s">
+        <v>221</v>
+      </c>
+      <c r="I76" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="210" x14ac:dyDescent="0.25">
+      <c r="A77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B77" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="C77" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" s="56">
+        <v>46003</v>
+      </c>
+      <c r="E77" s="34">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="G77" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="H77" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="I77" s="19" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A78" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B78" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="C78" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D78" s="18">
+        <v>46059</v>
+      </c>
+      <c r="E78" s="35">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="G78" s="37" t="s">
+        <v>226</v>
+      </c>
+      <c r="H78" s="37" t="s">
+        <v>227</v>
+      </c>
+      <c r="I78" s="19" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A79" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B79" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="C79" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" s="18">
+        <v>46068</v>
+      </c>
+      <c r="E79" s="35">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G79" s="37" t="s">
+        <v>230</v>
+      </c>
+      <c r="H79" s="37" t="s">
+        <v>231</v>
+      </c>
+      <c r="I79" s="19" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A80" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="B80" s="37" t="s">
+        <v>181</v>
+      </c>
+      <c r="C80" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" s="18">
+        <v>46079</v>
+      </c>
+      <c r="E80" s="35">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G80" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="I80" s="19" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I62">
     <filterColumn colId="3">
       <filters>
         <dateGroupItem year="2025" dateTimeGrouping="year"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>