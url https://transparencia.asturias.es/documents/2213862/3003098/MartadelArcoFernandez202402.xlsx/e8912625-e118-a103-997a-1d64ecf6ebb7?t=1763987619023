--- v0 (2025-11-27)
+++ v1 (2026-04-08)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Derechos Sociales\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435" tabRatio="505"/>
   </bookViews>
   <sheets>
     <sheet name="Marta del Arco Fernández" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Marta del Arco Fernández'!$A$1:$I$504</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3987" uniqueCount="1108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4880" uniqueCount="1353">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Lugar</t>
   </si>
   <si>
     <t>Persona/s asistente/s</t>
   </si>
   <si>
     <t>Presidencia del Principado de Asturias</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Evento/actividad</t>
   </si>
   <si>
@@ -4239,56 +4239,957 @@
   </si>
   <si>
     <t xml:space="preserve">Participa en la presentación de la Estrategia contra la Soledad No Deseada (2025-2030). </t>
   </si>
   <si>
     <t>Cines Embajadores Foncalada (C/General Elorza, 45, Oviedo)</t>
   </si>
   <si>
     <t xml:space="preserve">Asiste a la representación de la obra Un asturiano por el mundo, del grupo de teatro Entrebambalinas del Centro de Apoyo a la Integración Naranco.  </t>
   </si>
   <si>
     <t xml:space="preserve">Centro de Apoyo a la Integración Naranco.  </t>
   </si>
   <si>
     <t>Teatro Filarmónica (C/ Mendizábal, 3).</t>
   </si>
   <si>
     <t>Comparece en la Junta General para informar para informar sobre la política general en materia de infancia y familias y responder dos preguntas sobre centros de menores migrantes no acompañados.</t>
   </si>
   <si>
     <t xml:space="preserve">se reúne representantes de la ONGD Soldepaz Pachakuti y con activistas de los derechos de la mujer. </t>
   </si>
   <si>
     <t xml:space="preserve">Asiste al acto de presentación de la Fundación ONCE Baja Visión. </t>
   </si>
+  <si>
+    <t>Participa en la presentación del foro sobre la soledad no deseada del Centro de Competencia para la Economía del Cuidado de Larga Duración y el Envejecimiento Activo (Cecoec).</t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienestar y Cámara de Comercio de Oviedo</t>
+  </si>
+  <si>
+    <t>Sede de la Cámara de Comercio (C/ Quintana, 32).</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+El presidente de la Cámara de Comercio de Oviedo, Carlos Paniceres.</t>
+  </si>
+  <si>
+    <t>Participa en el Foro Soledad No Deseada: respuesta y acción, que se celebra en el marco del proyecto Cecoec.</t>
+  </si>
+  <si>
+    <t>Se reúne con la alcaldesa de Ponga, Marta María Alonso</t>
+  </si>
+  <si>
+    <t>La alcaldesa de Ponga, Marta María Alonso.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>Participa la reunión del fallo del jurado de los Premios del Grupo Social ONCE 2025</t>
+  </si>
+  <si>
+    <t>Grupo Social ONCE - Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Sede de la ONCE (C/Campomanes, 9 Oviedo)</t>
+  </si>
+  <si>
+    <t>La presidenta del Consejo Territorial de la ONCE, Marta Malgor . 
+La delegada de la ONCE en el Principado de Asturias, Yobanka Cuervo.
+La consejera general de la ONCE, Bárbara Palau Vidal.
+El presidente de la Mesa del Tercer Sector del Principado de Asturias, Víctor García Ordás.</t>
+  </si>
+  <si>
+    <t>Se reúne con la alcadesa de Allande, María Victoria López</t>
+  </si>
+  <si>
+    <t>La alcaldesa de Allande, María Victoria López.
+La directora general de Gestión de Derechos Sociales, Paula María Álvarez.</t>
+  </si>
+  <si>
+    <t> Se reúne con representantes de la Asociación Ictus Asturias y otras lesiones cerebrales adquiridas (Asicas)</t>
+  </si>
+  <si>
+    <t>Participa en el Encuentro de voluntariado, enmarcado en la Semana contra el Cáncer Asturias 2025</t>
+  </si>
+  <si>
+    <t>Asociación Española Contra el Cáncer (AECC).</t>
+  </si>
+  <si>
+    <t>HUCA (Avda. de Roma, s/n).</t>
+  </si>
+  <si>
+    <t>El vicepresidente Asociación Española Contra el Cáncer en Asturias, Julio González.</t>
+  </si>
+  <si>
+    <t>Asiste al IV Congreso Mundial de Asturianía</t>
+  </si>
+  <si>
+    <t>Gobierno del Principado</t>
+  </si>
+  <si>
+    <t>Teatro Riera (C/Caveda y Nava, 7 - Villaviciosa)</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrían Barbón.
+La vicepresidenta del Principado de Asturias, Gimena Llamedo.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preside la reunión de los miembros del jurado de la XVIII edición de los Premios José Lorca a la Promoción y Defensa de los Derechos de la Infancia. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">La directora general de Infancia y Familias, Clara Sierra.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interviene en la jornada Soledad no deseada: un desafío intergeneracional para la salud mental y social. </t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienestar y el diario El Comercio- La Voz 
+de Avilés</t>
+  </si>
+  <si>
+    <t>Hotel Palacio de Avilés (Plaza de España, 9).</t>
+  </si>
+  <si>
+    <t>Asiste a la gala de entrega al Club Deportivo Mareastur del IV Premio del Principado de Asturias al Deporte Inclusivo.</t>
+  </si>
+  <si>
+    <t>Hotel Eurostars Palacio de Cristal (C/ Policarpo Herrero, s/n, Oviedo)</t>
+  </si>
+  <si>
+    <t>Visita los Servicios sociales de Ponga y se reúne con la alcaldesa de Ponga, Marta María Alonso</t>
+  </si>
+  <si>
+    <t>Plaza José Antonio Muñiz Jove, 6,San Jua de Beleño</t>
+  </si>
+  <si>
+    <t>Visita las obras de rehabilitación integral del Centro Social de Ventanielles.</t>
+  </si>
+  <si>
+    <t>Sede del centro (Pza. Lago Enol, s/n)</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Llanera (Av. Prudencio González, 2, Posada)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de entrega de la XVIII edición del Premio José Lorca a la promoción y defensa de los derechos de la infancia. </t>
+  </si>
+  <si>
+    <t>La consejera de Salud, Concepción Saavedra.
+La directora general de Infancia y Familias, Clara Sierra.
+ El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El director general de Innovación y Cambio Social, José Antonio Garmón.</t>
+  </si>
+  <si>
+    <t>Se reúne con el alcalde de Nava, Juan Cañal</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+El director general de Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora general de Infancia y Familias, Clara Sierra.
+La directora general de Gestión de Derechos Sociales, Paula María Álvarez.  
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, asiste al encuentro de Unicef “Paque nos escuchen”: coloquio sobre Infancia digital y promoción del buen trato y erradicación de la violencia contra la infancia. Asiste también la directora general de Infancia y Familias, Clara Sierra.</t>
+  </si>
+  <si>
+    <t>Club de Prensa de La Nueva España (C/Leopoldo Calvo Sotelo, 7)</t>
+  </si>
+  <si>
+    <t>Participa en el acto institucional que se celebra con motivo del Día Universal de los Derechos de la Infancia y Adolescencia.</t>
+  </si>
+  <si>
+    <t>Auditorio José Barrera, (Pza. de la Marquesa de Casa Valdés, 1 y 2)</t>
+  </si>
+  <si>
+    <t>Se reúne con el Fiscal Superior del Principado de Asturias, Gabriel Bernal del Castillo.</t>
+  </si>
+  <si>
+    <t>Sede de la Fiscalía Superior de Asturias (C/Carlos López Otín, 3 – 6º planta)</t>
+  </si>
+  <si>
+    <t>La viceconsejera de Justicia, Encarnación Vicente.
+La directora general de Infancia y Familias, Clara Sierra.
+La letrada del menor, Patricia Arce.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se reúne con representantes de la Plataforma de Tercer Sector nacional y con la Mesa del Tercer Sector de Asturias y la Plataforma del Tercer Sector para la Infancia, Adolescencia, Familia y Mujer de Asturias para abordar la ley del Tercer Sector. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Infancia y Familia, Clara Sierra. </t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la de la Asociación de Enfermedades Neuromusculares del Principado de Asturias, ASEMPA.</t>
+  </si>
+  <si>
+    <t>Se reúne con Javier Grela.</t>
+  </si>
+  <si>
+    <t>Asiste al Acto Institucional del Día Internacional de la Eliminación de la Violencia contra la Mujer.</t>
+  </si>
+  <si>
+    <t>Centro Cultural. (Auditorio) Plaza General Ponte, 5 - Grado</t>
+  </si>
+  <si>
+    <t>El presidente del Principado, Adrián Barbón.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interviene en la Jornada ¨Economía Plateada: motor de innovación, inclusión y desarrollo económico centrado en las personas mayores”, en el marco en el marco de la Segunda Fase del Laboratorio para la Creación del Centro de Competencia para la Economía del Cuidado de Larga Duración y el Envejecimiento Activo (CECOEC). </t>
+  </si>
+  <si>
+    <t>Recinto Ferial Luis Adaro. Paseo Dr. Fleming, 481. Gijón.</t>
+  </si>
+  <si>
+    <t>Comparece en la Junta General del Principado de Asturias para informar sobre las políticas sociales y responder a las preguntas sobre finalización de la reforma integral del centro de menores Los Pilares, el nivel de ejecución de las ayudas del bono social térmico, la razón por la que unas residencias cuentan con la figura del animador sociocultural  y otras no y las actuaciones  que está llevando a cabo para mejorar la reinserción a una vida digna de las personas sintecho.</t>
+  </si>
+  <si>
+    <t>Se reúne con la alcaldesa de Navia, Ana Isabel Fernández.</t>
+  </si>
+  <si>
+    <t>La directora general de Gestión de Derechos Sociales, Paula María Álvarez.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>Interviene en la charla coloquio “Fortaleciendo el tejido social. Por un futuro en Inclusión”.</t>
+  </si>
+  <si>
+    <t>Asociación Cultural Cauce del Nalón.</t>
+  </si>
+  <si>
+    <t>Centro de Innovación y Desarrollo Alto Nalón (CIDAN) (C/Joaquín Iglesias, s/n, Pola de Laviana)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la inauguración del Centro de Día para Personas Mayores Dependientes de Luanco. </t>
+  </si>
+  <si>
+    <t>(C/ El Fuerte s/n) Luanco.</t>
+  </si>
+  <si>
+    <t>El presidente del Principado, Adrián Barbón.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.</t>
+  </si>
+  <si>
+    <t>Asiste a la asiste a la XXIII Fiesta Aniversario de la Asociación Emburria.</t>
+  </si>
+  <si>
+    <t>Asociación Emburria</t>
+  </si>
+  <si>
+    <t>Casa de Cultura (C/Cárcel, 13) Cangas de Onís.</t>
+  </si>
+  <si>
+    <t>Preside por videoconferencia la sesión del patronato de la Fundación FASAD.</t>
+  </si>
+  <si>
+    <t>Fundación FASAD.</t>
+  </si>
+  <si>
+    <t>Preside el Pleno del Consejo Asesor de Bienestar Social.</t>
+  </si>
+  <si>
+    <t>Consejo Asesor de Bienestar Social.</t>
+  </si>
+  <si>
+    <t>Sala de Juntas del Edificio Administrativo de Servicios Múltiples. (C/ Antonio Suárez Gutiérrez 2 (sótano -1, sector central)</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Gestión de Derechos Sociales y Bienestar, Paula María Álvarez.
+La directora general de Infancia y Familias, Clara Sierra.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>Participa en los actos con motivo del Día Internacional de las Personas con Discapacidad, consistentes en la inauguración de la exposición de arte inclusivo ¿Te acuerdas de esta?, en el salón Europa, y en la celebración de un pleno protagonizado con personas con discapacidad en el hemiciclo de la Junta General.</t>
+  </si>
+  <si>
+    <t>Sede de la Junta General (C/Fruela, 13).</t>
+  </si>
+  <si>
+    <t>Preside la reunión del Consejo Asturiano de Cooperación al Desarrollo</t>
+  </si>
+  <si>
+    <t>Consejo Asturiano de Cooperación al Desarrollo</t>
+  </si>
+  <si>
+    <t>Sala de juntas del Edificio de Servicios Múltiples (EASMU) (sótano -1) (C/Antonio Suárez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Infancia y Familias, Clara Sierra.
+La directora general de la Agencia Asturiana de Cooperación al Desarrollo, Beatriz Coto.</t>
+  </si>
+  <si>
+    <t>Asiste a la Gala 40 Aniversario de Asturias Paraíso Natural.</t>
+  </si>
+  <si>
+    <t>Teatro de la Laboral (C/ José Luis Álvarez Margaride, 7) Gijón</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Presidente, Adrián Barbón.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del Consejo Rector del Real Patronato sobre Discapacidad.</t>
+  </si>
+  <si>
+    <t>Real Patronato sobre Discapacidad.</t>
+  </si>
+  <si>
+    <t>Centro de Referencia Estatal de Atención de Personas con Enfermedad de Alzheimer y otras Demencias (C/Río Mondengo, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la estrega de los Premios Nacionales de Discapacidad Reina Letizia.</t>
+  </si>
+  <si>
+    <t>Participa en la Mesa “El papel de las CCAA en la Economía del Cuidado. El modelo CUIDAS en el Principado de Asturias” del Congreso Internacional Economía del Cuidado y Silver Economy CECOEC, moderado por el director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.</t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienestar.</t>
+  </si>
+  <si>
+    <t>Salón de Actos del Palacio de Congresos del Recinto Ferial de Asturias Luis Adaro (Paseo del Dr. Fleming, 481)</t>
+  </si>
+  <si>
+    <t>Telemático.</t>
+  </si>
+  <si>
+    <t>Clausura el Congreso Internacional Economía del Cuidado y Silver Economy CECOEC.</t>
+  </si>
+  <si>
+    <t>Comparece en rueda de prensa para presentar los presupuestos del año 2026 de la Consejería.</t>
+  </si>
+  <si>
+    <t>Palacio de la Presidencia (C/Suárez de la Riva, 11)</t>
+  </si>
+  <si>
+    <t>Se reúne telemáticamente con la presidenta del Consejo General del Trabajo Social, Emiliana Vicente y otros miembros del Consejo para abordar el XV Congreso Internacional y Estatal y III Iberoamericano de Trabajo Social.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste al diálogo sobre “La vía fiscal asturiana”. </t>
+  </si>
+  <si>
+    <t>Club de prensa  La Nueva España</t>
+  </si>
+  <si>
+    <t>Club La Nueva España, calle Leopoldo Calvo-Sotelo, 7 – Oviedo.</t>
+  </si>
+  <si>
+    <t>El consejero de Hacienda, Guillermo Peláez.
+La profesora Rosa María Galán.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Asociación Albéniz.</t>
+  </si>
+  <si>
+    <t>Interviene en el acto institucional del Día Internacional de los Derechos Humanos.</t>
+  </si>
+  <si>
+    <t>Facultad de Formación del Profesorado y Educación (C/Aniceto Sela, s/n)</t>
+  </si>
+  <si>
+    <t>La directora general de Infancia y Familias, Clara Sierra.
+La directora de la Agencia Asturiana de Cooperación al Desarrollo, Beatriz Coto.</t>
+  </si>
+  <si>
+    <t>Asiste a la Gala de los Premios Solidarios 2025 de la ONCE.</t>
+  </si>
+  <si>
+    <t>Grupo social ONCE.</t>
+  </si>
+  <si>
+    <t>Teatro Filarmónica (C/Mendizábal, 3)</t>
+  </si>
+  <si>
+    <t>Comparece en la Junta General para informar sobre el proyecto de presupuestos de su departamento para 2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Junta General del Principado de Asturias </t>
+  </si>
+  <si>
+    <t>Junta General del Principado de Asturias (C/ Fruela,13)</t>
+  </si>
+  <si>
+    <t>La secretaria general técnica, María del Mar Martínez Salmerón.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Gestión de Derechos Sociales y Bienestar, Paula María Álvarez.
+La directora general de Infancia y Familias, Clara Sierra.
+La directora gerente del ERA, Nerea Monroy.
+La directora general de la Agencia Asturiana de Cooperación al Desarrollo.
+El director general de la Dirección Asistencial de Cuidados, Calidad y Seguridad, Fernando Martínez.
+El director gerente de la Fundación Asturiana de Atención y Protección a personas con discapacidad y/o dependencias (FASAD).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la celebración del almuerzo festividad “Santa Lucía 2025”, ONCE Principado de Asturias. </t>
+  </si>
+  <si>
+    <t>Delegación Territorial ONCE Asturias</t>
+  </si>
+  <si>
+    <t>Hotel Restaurante Palacio de la Magdalena (Finca de la Magdalena S/N - Soto del Barco)</t>
+  </si>
+  <si>
+    <t>El Presidente Junta General del Principado de Asturias, Juan Cofiño.
+La Primera Teniente de Alcalde del Ayuntamiento de Soto del Barco, Aroa Gutiérrez. 
+La Vicepresidenta de Servicios Sociales, Participación y Plan Oncerca del Consejo General de la ONCE, Imelda Fernández. 
+La Delegada de la ONCE en Asturias, Yobanka Cuervo. 
+La Presidenta del Consejo Territorial de la ONCE en Asturias, Marta Malgor.</t>
+  </si>
+  <si>
+    <t>Interviene en la presentación del estudio sobre la situación del tercer sector de acción social en Asturias, elaborado por la Mesa del Tercer Sector del Principado con la colaboración de la consejería.</t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienestar y Mesa del Tercer Sector</t>
+  </si>
+  <si>
+    <t>Auditorio Príncipe Felipe. (Plza del Fresno, s/n)</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Cuidados y Coordinación Sociosanitaria, Rocío Allande.</t>
+  </si>
+  <si>
+    <t>Asiste al acto de homenaje póstumo a Susana García Tardón, psicóloga y coordinadora de los servicios de salud mental en Cangas del Narcea. Participa el director general de Salud Pública y Atención a la Salud Mental, Miguel Prieto.</t>
+  </si>
+  <si>
+    <t>Teatro Toreno. (C/ Mayor 53 - Cangas del Narcea).</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del Consejo Interdepartamental de Coordinación Sociosanitaria.</t>
+  </si>
+  <si>
+    <t>Sala de reuniones de consumo de la primera planta de la Consejería de Salud (C/Ciriaco Miguel Vigil, 9).</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se reúne con el alcalde de Villaviciosa, Alejandro Vega, y la concejala de Servicios Sociales, Lorena Villar. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora gerente del ERA, Nerea Monroy.
+</t>
+  </si>
+  <si>
+    <t>Asiste a la comida de Navidad de la Asociación de Pensionistas Los Más Grandes, de Ribadesella.</t>
+  </si>
+  <si>
+    <t>Asociación de Pensionistas Los Más Grandes, de Ribadesella.</t>
+  </si>
+  <si>
+    <t>Restaurante “El Fugitivo”. (Calle Iglesia de Abajo, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del consejo de administración del ERA.</t>
+  </si>
+  <si>
+    <t>ERA</t>
+  </si>
+  <si>
+    <t>Miembros del Consejo de Administración.</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del Consejo Asesor de Bienestar Social.</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora general de Infancia y Familias, Clara Sierra.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Firma un protocolo para la concesión de una subvención que permitirá
+ adaptar en materia de accesibilidad el Centro Social de Personas
+ Mayores de Sotrondio. 
+Asiste también </t>
+  </si>
+  <si>
+    <t>Ayuntamiento de SMRA 
+(C/Nicanor Piñole, 2)</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El alcalde de San Martín del Rey Aurelio, José Ramón Ardines.</t>
+  </si>
+  <si>
+    <t>Asiste al acto de la celebración del 202 aniversario de la Policía Nacional.</t>
+  </si>
+  <si>
+    <t>Delegación de Gobierno en Asturias</t>
+  </si>
+  <si>
+    <t>Auditorio Príncipe Felipe (Plaza de los Fresnos, s/n)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La delegada de Gobierno en Asturias, Adriana Lastra.
+</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación del proyecto Arkuos Marítimo.</t>
+  </si>
+  <si>
+    <t>Fundación Cruz de los Ángeles y Ayuntamiento de Avilés</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Avilés (Plaza de España, 1)</t>
+  </si>
+  <si>
+    <t>Preside la reunión telemática del patronato de la Fundación Asturiana de Atención y Protección a Personas con Discapacidades o Dependencias (Fasad).</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora general de Gestión de Derechos Sociales, Paula Álvarez.
+La gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>Participa en la jornada “Acompañar para volar. Transformado la atención social”</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Fundación Albergue Covadonga y Asociación Gijonesa de la Caridad</t>
+  </si>
+  <si>
+    <t>Antigua Escuela de Comercio. (C/ Francisco Tomás y Valiente, 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> la directora general de Gestión de Derechos Sociales, Paula Álvarez.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes del sector sociosanitario.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> la directora general de Gestión de Derechos Sociales, Paula Álvarez.
+La directora gerente del ERA, Nerea Monroy.</t>
+  </si>
+  <si>
+    <t>Participa en el acto que cierra la conmemoración de los 600 años de la llegada del pueblo gitano a la península Ibérica,</t>
+  </si>
+  <si>
+    <t>Fundación Secretariado Gitano</t>
+  </si>
+  <si>
+    <t>Teatro Filarmónica (Mendizábal, 3.Oviedo)</t>
+  </si>
+  <si>
+    <t>La directora general de Memoria Democrática, Begoña Collado.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Promoción de la  Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora general de Infancia y Familias, Clara Sierra.
+</t>
+  </si>
+  <si>
+    <t>Se reúne con la Junta de Participación del Centro Social de Personas Mayores de Mieres</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la  Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El presidente de la Junta de Participación,
+Ricardo Arias.
+El vicepresidente de la Junta de Participación, José Antonio Fernández.</t>
+  </si>
+  <si>
+    <t>Visita el Centro de Atención a las Personas sin Hogar “Cano Mata Vigil”</t>
+  </si>
+  <si>
+    <t>Cáritas Asturias</t>
+  </si>
+  <si>
+    <t>Sede del centro (C/Armando Collar, 21)</t>
+  </si>
+  <si>
+    <t>La directora general de Gestión de Derechos Sociales, Paula María Álvarez.
+El secretario general de Cáritas Diocesana de Oviedo, Ramón Méndez-Navia.</t>
+  </si>
+  <si>
+    <t>Se reúne con César Balbino Árias</t>
+  </si>
+  <si>
+    <t>Se reúne con Vanesa Álvarez</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón</t>
+  </si>
+  <si>
+    <t>Se reúne con el representante de la Sección Sindical de Derechos Sociales y Bienestar de USIPA, César Fernández.</t>
+  </si>
+  <si>
+    <t>Visita las la reforma del local para el futuro centro de Atención Diurna.</t>
+  </si>
+  <si>
+    <t>C/ Río Somiedo, 9 bajo, Pola de Somiedo</t>
+  </si>
+  <si>
+    <t>El director general de la Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El alcalde de Somiedo, Belarmino Fervienza.</t>
+  </si>
+  <si>
+    <t> Asiste a la charla "Enamorados dELA vida", impartida por José Luis Capitán Capi.</t>
+  </si>
+  <si>
+    <t>Consejería de Educaicón IES de la Corredoria</t>
+  </si>
+  <si>
+    <t>IES de la Corredoria (C/ Francisco Pintado Fe, s/n)</t>
+  </si>
+  <si>
+    <t>La consejera de Educación, Eva Ledo.</t>
+  </si>
+  <si>
+    <t>Se reúne con el presidente del Tribunal Superior de Justicia del Principado de Asturias, Jesús María Chamorro</t>
+  </si>
+  <si>
+    <t>Sede del TSJA (Plaza Porlier, 3)</t>
+  </si>
+  <si>
+    <t>La viceconsejera de Justicia, Encarnación Vicente.</t>
+  </si>
+  <si>
+    <t>Asiste al pleno extraordinario de la Junta General sobre financiación autonómica</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asiste a la representación de la ópera Carmen, dirigida a colectivos, entidades y asociaciones que trabajan con niños y niñas en situación de vulnerabilidad o vinculados a distintas patologías.</t>
+  </si>
+  <si>
+    <t>Fundación Ópera Oviedo</t>
+  </si>
+  <si>
+    <t>La directora general de Infancia y Familia, Clara Sierra</t>
+  </si>
+  <si>
+    <t>Responde en el pleno de la Junta General a una pregunta sobre inmigración.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Fundación FOESSA y Cáritas para la presentación del IX Informe FOESSA sobre exclusión y Desarrollo Social en Asturias 2025.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Innovación y Cambio Social, José Antonio Garmón.
+ El director de la Fundación FOESSA, Raúl Flores.
+El secretario general de Cáritas Diocesana de Oviedo, Ramón Méndez-Navia.
+La directora de Cáritas Diocesana de Oviedo, Elsa Suárez
+ La responsable del Servicio de Estudios y Análisis de Cáritas diocesana de Oviedo.
+</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Asociación de Esclerosis Lateral Amiotrófica del Principado.</t>
+  </si>
+  <si>
+    <t>El director general de la Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La presidenta de la Asociación ELA Principado, María Josefa Álvarez.
+La Trabajadora Social de la Asociación ELA Principado, Elsa Herrera.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Fundación Meniños.</t>
+  </si>
+  <si>
+    <t>El coordinador de la Fundación Meniños Asturias, Jorge Álvarez.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de El Llar Cohousing, Sociedad Cooperativa Astur de Iniciativa Social</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> la directora general de Gestión de Derechos Sociales, Paula Álvarez.
+El presidente de El Llar Cohousing, Amalio Espinosa.</t>
+  </si>
+  <si>
+    <t>Participa en la jornada sobre soledad no deseada</t>
+  </si>
+  <si>
+    <t>Fundación Municipal de los Servicios Sociales de Gijón y
+ la Federación de Asociaciones Vecinales de Gijón</t>
+  </si>
+  <si>
+    <t>Salón de actos del Centro Cultural Antiguo Instituto. (C/Jovellanos, 21 Gijón).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Firma el convenio de colaboración con la Fundación Alimerka para el desarrollo del Programa Pértiga, dirigido a la formación, orientación laboral y empleo de jóvenes procedentes de acogimiento residencial. Asiste también </t>
+  </si>
+  <si>
+    <t>Sala de prensa del EASMU. (C/Antonio Suárez Gutiérrez, 2).</t>
+  </si>
+  <si>
+    <t>La directora de Infancia y Familias, Clara Sierra.
+El director de la Fundación Alimerka, Antonio Blanco.</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Avilés</t>
+  </si>
+  <si>
+    <t>Plaza de España, 1 Avilés</t>
+  </si>
+  <si>
+    <t>La alcaldesa de Avilés, Mariví Monteserín.
+El arcipreste de Aviles, David Cuenca.</t>
+  </si>
+  <si>
+    <t>Visita el edificio polivalente Ana Casanueva de la Asociación de Ayuda a Personas con Parálisis Cerebral (Aspace).</t>
+  </si>
+  <si>
+    <t>Aspace Asturias</t>
+  </si>
+  <si>
+    <t>Sede del centro (C/ Latores, 6).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El presidente de Aspace Asturias, José Manuel Álvarez.
+La gerente de Aspace Asturias, Henar Fernández y </t>
+  </si>
+  <si>
+    <t>Presenta, junto a la consejera de Salud, Concepción Saavedra,  un plan funcional para salud mental y un CAI en antiguo colegio de La Salle de Ciaño.</t>
+  </si>
+  <si>
+    <t>Hospital Valle del Nalón (Polígono de Riaño, s/n Langreo)</t>
+  </si>
+  <si>
+    <t>La consejera de Salud, Concepción Saavedra.
+El viceconsejero de Política Sanitaria, Pablo García.
+El director de general de Salud Pública, Miguel Prieto.
+El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño·     
+El alcalde de Langreo, Roberto García.
+El presidente de la Mancomunidad Valle del Nalón, Marcelino Martínez.
+La directora de Atención Sanitaria y Salud Pública del Área Sanitaria VIII- Langreo, Sandra Charro.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de las organizaciones Accem, Identidad para Ellos y Ellas y Fundación Hogar San José</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El responsable territorial Accem Asturias, Francisco Javier Mahía; 
+La adjunta responsable Territorial Accem Asturias, Lorena Iglesias Martínez.
+La  responsable Centro de Menores y Programas de Transición a la Vida Adulta Accem Asturias, Vanesa Martínez.
+El director de Identidad para ellos y ellas, Marcos Madrigal Juárez .
+ La directora de la Fundación Hogar San José, Cristina Avello.
+La coordinadora Programa Juventud de la Fundación Hogar San José, Rocío Fernández. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se reúne con  los representantes de los trabajadores de las residencias privadas </t>
+  </si>
+  <si>
+    <t xml:space="preserve">La directora general de Gestión de Derechos Sociales, Paula María Álvarez.
+La directora gerente del ERA, Nerea Monroy.
+El representante de USO,    Gustavo Alonso El representate de CISF, Enrique Martínez.
+La representante de FETICO, Isabel Sanz.
+El representante de SAE, Marcos Jesús Fernández.
+El representante de UGT, Rubén González. El representante de CSI, Antonio Estévez. 
+La representante de CCOO,Mª Belén Fernández. </t>
+  </si>
+  <si>
+    <t>Se reúne con responsables de la ONGD Acción contra el Hambre.</t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+El responsable de Acción Social en España, Pablo Soriano.
+La responsable de la Fundación en Asturias, Mariana García.
+la delegada de las oficinas de Castilla la Mancha, Madrid y Asturias, Paloma Gallego</t>
+  </si>
+  <si>
+    <t>Asiste al acto de presentación de los trabajos de restauración de la cúpula de la Laboral Ciudad de la Cultura.</t>
+  </si>
+  <si>
+    <t>Antigua iglesia de la Laboral Ciudad de la Cultura. (C/Luis Moya Blanco, 261, Gijón)</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrián Barbón.
+ La vicepresidenta del Principado, Gimena Llamedo.
+La  consejera de Cultura, Política Llingüística y Deporte, Vanessa Gutiérrez.El presidente de la Junta General, Juan Cofiño.
+La delegada del Gobierno, Adriana Lastra
+La alcaldesa de Gijón, Carmen Moriyón.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inaugura los huertos comunitarios de los Apartamentos Gijón. </t>
+  </si>
+  <si>
+    <t>Apartamientos Gijón (C/ Martin, 6 - Gijón)</t>
+  </si>
+  <si>
+    <t>Asiste a la representación de la obra “Lota, las mujeres del carbón” promovida por la Consejería de Cultura, Política Llingüística y Deporte.</t>
+  </si>
+  <si>
+    <t>Auditorio Teodoro Cuesta. (C/Manuel Llaneza, 8 - Mieres)</t>
+  </si>
+  <si>
+    <t>El director general de Acción Cultural y Normalización Llingüística, Antón García.
+La directora general de Igualdad, Vanesa Fernández.</t>
+  </si>
+  <si>
+    <t>Autoridad Portuaria de Gijón - El Musel</t>
+  </si>
+  <si>
+    <t>Responde en el pleno de la Junta General a dos preguntas sobre las ayudas individuales para la adquisición de productos de apoyo y sobre dependencia.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Se reúne con el catedrático en Intervención Psicosocial de la Universidad de Oviedo, Jorge Carlos Fernández. </t>
+  </si>
+  <si>
+    <t>El director general de Innovación y Cambio Social, José Antonio Garmón.
+La directora general de Infacia y Familias, Clara Sierra.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Plataforma Autismoastur.</t>
+  </si>
+  <si>
+    <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+La directora general de Infancia y Familias, Clara Sierra.
+La presidenta de Autismoastur, Noemi Zapico.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Federación Astuirana de Concejos (FACC)</t>
+  </si>
+  <si>
+    <t>La presidenta de la FACC y alcaldesa de El Franco,  Cecilia Pérez.
+La técnica de la FACC, Soledad Iglesias.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de la Federación de Asociaciones de Mayores del Principado (Fampa)</t>
+  </si>
+  <si>
+    <r>
+      <t>El</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> presidente de la FAMPA, Cesáreo Marqués.
+La gerente de la FAMPA, Eva María Paredes San Martín.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Se reúne con representantes de Aspace Gijón.</t>
+  </si>
+  <si>
+    <r>
+      <t>El director general de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño.
+El presidente de Aspace Gijón</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Tomás Tinturé. 
+El tesorero de Aspace Gijón, Luis Patallo.
+La directora gerente de Aspace Gijón, Elena Serrano.</t>
+    </r>
+  </si>
+  <si>
+    <t>Da la bienvenida a los representantes de la Mesa Institucional para la Estrategia Asturiana sobre la Soledad no Deseada, que se reúne por primera vez, presidida por el director general de Innovación y Cambio Social, José Antonio Garmón.</t>
+  </si>
+  <si>
+    <t> El director general de Agenda 2030, Juan Ponte.
+El director general de Acción Cultural y Normalización Llingüística, Antón García.
+La directora general de Inclusión Educativa y Ordenación, María Dolores Bueno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Firma junto a los ayuntamientos de  Villaviciosa y  Carreño el convenio de colaboración para la gestión del equipo de intervención técnica de apoyo a la familia (EITAF) de estos concejos. </t>
+  </si>
+  <si>
+    <t>Sala de prensa del EASMU. (C/ Antonio Suárez Gutiérrez, 2).</t>
+  </si>
+  <si>
+    <t>El viceconsejero de Política Sanitaria, Pablo García.
+La directora general de Gestión de Derechos Sociales, Paula María Álvarez.
+La directora general de Inclusión Educativa y Ordenación, María Dolores Bueno</t>
+  </si>
+  <si>
+    <t>Comparece en la Junta General del Principado de Asturias para informar sobre la gestión de los centros de menores, sobre la tramitación de la atención a la dependencia, el debate sobre el copago en el sector cuidados y las obras de la Residencia Mixta de Pumarín</t>
+  </si>
+  <si>
+    <t>Visita a las obras del Centro de Atención Integral para pacientes de ELA PRINCIPADO.</t>
+  </si>
+  <si>
+    <t>Av. Pedro Masaveu, 45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr. Morís (Neurólogo del HUCA) y su equipo.
+El Presidente de OGENSA, Tomás Mediavilla.
+El director de OGENSA, Adolfo Rodríguez.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la constitución institucional de la Comisión técnica de Soledad no Deseada </t>
+  </si>
+  <si>
+    <t>Íñigo Asensio, sociólogo.</t>
+  </si>
+  <si>
+    <t>Se reúne con representantes de CCOO de Asturias para tratar la situación de las familias palestinas en el Principado.</t>
+  </si>
+  <si>
+    <t>Ana Belén García, responsable de Políticas Públicas y Protección Social.</t>
+  </si>
+  <si>
+    <t>Participa en la Comisión Estratégica de la Red de Inclusión Activa del municipio de Gijón.</t>
+  </si>
+  <si>
+    <t>La alcaldesa, Carmen Moriyón.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -4345,50 +5246,71 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF414B56"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF151D1F"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
@@ -4556,51 +5478,51 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -4923,50 +5845,77 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="20" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="18">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="9"/>
     <cellStyle name="Normal 11" xfId="10"/>
     <cellStyle name="Normal 12" xfId="11"/>
     <cellStyle name="Normal 13" xfId="12"/>
     <cellStyle name="Normal 14" xfId="13"/>
     <cellStyle name="Normal 15" xfId="14"/>
     <cellStyle name="Normal 16" xfId="15"/>
     <cellStyle name="Normal 17" xfId="16"/>
     <cellStyle name="Normal 18" xfId="17"/>
     <cellStyle name="Normal 2" xfId="1"/>
     <cellStyle name="Normal 3" xfId="2"/>
     <cellStyle name="Normal 4" xfId="3"/>
     <cellStyle name="Normal 5" xfId="4"/>
     <cellStyle name="Normal 6" xfId="5"/>
     <cellStyle name="Normal 7" xfId="6"/>
     <cellStyle name="Normal 8" xfId="7"/>
     <cellStyle name="Normal 9" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -5252,55 +6201,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:XFD594"/>
+  <dimension ref="A1:XFD725"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A588" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D555" sqref="D555"/>
+      <pane ySplit="1" topLeftCell="A718" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D725" sqref="D725"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="25.28515625" style="38" customWidth="1"/>
     <col min="3" max="3" width="29.42578125" style="83" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="34" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" style="34" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="66.140625" style="71" customWidth="1"/>
     <col min="7" max="7" width="55.7109375" style="9" customWidth="1"/>
     <col min="8" max="8" width="20.5703125" style="69" customWidth="1"/>
     <col min="9" max="9" width="39.140625" style="38" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B1" s="70" t="s">
         <v>4</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>5</v>
@@ -38484,100 +39433,3849 @@
       <c r="A592" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B592" s="14" t="s">
         <v>801</v>
       </c>
       <c r="C592" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D592" s="15">
         <v>45960</v>
       </c>
       <c r="E592" s="16">
         <v>0.39583333333333331</v>
       </c>
       <c r="F592" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="G592" s="10" t="s">
         <v>13</v>
       </c>
       <c r="H592" s="12" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="593" spans="1:8" ht="75" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:9" ht="75" x14ac:dyDescent="0.25">
       <c r="A593" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B593" s="112" t="s">
         <v>801</v>
       </c>
       <c r="C593" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D593" s="15">
         <v>45960</v>
       </c>
       <c r="E593" s="16">
         <v>0.54166666666666663</v>
       </c>
       <c r="F593" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="G593" s="54" t="s">
         <v>19</v>
       </c>
       <c r="H593" s="12" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="594" spans="1:8" ht="60" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:9" ht="60" x14ac:dyDescent="0.25">
       <c r="A594" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B594" s="112" t="s">
         <v>801</v>
       </c>
       <c r="C594" s="11" t="s">
         <v>16</v>
       </c>
       <c r="D594" s="15">
         <v>45961</v>
       </c>
       <c r="E594" s="16">
         <v>0.54166666666666663</v>
       </c>
       <c r="F594" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="G594" s="10" t="s">
         <v>13</v>
       </c>
       <c r="H594" s="12" t="s">
         <v>353</v>
+      </c>
+    </row>
+    <row r="595" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A595" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B595" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C595" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D595" s="126">
+        <v>45964</v>
+      </c>
+      <c r="E595" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F595" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G595" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H595" s="12" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I595" s="14" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="596" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A596" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B596" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C596" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D596" s="15">
+        <v>45965</v>
+      </c>
+      <c r="E596" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F596" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G596" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H596" s="12" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I596" s="14" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="597" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A597" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B597" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C597" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D597" s="15">
+        <v>45965</v>
+      </c>
+      <c r="E597" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F597" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="G597" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H597" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="I597" s="14" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="598" spans="1:9" ht="135" x14ac:dyDescent="0.25">
+      <c r="A598" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B598" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C598" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D598" s="15">
+        <v>45965</v>
+      </c>
+      <c r="E598" s="16">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F598" s="47" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G598" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H598" s="12" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I598" s="14" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="599" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A599" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B599" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C599" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D599" s="15">
+        <v>45966</v>
+      </c>
+      <c r="E599" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F599" s="115" t="s">
+        <v>18</v>
+      </c>
+      <c r="G599" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H599" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I599" s="17" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="600" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A600" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B600" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C600" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D600" s="15">
+        <v>45966</v>
+      </c>
+      <c r="E600" s="16">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F600" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G600" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H600" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="I600" s="14" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="601" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A601" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C601" s="111" t="s">
+        <v>16</v>
+      </c>
+      <c r="D601" s="76">
+        <v>45967</v>
+      </c>
+      <c r="E601" s="77">
+        <v>0.5625</v>
+      </c>
+      <c r="F601" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G601" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H601" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="I601" s="14" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="602" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A602" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B602" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C602" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D602" s="15">
+        <v>45967</v>
+      </c>
+      <c r="E602" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F602" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G602" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H602" s="62" t="s">
+        <v>935</v>
+      </c>
+      <c r="I602" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="603" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A603" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B603" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C603" s="111" t="s">
+        <v>16</v>
+      </c>
+      <c r="D603" s="15">
+        <v>45968</v>
+      </c>
+      <c r="E603" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F603" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G603" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H603" s="12" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I603" s="14" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A604" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B604" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C604" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D604" s="15">
+        <v>45970</v>
+      </c>
+      <c r="E604" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F604" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G604" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H604" s="12" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I604" s="14" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A605" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B605" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C605" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D605" s="15">
+        <v>45971</v>
+      </c>
+      <c r="E605" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F605" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G605" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H605" s="62" t="s">
+        <v>935</v>
+      </c>
+      <c r="I605" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A606" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B606" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C606" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D606" s="15">
+        <v>45971</v>
+      </c>
+      <c r="E606" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F606" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="G606" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H606" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I606" s="14" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="607" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A607" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B607" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C607" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D607" s="15">
+        <v>45972</v>
+      </c>
+      <c r="E607" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F607" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H607" s="127" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I607" s="14" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="608" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A608" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B608" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C608" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D608" s="15">
+        <v>45972</v>
+      </c>
+      <c r="E608" s="16">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F608" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G608" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H608" s="127" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I608" s="14" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A609" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B609" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C609" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D609" s="15">
+        <v>45973</v>
+      </c>
+      <c r="E609" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F609" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G609" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H609" s="127" t="s">
+        <v>1138</v>
+      </c>
+      <c r="I609" s="14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A610" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B610" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C610" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D610" s="15">
+        <v>45974</v>
+      </c>
+      <c r="E610" s="16">
+        <v>0.375</v>
+      </c>
+      <c r="F610" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G610" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H610" s="127"/>
+      <c r="I610" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="611" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A611" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B611" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C611" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D611" s="15">
+        <v>45975</v>
+      </c>
+      <c r="E611" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F611" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G611" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H611" s="127" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I611" s="14" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="612" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A612" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B612" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C612" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D612" s="15">
+        <v>45978</v>
+      </c>
+      <c r="E612" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F612" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G612" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H612" s="127" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I612" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="613" spans="1:9" ht="135" x14ac:dyDescent="0.25">
+      <c r="A613" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B613" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C613" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D613" s="15">
+        <v>45978</v>
+      </c>
+      <c r="E613" s="16">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F613" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="G613" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H613" s="127" t="s">
+        <v>290</v>
+      </c>
+      <c r="I613" s="14" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A614" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B614" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C614" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D614" s="15">
+        <v>45979</v>
+      </c>
+      <c r="E614" s="16">
+        <v>0.5625</v>
+      </c>
+      <c r="F614" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G614" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H614" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I614" s="14" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="615" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+      <c r="A615" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B615" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C615" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D615" s="15">
+        <v>45980</v>
+      </c>
+      <c r="E615" s="16">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F615" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="G615" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H615" s="127" t="s">
+        <v>407</v>
+      </c>
+      <c r="I615" s="14" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="616" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A616" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B616" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C616" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D616" s="15">
+        <v>45980</v>
+      </c>
+      <c r="E616" s="16">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F616" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="G616" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H616" s="127" t="s">
+        <v>1148</v>
+      </c>
+      <c r="I616" s="14" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A617" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B617" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C617" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D617" s="15">
+        <v>45981</v>
+      </c>
+      <c r="E617" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F617" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G617" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H617" s="127" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I617" s="14" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A618" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B618" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C618" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D618" s="15">
+        <v>45982</v>
+      </c>
+      <c r="E618" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F618" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G618" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H618" s="127" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I618" s="14" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A619" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B619" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C619" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D619" s="15">
+        <v>45985</v>
+      </c>
+      <c r="E619" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F619" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G619" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H619" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I619" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="620" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A620" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B620" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C620" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D620" s="15">
+        <v>45985</v>
+      </c>
+      <c r="E620" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F620" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G620" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H620" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I620" s="14" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A621" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B621" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C621" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D621" s="15">
+        <v>45985</v>
+      </c>
+      <c r="E621" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F621" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G621" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H621" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I621" s="14" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A622" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B622" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C622" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D622" s="15">
+        <v>45985</v>
+      </c>
+      <c r="E622" s="16">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F622" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G622" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H622" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I622" s="14" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A623" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B623" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C623" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D623" s="15">
+        <v>45986</v>
+      </c>
+      <c r="E623" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F623" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="G623" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H623" s="127" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I623" s="14" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="624" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A624" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B624" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C624" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D624" s="15">
+        <v>45987</v>
+      </c>
+      <c r="E624" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F624" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G624" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H624" s="127" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I624" s="14" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="625" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A625" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B625" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C625" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D625" s="15">
+        <v>45988</v>
+      </c>
+      <c r="E625" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F625" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G625" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H625" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I625" s="17" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A626" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B626" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C626" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D626" s="15">
+        <v>45988</v>
+      </c>
+      <c r="E626" s="16">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F626" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G626" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H626" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I626" s="14" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="627" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A627" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B627" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C627" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D627" s="15">
+        <v>45988</v>
+      </c>
+      <c r="E627" s="16">
+        <v>0.8125</v>
+      </c>
+      <c r="F627" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G627" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H627" s="127" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I627" s="14" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="628" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A628" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C628" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D628" s="15">
+        <v>45989</v>
+      </c>
+      <c r="E628" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F628" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="G628" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H628" s="127" t="s">
+        <v>1170</v>
+      </c>
+      <c r="I628" s="14" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="629" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A629" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B629" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C629" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D629" s="15">
+        <v>45991</v>
+      </c>
+      <c r="E629" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F629" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="G629" s="10" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H629" s="127" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I629" s="14"/>
+    </row>
+    <row r="630" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A630" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B630" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C630" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D630" s="15">
+        <v>45992</v>
+      </c>
+      <c r="E630" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F630" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G630" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H630" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I630" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="631" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A631" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B631" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C631" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D631" s="15">
+        <v>45992</v>
+      </c>
+      <c r="E631" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F631" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G631" s="10" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H631" s="127"/>
+      <c r="I631" s="14"/>
+    </row>
+    <row r="632" spans="1:9" ht="180" x14ac:dyDescent="0.25">
+      <c r="A632" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C632" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D632" s="15">
+        <v>45992</v>
+      </c>
+      <c r="E632" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F632" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G632" s="10" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H632" s="127" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I632" s="14" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="633" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A633" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B633" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C633" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D633" s="15">
+        <v>45993</v>
+      </c>
+      <c r="E633" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F633" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G633" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H633" s="127" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I633" s="14"/>
+    </row>
+    <row r="634" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A634" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C634" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D634" s="15">
+        <v>45993</v>
+      </c>
+      <c r="E634" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F634" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G634" s="10" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H634" s="127" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I634" s="14" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="635" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A635" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B635" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C635" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D635" s="15">
+        <v>45993</v>
+      </c>
+      <c r="E635" s="16">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F635" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G635" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="H635" s="127" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I635" s="14" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="636" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A636" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B636" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C636" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D636" s="15">
+        <v>45994</v>
+      </c>
+      <c r="E636" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F636" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G636" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H636" s="127" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I636" s="14"/>
+    </row>
+    <row r="637" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A637" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B637" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C637" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D637" s="15">
+        <v>45994</v>
+      </c>
+      <c r="E637" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F637" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G637" s="10" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H637" s="127" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I637" s="14"/>
+    </row>
+    <row r="638" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A638" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B638" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C638" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D638" s="15">
+        <v>45995</v>
+      </c>
+      <c r="E638" s="16">
+        <v>0.375</v>
+      </c>
+      <c r="F638" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="G638" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H638" s="127" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I638" s="14" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="639" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A639" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B639" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C639" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D639" s="15">
+        <v>45995</v>
+      </c>
+      <c r="E639" s="16">
+        <v>0.36458333333333331</v>
+      </c>
+      <c r="F639" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G639" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H639" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I639" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="640" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A640" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B640" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C640" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D640" s="15">
+        <v>45995</v>
+      </c>
+      <c r="E640" s="16">
+        <v>0.5625</v>
+      </c>
+      <c r="F640" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G640" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H640" s="127" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I640" s="14"/>
+    </row>
+    <row r="641" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A641" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B641" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C641" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D641" s="15">
+        <v>45999</v>
+      </c>
+      <c r="E641" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F641" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G641" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H641" s="127" t="s">
+        <v>1200</v>
+      </c>
+      <c r="I641" s="14"/>
+    </row>
+    <row r="642" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A642" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B642" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C642" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D642" s="15">
+        <v>45995</v>
+      </c>
+      <c r="E642" s="16">
+        <v>0.5625</v>
+      </c>
+      <c r="F642" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G642" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H642" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I642" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="643" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A643" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C643" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D643" s="15">
+        <v>46000</v>
+      </c>
+      <c r="E643" s="16">
+        <v>0.5625</v>
+      </c>
+      <c r="F643" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G643" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H643" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I643" s="14"/>
+    </row>
+    <row r="644" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A644" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B644" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C644" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D644" s="15">
+        <v>46001</v>
+      </c>
+      <c r="E644" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F644" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G644" s="10" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H644" s="127" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I644" s="14" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="645" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A645" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B645" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C645" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D645" s="15">
+        <v>46001</v>
+      </c>
+      <c r="E645" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F645" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G645" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H645" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I645" s="14"/>
+    </row>
+    <row r="646" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A646" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B646" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C646" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D646" s="15">
+        <v>46001</v>
+      </c>
+      <c r="E646" s="16">
+        <v>0.75</v>
+      </c>
+      <c r="F646" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="G646" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H646" s="127" t="s">
+        <v>1208</v>
+      </c>
+      <c r="I646" s="14" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="647" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A647" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B647" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C647" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D647" s="15">
+        <v>46001</v>
+      </c>
+      <c r="E647" s="16">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F647" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G647" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H647" s="127" t="s">
+        <v>1212</v>
+      </c>
+      <c r="I647" s="14" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="648" spans="1:9" ht="345" x14ac:dyDescent="0.25">
+      <c r="A648" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B648" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C648" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D648" s="15">
+        <v>46003</v>
+      </c>
+      <c r="E648" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F648" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G648" s="10" t="s">
+        <v>1214</v>
+      </c>
+      <c r="H648" s="127" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I648" s="14" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="649" spans="1:9" ht="180" x14ac:dyDescent="0.25">
+      <c r="A649" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C649" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D649" s="15">
+        <v>46004</v>
+      </c>
+      <c r="E649" s="16">
+        <v>0.5625</v>
+      </c>
+      <c r="F649" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G649" s="10" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H649" s="127" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I649" s="14" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="650" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A650" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B650" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C650" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D650" s="15">
+        <v>46007</v>
+      </c>
+      <c r="E650" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F650" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G650" s="10" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H650" s="127" t="s">
+        <v>1223</v>
+      </c>
+      <c r="I650" s="14" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="651" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A651" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B651" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C651" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D651" s="15">
+        <v>46008</v>
+      </c>
+      <c r="E651" s="16">
+        <v>0.375</v>
+      </c>
+      <c r="F651" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G651" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H651" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I651" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="652" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A652" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B652" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C652" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D652" s="15">
+        <v>46008</v>
+      </c>
+      <c r="E652" s="16">
+        <v>0.4375</v>
+      </c>
+      <c r="F652" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G652" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="H652" s="127" t="s">
+        <v>1226</v>
+      </c>
+      <c r="I652" s="14"/>
+    </row>
+    <row r="653" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A653" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B653" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C653" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D653" s="15">
+        <v>46009</v>
+      </c>
+      <c r="E653" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F653" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="G653" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="H653" s="127" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I653" s="14" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="654" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A654" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B654" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C654" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D654" s="15">
+        <v>46009</v>
+      </c>
+      <c r="E654" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F654" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G654" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H654" s="127" t="s">
+        <v>504</v>
+      </c>
+      <c r="I654" s="14" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="655" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A655" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B655" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C655" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D655" s="15">
+        <v>46009</v>
+      </c>
+      <c r="E655" s="16">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F655" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G655" s="10" t="s">
+        <v>1233</v>
+      </c>
+      <c r="H655" s="127" t="s">
+        <v>1234</v>
+      </c>
+      <c r="I655" s="14"/>
+    </row>
+    <row r="656" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A656" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B656" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C656" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D656" s="15">
+        <v>46010</v>
+      </c>
+      <c r="E656" s="16">
+        <v>0.625</v>
+      </c>
+      <c r="F656" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="G656" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H656" s="127" t="s">
+        <v>560</v>
+      </c>
+      <c r="I656" s="14"/>
+    </row>
+    <row r="657" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A657" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B657" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C657" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D657" s="15">
+        <v>46013</v>
+      </c>
+      <c r="E657" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F657" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G657" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H657" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I657" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="658" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A658" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B658" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C658" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D658" s="15">
+        <v>46014</v>
+      </c>
+      <c r="E658" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F658" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="G658" s="10" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H658" s="127" t="s">
+        <v>569</v>
+      </c>
+      <c r="I658" s="17" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="659" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A659" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B659" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C659" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D659" s="15">
+        <v>46014</v>
+      </c>
+      <c r="E659" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F659" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G659" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H659" s="127" t="s">
+        <v>569</v>
+      </c>
+      <c r="I659" s="14" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="660" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A660" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B660" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C660" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D660" s="15">
+        <v>46017</v>
+      </c>
+      <c r="E660" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F660" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G660" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H660" s="127"/>
+      <c r="I660" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="661" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A661" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B661" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C661" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D661" s="15">
+        <v>46017</v>
+      </c>
+      <c r="E661" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F661" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G661" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H661" s="127"/>
+      <c r="I661" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="662" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A662" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B662" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C662" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D662" s="15">
+        <v>46020</v>
+      </c>
+      <c r="E662" s="16">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F662" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G662" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="I662" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="663" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A663" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B663" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C663" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D663" s="15">
+        <v>46020</v>
+      </c>
+      <c r="E663" s="16">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F663" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G663" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="I663" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="664" spans="1:9" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A664" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B664" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C664" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D664" s="15">
+        <v>46021</v>
+      </c>
+      <c r="E664" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F664" s="128" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G664" s="10" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H664" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="I664" s="14" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="665" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A665" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B665" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C665" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D665" s="76">
+        <v>46021</v>
+      </c>
+      <c r="E665" s="33">
+        <v>0.625</v>
+      </c>
+      <c r="F665" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G665" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H665" s="127"/>
+      <c r="I665" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="666" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A666" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B666" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C666" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D666" s="15">
+        <v>46035</v>
+      </c>
+      <c r="E666" s="46">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F666" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G666" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H666" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I666" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="667" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A667" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B667" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C667" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D667" s="15">
+        <v>46035</v>
+      </c>
+      <c r="E667" s="46">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F667" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G667" s="10" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H667" s="12" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I667" s="14" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="668" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A668" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B668" s="22" t="s">
+        <v>801</v>
+      </c>
+      <c r="C668" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D668" s="15">
+        <v>46036</v>
+      </c>
+      <c r="E668" s="46">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F668" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G668" s="10" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H668" s="12" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I668" s="14" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="669" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A669" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B669" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C669" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D669" s="15">
+        <v>46036</v>
+      </c>
+      <c r="E669" s="46">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F669" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G669" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H669" s="12"/>
+      <c r="I669" s="14" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A670" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B670" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C670" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D670" s="15">
+        <v>46037</v>
+      </c>
+      <c r="E670" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F670" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="G670" s="10" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H670" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="I670" s="14" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A671" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B671" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C671" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D671" s="15">
+        <v>46037</v>
+      </c>
+      <c r="E671" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F671" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G671" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H671" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I671" s="14" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="672" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A672" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B672" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C672" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D672" s="15">
+        <v>46037</v>
+      </c>
+      <c r="E672" s="16">
+        <v>0.75</v>
+      </c>
+      <c r="F672" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G672" s="10" t="s">
+        <v>1259</v>
+      </c>
+      <c r="H672" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I672" s="14" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="673" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A673" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B673" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C673" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D673" s="15">
+        <v>46038</v>
+      </c>
+      <c r="E673" s="16">
+        <v>0.4375</v>
+      </c>
+      <c r="F673" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="G673" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H673" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="I673" s="14" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="674" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A674" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B674" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C674" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D674" s="15">
+        <v>46041</v>
+      </c>
+      <c r="E674" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F674" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G674" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H674" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I674" s="14" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="675" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A675" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B675" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C675" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D675" s="15">
+        <v>46042</v>
+      </c>
+      <c r="E675" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F675" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G675" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H675" s="14" t="s">
+        <v>935</v>
+      </c>
+      <c r="I675" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="676" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A676" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B676" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C676" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D676" s="15">
+        <v>46043</v>
+      </c>
+      <c r="E676" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F676" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G676" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H676" s="14" t="s">
+        <v>1267</v>
+      </c>
+      <c r="I676" s="14" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A677" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B677" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C677" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D677" s="15">
+        <v>46043</v>
+      </c>
+      <c r="E677" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F677" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G677" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H677" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I677" s="17"/>
+    </row>
+    <row r="678" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A678" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B678" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C678" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D678" s="15">
+        <v>46044</v>
+      </c>
+      <c r="E678" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F678" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G678" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H678" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I678" s="14" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="679" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A679" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B679" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C679" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D679" s="15">
+        <v>46045</v>
+      </c>
+      <c r="E679" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F679" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G679" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H679" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I679" s="14" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="680" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A680" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B680" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C680" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D680" s="15">
+        <v>46048</v>
+      </c>
+      <c r="E680" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F680" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G680" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H680" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I680" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="681" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A681" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B681" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C681" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D681" s="15">
+        <v>46048</v>
+      </c>
+      <c r="E681" s="16">
+        <v>0.71875</v>
+      </c>
+      <c r="F681" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="G681" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H681" s="12" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I681" s="14" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="682" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A682" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B682" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C682" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D682" s="15">
+        <v>46049</v>
+      </c>
+      <c r="E682" s="16">
+        <v>0.43055555555555558</v>
+      </c>
+      <c r="F682" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G682" s="10" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H682" s="12" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I682" s="14" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="683" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A683" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B683" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C683" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D683" s="15">
+        <v>46051</v>
+      </c>
+      <c r="E683" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F683" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G683" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H683" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I683" s="14" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="684" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A684" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B684" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C684" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D684" s="15">
+        <v>46052</v>
+      </c>
+      <c r="E684" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F684" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G684" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H684" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I684" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="685" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A685" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B685" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C685" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D685" s="15">
+        <v>46055</v>
+      </c>
+      <c r="E685" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F685" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="G685" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H685" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I685" s="14" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="686" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A686" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B686" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C686" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D686" s="15">
+        <v>46054</v>
+      </c>
+      <c r="E686" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F686" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G686" s="10" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H686" s="12" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I686" s="14" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A687" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B687" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C687" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D687" s="15">
+        <v>46055</v>
+      </c>
+      <c r="E687" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F687" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G687" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H687" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I687" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="688" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A688" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B688" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C688" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D688" s="15">
+        <v>46056</v>
+      </c>
+      <c r="E688" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F688" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G688" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H688" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I688" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="689" spans="1:9" ht="165" x14ac:dyDescent="0.25">
+      <c r="A689" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B689" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C689" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D689" s="15">
+        <v>46056</v>
+      </c>
+      <c r="E689" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F689" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G689" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H689" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I689" s="14" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="690" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A690" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B690" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C690" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D690" s="15">
+        <v>46057</v>
+      </c>
+      <c r="E690" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F690" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G690" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H690" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I690" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="691" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A691" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B691" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C691" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D691" s="15">
+        <v>46057</v>
+      </c>
+      <c r="E691" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F691" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G691" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H691" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I691" s="14" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="692" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A692" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B692" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C692" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D692" s="15">
+        <v>46058</v>
+      </c>
+      <c r="E692" s="16">
+        <v>0.4375</v>
+      </c>
+      <c r="F692" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G692" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H692" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I692" s="14" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="693" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A693" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B693" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C693" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D693" s="15">
+        <v>46058</v>
+      </c>
+      <c r="E693" s="16">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F693" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G693" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H693" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I693" s="103" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="694" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A694" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B694" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C694" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D694" s="15">
+        <v>46058</v>
+      </c>
+      <c r="E694" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F694" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H694" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I694" s="103" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="695" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A695" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B695" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C695" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D695" s="15">
+        <v>46059</v>
+      </c>
+      <c r="E695" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F695" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G695" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H695" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="I695" s="103" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="696" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A696" s="42" t="s">
+        <v>11</v>
+      </c>
+      <c r="B696" s="129" t="s">
+        <v>801</v>
+      </c>
+      <c r="C696" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D696" s="29">
+        <v>46062</v>
+      </c>
+      <c r="E696" s="33">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F696" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G696" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="H696" s="22" t="s">
+        <v>935</v>
+      </c>
+      <c r="I696" s="40" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="697" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A697" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B697" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C697" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D697" s="15">
+        <v>46062</v>
+      </c>
+      <c r="E697" s="16">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F697" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G697" s="10" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H697" s="12" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I697" s="14" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="698" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A698" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B698" s="112" t="s">
+        <v>801</v>
+      </c>
+      <c r="C698" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D698" s="15">
+        <v>46063</v>
+      </c>
+      <c r="E698" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F698" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G698" s="10" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H698" s="72" t="s">
+        <v>1307</v>
+      </c>
+      <c r="I698" s="58" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="699" spans="1:9" ht="225" x14ac:dyDescent="0.25">
+      <c r="A699" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B699" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C699" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D699" s="15">
+        <v>46063</v>
+      </c>
+      <c r="E699" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F699" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G699" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="H699" s="12" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I699" s="14" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="700" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A700" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B700" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C700" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D700" s="15">
+        <v>46064</v>
+      </c>
+      <c r="E700" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F700" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="G700" s="79" t="s">
+        <v>3</v>
+      </c>
+      <c r="H700" s="12"/>
+      <c r="I700" s="14" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="701" spans="1:9" ht="210" x14ac:dyDescent="0.25">
+      <c r="A701" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B701" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C701" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D701" s="15">
+        <v>46064</v>
+      </c>
+      <c r="E701" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F701" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G701" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H701" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I701" s="14" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="702" spans="1:9" ht="210" x14ac:dyDescent="0.25">
+      <c r="A702" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B702" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C702" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D702" s="15">
+        <v>46065</v>
+      </c>
+      <c r="E702" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F702" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G702" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H702" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I702" s="130" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9" ht="135" x14ac:dyDescent="0.25">
+      <c r="A703" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B703" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C703" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D703" s="15">
+        <v>46065</v>
+      </c>
+      <c r="E703" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F703" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G703" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H703" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I703" s="130" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" ht="150" x14ac:dyDescent="0.25">
+      <c r="A704" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B704" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C704" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D704" s="15">
+        <v>46065</v>
+      </c>
+      <c r="E704" s="16">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F704" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G704" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="H704" s="12" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I704" s="14" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A705" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B705" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C705" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D705" s="15">
+        <v>46068</v>
+      </c>
+      <c r="E705" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F705" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G705" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H705" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I705" s="14" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A706" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B706" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C706" s="124" t="s">
+        <v>16</v>
+      </c>
+      <c r="D706" s="15">
+        <v>46068</v>
+      </c>
+      <c r="E706" s="16">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F706" s="47" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G706" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="H706" s="12" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I706" s="14" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A707" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B707" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C707" s="125" t="s">
+        <v>16</v>
+      </c>
+      <c r="D707" s="15">
+        <v>46069</v>
+      </c>
+      <c r="E707" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F707" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G707" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H707" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I707" s="17" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A708" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B708" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C708" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="D708" s="20">
+        <v>46070</v>
+      </c>
+      <c r="E708" s="21">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F708" s="71" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G708" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H708" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="I708" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A709" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B709" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C709" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D709" s="15">
+        <v>46070</v>
+      </c>
+      <c r="E709" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F709" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G709" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H709" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I709" s="14" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A710" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B710" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C710" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D710" s="15">
+        <v>46071</v>
+      </c>
+      <c r="E710" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F710" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G710" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="H710" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="I710" s="17" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" ht="105" x14ac:dyDescent="0.25">
+      <c r="A711" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B711" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C711" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D711" s="15">
+        <v>46071</v>
+      </c>
+      <c r="E711" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F711" s="11" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G711" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H711" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I711" s="14" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A712" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B712" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C712" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D712" s="15">
+        <v>46072</v>
+      </c>
+      <c r="E712" s="16">
+        <v>0.4375</v>
+      </c>
+      <c r="F712" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G712" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H712" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I712" s="14" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A713" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B713" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C713" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D713" s="15">
+        <v>46073</v>
+      </c>
+      <c r="E713" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F713" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G713" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H713" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I713" s="14" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A714" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B714" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C714" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D714" s="15">
+        <v>46076</v>
+      </c>
+      <c r="E714" s="16">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F714" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G714" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H714" s="127" t="s">
+        <v>935</v>
+      </c>
+      <c r="I714" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" ht="120" x14ac:dyDescent="0.25">
+      <c r="A715" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B715" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C715" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D715" s="15">
+        <v>46076</v>
+      </c>
+      <c r="E715" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F715" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G715" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H715" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I715" s="132" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A716" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B716" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C716" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D716" s="20">
+        <v>46076</v>
+      </c>
+      <c r="E716" s="21">
+        <v>0.6875</v>
+      </c>
+      <c r="F716" s="23" t="s">
+        <v>1338</v>
+      </c>
+      <c r="G716" s="79" t="s">
+        <v>19</v>
+      </c>
+      <c r="H716" s="133" t="s">
+        <v>629</v>
+      </c>
+      <c r="I716" s="132" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A717" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B717" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C717" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D717" s="15">
+        <v>46077</v>
+      </c>
+      <c r="E717" s="16">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F717" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G717" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="H717" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="I717" s="132" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A718" s="35"/>
+      <c r="B718" s="14"/>
+      <c r="C718" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D718" s="15">
+        <v>46078</v>
+      </c>
+      <c r="E718" s="16">
+        <v>0.375</v>
+      </c>
+      <c r="F718" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G718" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H718" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I718" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" ht="110.25" x14ac:dyDescent="0.25">
+      <c r="A719" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B719" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C719" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D719" s="15">
+        <v>46078</v>
+      </c>
+      <c r="E719" s="16">
+        <v>0.6875</v>
+      </c>
+      <c r="F719" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H719" s="58" t="s">
+        <v>912</v>
+      </c>
+      <c r="I719" s="119" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" ht="60" x14ac:dyDescent="0.25">
+      <c r="A720" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B720" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C720" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D720" s="15">
+        <v>46079</v>
+      </c>
+      <c r="E720" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F720" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H720" s="58" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I720" s="132" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" ht="90" x14ac:dyDescent="0.25">
+      <c r="A721" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B721" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C721" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D721" s="15">
+        <v>46079</v>
+      </c>
+      <c r="E721" s="16">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F721" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H721" s="58" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I721" s="132" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" ht="30" x14ac:dyDescent="0.25">
+      <c r="A722" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B722" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C722" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D722" s="15">
+        <v>46080</v>
+      </c>
+      <c r="E722" s="16">
+        <v>0.375</v>
+      </c>
+      <c r="F722" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G722" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="H722" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I722" s="17" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A723" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B723" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C723" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D723" s="15">
+        <v>46080</v>
+      </c>
+      <c r="E723" s="16">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F723" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H723" s="134" t="s">
+        <v>629</v>
+      </c>
+      <c r="I723" s="17" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" ht="75" x14ac:dyDescent="0.25">
+      <c r="A724" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B724" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C724" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D724" s="15">
+        <v>46080</v>
+      </c>
+      <c r="E724" s="16">
+        <v>0.4375</v>
+      </c>
+      <c r="F724" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H724" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="I724" s="119" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+      <c r="A725" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="B725" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="C725" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D725" s="15">
+        <v>46080</v>
+      </c>
+      <c r="E725" s="16">
+        <v>0.5</v>
+      </c>
+      <c r="F725" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H725" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I725" s="119" t="s">
+        <v>1352</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I504"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>