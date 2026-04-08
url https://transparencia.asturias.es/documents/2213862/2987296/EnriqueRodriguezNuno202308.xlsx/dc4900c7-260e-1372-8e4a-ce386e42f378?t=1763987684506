--- v0 (2025-11-27)
+++ v1 (2026-04-08)
@@ -21,51 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ALTOS_CARGOS\XII_LEGISLATURA (2023)\AGENDAS\Derechos Sociales\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9435" tabRatio="313"/>
   </bookViews>
   <sheets>
     <sheet name="Agenda Enrique Rodriguez Nuño" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3598" uniqueCount="1292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4196" uniqueCount="1502">
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Cargo</t>
   </si>
   <si>
     <t>Nombre y apellidos</t>
   </si>
   <si>
     <t>Hora</t>
   </si>
   <si>
     <t>Organizador/Convocante</t>
   </si>
   <si>
     <t>Lugar/Sede</t>
   </si>
   <si>
     <t>Asistentes (Personas, Entidades)</t>
   </si>
   <si>
     <t>Consejería</t>
   </si>
   <si>
@@ -579,64 +579,50 @@
     <t>La consejera de Derechos Sociales y Bienestar, Melania Álvarez, la directora general de Gestión de Derechos Sociales, Paula Álvarez, y los directores generales de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño, y de Inclusión Educativa y Ordenación, David Artime</t>
   </si>
   <si>
     <t>Clausura el Encuentro de accesibilidad cognitiva "La revolución de lo fácil... en Asturias"</t>
   </si>
   <si>
     <t xml:space="preserve">Oviedo. Hotel EuroStar Palacio de Cristal (C/ Policarpo Herrero, s/n) </t>
   </si>
   <si>
     <t xml:space="preserve">Imparte la ponencia "Asturias y su política en relación con el envejecimiento poblacional y el medio rural" en el marco del II Encuentro de Comunidades Rurales Amigables con las Personas Mayores </t>
   </si>
   <si>
     <t>Red de Ciudades y Comunidades Amigables con las personas mayores</t>
   </si>
   <si>
     <t>Cantabria. Puente Viesgo. Gran Hotel Balneario de Puente Viesgo (C/ Manuel Pérez Mazo, s/n)</t>
   </si>
   <si>
     <t xml:space="preserve">Asiste a la presentación del calendario solidario 2024 </t>
   </si>
   <si>
     <t>Preside la Reina Emérita doña Sofía; el presidente del Principado de Asturias, Adrián Barbón</t>
   </si>
   <si>
     <t>Asiste a la inauguración oficial del X Congreso Nacional de Alzheimer</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Participa en la reunión del jurado de los Premios Solidarios  2023</t>
   </si>
   <si>
     <t>Grupo Social ONCE Principado de Asturias</t>
   </si>
   <si>
     <t>Presidenta María Jesús Rodríguez</t>
   </si>
   <si>
     <t>Reunión con representante de la Asociación Ictus de Asturias y otras Lesiones Cerebrales Adquiridas</t>
   </si>
   <si>
     <t>Centro Social de Personas Mayores y Centro de Día de Moreda</t>
   </si>
   <si>
     <t xml:space="preserve">Asiste a la entrega de galardones a personal voluntario y colaboradores </t>
   </si>
   <si>
     <t>Directora Sara Fernández</t>
   </si>
   <si>
     <t>Reunión con representante del Centro de Apoyo a la Integración en Salud Mental A Teyavana</t>
   </si>
@@ -1672,4341 +1658,5140 @@
     <t>Asiste a la presentación del documental El Sueño de Capitán, que protagoniza José Luis Capitán, exatleta y docente aquejado de Esclerosis Lateral Amiotrófica (ELA)</t>
   </si>
   <si>
     <t>Oviedo. Teatro Filarmónica (C/ Mendizábal, 3)</t>
   </si>
   <si>
     <t>Participa en la visita guiada a la exposición ¿Te acuerdas de esta?, de las personas del Centro de Apoyo a la Integración La Arboleya, y en una actividad intergeneracional con los usuarios del centro de día para personas mayores dependientes y centro social de Pumarín</t>
   </si>
   <si>
     <t>Oviedo. Sede del centro (C/ Palmira Villa, s/n)</t>
   </si>
   <si>
     <t>Red Europea de Lucha Contra la Pobreza y la Exclusión Social en Asturias (EAPN-AS)</t>
   </si>
   <si>
     <t>La Caridad. Complejo Cultural As Quintas (C/ Quintas, 1)</t>
   </si>
   <si>
     <t>El director general de Reto Demográfico Marcos Niño; miembro Junta Diretiva EAPN-AS Elena Martínez</t>
   </si>
   <si>
     <t>Asiste a los actos con motivo de las Fiestas Patronales de San Pedro 2024 y al sermón de L‘Amuravela</t>
   </si>
   <si>
     <t>Cudillero</t>
+  </si>
+  <si>
+    <t>La directora general de Cuidados y Coordinación Sanitaria, Rocío Allande, y el director general de Inclusión Educativa y Ordenación, David Artime</t>
+  </si>
+  <si>
+    <t>Salón de actos de la Consejería de Hacienda (C/ Hnos. Menéndez Pidal, 7-9)</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la Comisión Permanente del Consejo Estatal de las Personas Mayores</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del jurado que falla el Premio Deporte Inclusivo del Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Visita la Fundación Vinjoy</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de la entidad (Avda. de los Monumentos, 61 C)</t>
+  </si>
+  <si>
+    <t>Presenta el acuerdo de la Consejería de Derechos Sociales y Bienestar con el Ayuntamiento de Avilés, para instalar un baño público para personas ostomizadas en la ciudad</t>
+  </si>
+  <si>
+    <t>Complejo Deportivo Avilés. (Plaza de los Donantes de Sangre, 2)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes con la Fundación Aindace</t>
+  </si>
+  <si>
+    <t>Asiste a la asamblea general de la Asociación Plena Inclusión Asturias</t>
+  </si>
+  <si>
+    <t>Asiste a la XLIV Fiesta del Jubilado y del Niño de Las Regueras</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Las Regueras. Restaurante El Tendejón de Fernando (El Escamplero, 14) </t>
+  </si>
+  <si>
+    <t>Asiste al XXII Aniversario de la Asociación de Mayores de Onís El Güeña</t>
+  </si>
+  <si>
+    <t>Cangas de Onís “El Güeña”. Finca Villa María (Av. Contranquil)</t>
+  </si>
+  <si>
+    <t>Reunión con los presidentes de las Cámaras Oficiales de Comercio, Industria y Navegación del Principado</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, la directora general de Gestión de Derechos Sociales, Paula Álvarez, y los directores generales de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño, y de Innovación y Cambio Social, José Antonio Garmón</t>
+  </si>
+  <si>
+    <t>Participa en la reunión de la comisión de valoración de los premios estatales al voluntariado</t>
+  </si>
+  <si>
+    <t>Secretaría de Estado de Servicios Sociales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Telemática </t>
+  </si>
+  <si>
+    <t>Asiste al Consejo Asesor de Bienestar Social</t>
+  </si>
+  <si>
+    <t>Reunión con la presidenta de la Comisión de Discapacidad y Mayores del Colegio de Abogados de Oviedo, María Josefa García</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación Rey Aurelio</t>
+  </si>
+  <si>
+    <t>Directora Soledad Sampedro y Técnica Irene Gómez</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración de la exposición ¿Te acuerdas de esta?, proyecto desarrollado por el Centro de Adultos La Arboleya</t>
+  </si>
+  <si>
+    <t>Factoría Cultural Avilés (Avda. de Portugal, 13)</t>
+  </si>
+  <si>
+    <t>Alcaldesa de Avilés, Marivi Monteserin, el director de FASAD Gonzalo González Espina</t>
+  </si>
+  <si>
+    <t>Visita del centro de atención a la dependencia de La Magdalena para la puesta en marcha del servicio de atención residencial temporal para personas con discapacidad intelectual</t>
+  </si>
+  <si>
+    <t>Avilés (C/ Hermanos Espolita, 1)</t>
+  </si>
+  <si>
+    <t>Asiste a la Fiesta del Socio del Hogar de Pensionista Bella Vista</t>
+  </si>
+  <si>
+    <t>Cangas de Onís. Finca Villa María (Av. Contranquil)</t>
+  </si>
+  <si>
+    <t>Asiste al Consejo del Juego del Principado</t>
+  </si>
+  <si>
+    <t>La directora general de Presupuestos y Finanzas, Mar Salgado, los directores generales de Inclusión Educativa y Ordenación, David Artime, y de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Fundación Edes para la Educación Especial</t>
+  </si>
+  <si>
+    <t>Presidente Jose Antonio García Menéndez,  Gerente Elena Martínez Orbegozo</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la comisión institucional del Sistema Asturiano de Garantía de Derechos y Prestaciones Vitales</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de la Federación Asturiana de Concejos (Plaza de Riego, 6)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, las directoras generales de Gestión de Derechos Sociales, Paula Álvarez; de Infancia y Familias, María Belén Barrero, y de Presupuestos y Finanzas, Mar García Salgado, y los directores generales de Innovación y Cambio Social, José Antonio Garmón; de Promoción de la Autonomía Personal y Mayores, Enrique Rodríguez Nuño, y de Vivienda, Jesús Daniel Sánchez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Preside la reunión del comité científico del Congreso Estatal del Voluntariado, </t>
+  </si>
+  <si>
+    <t>Coorganizado por el Principado y el Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión telemática del comité organizador del Congreso Estatal del Voluntariado</t>
+  </si>
+  <si>
+    <t>Participa en la presentación del XXXI Descenso del Sella Adaptado</t>
+  </si>
+  <si>
+    <t>Federación de Deportes para Personas con Discapacidad Física del Principado (Fedema)</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos de la sede de la ONCE (C/ Campomanes, 9)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación Fraternidad</t>
+  </si>
+  <si>
+    <t>Presidenta Carmen Martínez, Gerente Mª Carman Glez Collado</t>
+  </si>
+  <si>
+    <t>Reunión con la vicedecana del Ilustre Colegio de la Abogacía de Gijón, Graciela Lagunilla Herrero</t>
+  </si>
+  <si>
+    <t>Asiste al XXXI Edición Descenso del Sella Adaptado 2024</t>
+  </si>
+  <si>
+    <t>Arriondas. (Llovio)</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente y la gerente de la Federación de Asociaciones de Mayores del Principado (Fampa), Cesáreo Marqués y María Prendes, respectivamente</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco,  la directora general de Gestión de Derechos Sociales, Paula Álvarez</t>
+  </si>
+  <si>
+    <t>Asiste a la fiesta anual de la asociación Una Ciudad para Todos</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación del concurso de dibujo Emociones en movimiento, dirigido a entidades sin ánimo de lucro del ámbito de la discapacidad en colaboración con la empresa Hijos de Luis Rodríguez, S.A. (Supermercados Masymas) y el Museo de Bellas Artes de Asturias</t>
+  </si>
+  <si>
+    <t>Siero. Llagar de Quelo. Tiñana (C/ Fueyo, 21)</t>
+  </si>
+  <si>
+    <t>FAMPA (Federación de Asociaciones de Mayores del Principado de Asturias)</t>
+  </si>
+  <si>
+    <t>ASATA ( Agrupación de Sociedades Asturianas de Trabajo Asociado y Economía Social)</t>
+  </si>
+  <si>
+    <t>Asiste a la fiesta del verano que organiza el Centro Residencial Cabueñes</t>
+  </si>
+  <si>
+    <t>Gijón. Sede del centro (C/ Los Prados, 278)</t>
+  </si>
+  <si>
+    <t>Reunión con responsable de la Fundación Real Oviedo</t>
+  </si>
+  <si>
+    <t>Responsable de Proyectos Sociodeportivos , Beatriz Méndez Llamazares</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma del Voluntariado de Asturias</t>
+  </si>
+  <si>
+    <t>Visita el taller de atención a la fragilidad en centros sociales de personas mayores</t>
+  </si>
+  <si>
+    <t>Gijón. Centro de Atención a la Dependencia y Centro Social de El Llano (Avda. Gaspar García Laviana, s/n)</t>
+  </si>
+  <si>
+    <t>Reunión con representante de la Asociación Ictus de Asturias y otras lesiones cerebrales adquiridas (ASICAS)</t>
+  </si>
+  <si>
+    <t>Presidenta Mª Jesús Rodríguez García</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Casa del Mar (Plaza Vieja Nicolás López Cancio, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste al XXIX Encuentro de Personas Mayores de Villayón</t>
+  </si>
+  <si>
+    <t>Villayón. Ponticiella. Campo de Las Virtudes</t>
+  </si>
+  <si>
+    <t>Reunión con representantes  del Centro de Atención Psicosocial A Teyavana</t>
+  </si>
+  <si>
+    <t>Sede de consejería</t>
+  </si>
+  <si>
+    <t>Directora de Centro  Sara Fernández Álvarez</t>
+  </si>
+  <si>
+    <t>Gijón. Finca Vegapresas (camino de Vega a Santurio, 114)</t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional con motivo del Día de las Personas Mayores en la Fidma</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Cambiadores Inclusivos</t>
+  </si>
+  <si>
+    <t>Representantes Eriz Delgado y Ana Folch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presidenta Mª Jesús Rodríguez García y Trabajadora Social </t>
+  </si>
+  <si>
+    <t>Interviene en el XXXI Encuentro de la Tercera Edad de los Ayuntamientos de El Franco y Tapia de Casariego</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Polideportivo de Valdepares. (Caserío Valdepares, 67 A)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UGT Asturias </t>
+  </si>
+  <si>
+    <t>Reunión con responsables del Observatorio del Envejecimiento Saludable, impulsado por la Unión Democrática de Pensionistas y Jubilados de España y la asociación Iniciativa Open Data</t>
+  </si>
+  <si>
+    <t>Reunión con el director gerente del Centro Sanatorio Marítimo, Marcos Alonso Rodríguez</t>
+  </si>
+  <si>
+    <t>Sevilla. Centro de Participación Activa Heliópolis. (Padre Mediavilla, 2)</t>
+  </si>
+  <si>
+    <t>Sevilla. Sede de la Agencia de Servicios Sociales y Dependencia de Andalucía (Polígono Industrial Hytasa C/ Seda, 5)</t>
+  </si>
+  <si>
+    <t>Asiste a la firma del segundo convenio colectivo de la Fundación Asturiana de Atención y Protección a Personas con Discapacidades y/o Dependencia (Fasad)</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de Fasad (C/ Ramón Prieto Bances, 8, bajo)</t>
+  </si>
+  <si>
+    <t>Asiste a la comida homenaje a Dolores San Martín, presidenta honorífica de la Federación de Mayores del Principado (Fampa)</t>
+  </si>
+  <si>
+    <t>Gijón. Restaurante Marieva Palace. Carretera AS-II</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrián Barbón, la consejera de Derechos Sociales y Bienestar, Marta del Arco</t>
+  </si>
+  <si>
+    <t>Asiste al inicio de las prácticas del curso de intervención asistida con perros para formar a personas que imparten terapia en los centros de día</t>
+  </si>
+  <si>
+    <t>Oviedo. Facultad de Formación del Profesorado y Educación. Aula 33 del Edificio Norte (C/ Aniceto Sela, 1)</t>
+  </si>
+  <si>
+    <t>Asiste al Foro sobre la Dependencia de los Mayores</t>
+  </si>
+  <si>
+    <t>Fundación Uniteco</t>
+  </si>
+  <si>
+    <t>Madrid. Congreso de los Diputados (C/ Cedaceros)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del pleno del Consejo Estatal Personas Mayores</t>
+  </si>
+  <si>
+    <t>Instituto de Mayores y Servicios Sociales (IMSERSO)</t>
+  </si>
+  <si>
+    <t>Presenta el acto institucional del Día Internacional de las Personas Mayores 2024</t>
+  </si>
+  <si>
+    <t>La Pola Siero. Sede del Ayuntamiento (Pza. del Ayuntamiento, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del Consejo Municipal de Personas Mayores</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Avilés</t>
+  </si>
+  <si>
+    <t>Avilés. Salón de plenos del Ayuntamiento (Pza. de España, 1)</t>
+  </si>
+  <si>
+    <t>Alcalde de Ribera de Arriba Tomás Fernández; concejala de Servicios Sociales Eulalia Vázquez; la coordinadora del certamen Carmen Gallo</t>
+  </si>
+  <si>
+    <t>Representación municipal: Concejala de Mayores y Patrimonio Pilar Santianes; de Servicios Sociales y Atención a las personas María José Fernández, y el concejal de Hacienda Raimundo Díaz</t>
+  </si>
+  <si>
+    <t>Entrevistado en la TPA del Principado de Asturias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gijón. (Camín de las Clarisas, 263) </t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la jornada institucional que se celebra con motivo del Día Internacional de las Personas Mayores</t>
+  </si>
+  <si>
+    <t>Consejería de Derechos Sociales y Bienestar</t>
+  </si>
+  <si>
+    <t>La Pola Siero. Auditorio (C/ Belarmino García Roza, 4)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco;  el director general de Estrategia Digital e Inteligencia Artificial, Javier Fernández</t>
+  </si>
+  <si>
+    <t>Presenta la mesa Envejecimiento activo a través del fútbol, en la que participan las fundaciones del Real Oviedo y del Real Sporting, enmarcada en la jornada del Día Internacional de las Personas Mayores</t>
+  </si>
+  <si>
+    <t>Asiste al acto conmemorativo del Día Mundial de la Parálisis Cerebral</t>
+  </si>
+  <si>
+    <t>Aspace Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo.Centro de Apoyo a la Integración (Latores, 6)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de celebración del XX aniversario de la Fundación Alimerka</t>
+  </si>
+  <si>
+    <t>Oviedo.Teatro Filarmónica (C/ Mendizábal, 3)</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrián Barbón; las consejeras de Salud, Concepción Saavedra, y de Derechos Sociales y Bienestar, Marta del Arco; el viceconsejero de Política Sanitaria, Pablo García; la directora general de Gestión de Derechos Sociales, Paula Álvarez</t>
+  </si>
+  <si>
+    <t>Participa en la Comisión de Valoración de los Premios Estatales al Voluntariado 2024</t>
+  </si>
+  <si>
+    <t>Asiste a la visita guiada al Centro de Interpretación del Horreo de Bueño para las personas participantes en la entrega del Premio del Principado de Asturias al Deporte Inclusivo</t>
+  </si>
+  <si>
+    <t>Ribera de Arriba.(Bueño, s/n)</t>
+  </si>
+  <si>
+    <t>Soto Ribera. Centro Social La Caballería (C/ La Caballería, s/n)</t>
+  </si>
+  <si>
+    <t>Federación Asturiana de Organizaciones de Atención a Personas con Parálisis Cerebral y Afines (Fedeaspace)</t>
+  </si>
+  <si>
+    <t>Reunión con la directora del Museo Arqueológico de Asturias, María Antonia Pedregal Montes</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Comité de Representantes de Personas con Discapacidad (Cermi)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco; la directora general de Gestión de Derechos Sociales, Paula María Álvarez</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del Foro Aequitas Discapacidad de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo .Colegio Notarial de Asturias (Pza. Alfonso II, 12)</t>
+  </si>
+  <si>
+    <t>Participa en la presentación de la Agenda Asturiana para la Atención Integral de las Personas con Discapacidad 2024-2030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Consejería de Derechos Sociales y Bienestar </t>
+  </si>
+  <si>
+    <t>Oviedo. Palacio de los Condes de Toreno (Pza. de Porlier, 9)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, el director general de Inclusión Educativa y Ordenación, David Artime, representantes entidades sociales</t>
+  </si>
+  <si>
+    <t>Movimiento Asturiano por la Paz (Maspaz)</t>
+  </si>
+  <si>
+    <t>Decano de la Facultad de  Formación del Profesorado y Educación de la Universidad de Oviedo Celestino Rodríguez ; Presidente de MASPAZ Alberto Hidalgo Tuñon</t>
+  </si>
+  <si>
+    <t>Asiste al XVII Encuentro de Mayores de Valdés</t>
+  </si>
+  <si>
+    <t>Luarca (Avda. de la Argentina, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en el acto de entrega de las ayudas Fundación Cajastur Acción Social 2024</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración del Encuentro de Asociaciones y Voluntarias/os de las áreas III y VIII</t>
+  </si>
+  <si>
+    <t>Soto del Barco.Teatro Clarín (Avda. del Campo, 10)</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración del V Festival Comunitario Cabrales de Pueblo en Pueblo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cabrales (Iguanzo) </t>
+  </si>
+  <si>
+    <t>Participa en el Homenaje a las Personas Mayores dentro del V Festival Comunitario Cabrales de Pueblo en Pueblo</t>
+  </si>
+  <si>
+    <t>Reunión con el gerente de la Confederación de Centros de Desarrollo Rural, Juan Manuel Polentinos</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de los centros de voluntariado y participación social</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, la directora general de Gestión de Derechos Sociales, Paula Álvarez, y representantes de las entidades</t>
+  </si>
+  <si>
+    <t>Reunión con el alcalde de Gozón, Jorge Suárez García</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco y la directora general de Gestión de Derechos Sociales, Paula Álvarez</t>
+  </si>
+  <si>
+    <t>Reunión con representante de la Asociación de personas con lesión medular y otras discapacidades físicas (Aspaym)</t>
+  </si>
+  <si>
+    <t>Directora técnica Carmen Collado Cayado</t>
+  </si>
+  <si>
+    <t>Plena Inclusión</t>
+  </si>
+  <si>
+    <t>Federación Asturiana de Concejos</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de exposiciones Plaza Trascorrales (Pza. Trascorrales, 16)</t>
+  </si>
+  <si>
+    <t>Los directores generales de Salud Pública y Atención a la Salud Mental, Ángel López, y de Acción Cultural y Normalización Llingüística, Antón García</t>
+  </si>
+  <si>
+    <t>Reunión con el gerente de Movimiento Asturiano por la Paz (Maspaz), Francisco Yebra</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco;el director general de Innovación y Cambio Social, José Antonio Garmón, y la directora general de Actividad Física y Deporte, Manuela Fernández</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la visita profesional al Programa Operación de Empleo para Personas con Discapacidad </t>
+  </si>
+  <si>
+    <t>European Social Network</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisboa. (Rua Freitas Gazul, lote 34, 1 | 1350-149) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la Ceremonia de entrega de los Premios Europeos de Servicios Sociales (ESSA) 2024 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisboa. Pabellón del Conhecimento (Largo José Mariano Gago, 1) </t>
+  </si>
+  <si>
+    <t>Asiste a una sesión con representantes de los proyectos seleccionados en los Premios Europeos de Servicios Sociales (ESSA) 2024</t>
+  </si>
+  <si>
+    <t>Lisboa. Pabellón del Conhecimento (Largo José Mariano Gago, 1)</t>
+  </si>
+  <si>
+    <t>Participa en la visita al Servicio Municipal de Teleasistencia de Lisboa</t>
+  </si>
+  <si>
+    <t>Lisboa. Parque Monsanto (Estrada das Oliveiras de Baixo)</t>
+  </si>
+  <si>
+    <t>Inaugura la jornada de presentación de los resultados del programa de buenas prácticas para la prevención de la dependencia y promoción de la autonomía personal en la atención a personas con diagnóstico de ictus y párkinson, desarrollado en el Centro de Referencia Estatal para personas con Discapacidades Neurológicas (Credine)</t>
+  </si>
+  <si>
+    <t>Langreo. Sede del Credine. Barros (Lugar Caserío Pantano, 12)</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación del calendario solidario 2025 de la Asociación Síndrome de Down de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Villa Magdalena (Avda. de Galicia, 2)</t>
+  </si>
+  <si>
+    <t>Participa en la presentación del XXXI Mes Cultural del Hogar de Pensionistas San Martín de la Carrera</t>
+  </si>
+  <si>
+    <t>Siero. El Berrón (Avda. de Langreo, 23)</t>
+  </si>
+  <si>
+    <t>Asiste al Encuentro de Mayores de Boal</t>
+  </si>
+  <si>
+    <t>Boal. Polideportivo municipal. (Avenida la República de Cuba, 11A)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Confederación Española de Personas con Discapacidad Física y Orgánica del Principado de Asturias (Cocemfe)</t>
+  </si>
+  <si>
+    <t>Sede de Consejeria</t>
+  </si>
+  <si>
+    <t>Presidenta Mónica Oviedo y Gerente Cristina Argüelles</t>
+  </si>
+  <si>
+    <t>Asiste a la gala Premios Solidarios Grupo Social ONCE- Principado de Asturias 2024</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco,  las directoras generales de Infancia y Familias, Belén Barrero; de Cuidados y Coordinación Sociosanitaria, y de Centros, Red 0-3 y Enseñanzas Profesionales, Cristina Blanco y el director general de Innovación y Cambio Social, José Antonio Garmón</t>
+  </si>
+  <si>
+    <t>Fundación EDES para la educación especial</t>
+  </si>
+  <si>
+    <t>Inaugura el acto del VIII aniversario del centro de día para personas mayores con discapacidad intelectual de Riañu y asiste al encuentro con usuarios y familias</t>
+  </si>
+  <si>
+    <t>Langreo. Sede del centro (Polígono de Riaño, 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la entrega de premios del Proyecto Emociones en Movimiento, dirigido a entidades sin ánimo de lucro del ámbito de la discapacidad </t>
+  </si>
+  <si>
+    <t>Colaboración de la empresa Hijos de Luis Rodríguez, S.A. (Supermercados Masymas) y el Museo de Bellas Artes de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala 19 Edificio Ampliación Museo de Bellas Artes (Plaza de la Catedral, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste al Día del Socio de la Asociación de Jubilados y Pensionistas Alfonso X el Sabio de Nava</t>
+  </si>
+  <si>
+    <t>Confederación de Centros de Desarrollo Rural (Coceder)</t>
+  </si>
+  <si>
+    <t>Asociación de Centros Geriátricos del Principado (Ascege)</t>
+  </si>
+  <si>
+    <t>Asiste al XXII Aniversario de la Asociación de personas con Diversidad funcional Emburria</t>
+  </si>
+  <si>
+    <t>Cangas de Onís. Casa Cultura (C/ Cárcel, 13)</t>
+  </si>
+  <si>
+    <t>Asiste al grupo de trabajo del proyecto Como en casa: hacia la provisión de servicios centrados en las personas</t>
+  </si>
+  <si>
+    <t>Fundación Matía</t>
+  </si>
+  <si>
+    <t>San Sebastian. Sede de la entidad (C/ Pinu Bidea, 37)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco, representantes de la Federación de la Asociación de Mayores de Asturias (Fampa) </t>
+  </si>
+  <si>
+    <t>Participa en la mesa sobre accesibilidad universal y promoción de autonomía en la atención a personas con discapacidad y mayores, en el marco de la jornada sobre digitalización y vulnerabilidad</t>
+  </si>
+  <si>
+    <t>Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de grados de la Facultad de Derecho (C/ Valentín Andrés Álvarez, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la Jornada Mujer con discapacidad intelectual: protagonista en la comunidad</t>
+  </si>
+  <si>
+    <t>Oviedo. Hotel Eurostars Palacio de Cristal (C/ Policarpo Herrero, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática de la comisión delegada del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la inauguración de los actos como motivo del Día Internacional de las Personas con Discapacidad </t>
+  </si>
+  <si>
+    <t>Ayuntamientos de Laviana, Langreo y San Martín del Rey Aurelio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Langreo. Nuevo Teatro de la Felguera ( C/ Inmobiliaria Setsa, s/n) </t>
+  </si>
+  <si>
+    <t>Reunión con la jefa provincial de Tráfico, Raquel Casado</t>
+  </si>
+  <si>
+    <t>Participa en la clausura del Encuentro #ConIdeInclusión entre usuarios del Centro de Apoyo a la Integración Naranco y alumnado del grado de Pedagogía de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Facultad de Formación del Profesorado y Educación (C/ Aniceto Sela, 1)</t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional del Día Internacional y Europeo de las Personas con Discapacidad</t>
+  </si>
+  <si>
+    <t>Real Patronato sobre Discapacidad</t>
+  </si>
+  <si>
+    <t>Madrid. Centro de Referencia Estatal de Autonomía Personal y Ayudas Técnicas.(C/ Los Extremeños, 1)</t>
+  </si>
+  <si>
+    <t>Colegio de Abogados de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo.Sede del colegio (C/ Schultz, 5)</t>
+  </si>
+  <si>
+    <t>Asiste a reunión de la Comisión Interautonómica de Voluntariado</t>
+  </si>
+  <si>
+    <t>Dirección General de Diversidad Familiar y Servicios Sociales. Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <t>Presenta las conclusiones del XXIII Congreso Estatal del Voluntariado</t>
+  </si>
+  <si>
+    <t>Asiste al acto de clausura del XXIII Congreso Estatal del Voluntariado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visita el Mercado artesano y ecológico elaborado por los usuarios/as del Centro de Apoyo a la Integración La Unión participantes en el programa “Una empresa en mi centro” </t>
+  </si>
+  <si>
+    <t>Sociedad VALNALÓN</t>
+  </si>
+  <si>
+    <t>Gijón. (Plaza Mayor, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la Junta del Patronato del Centro Ocupacional/CAI de Pando</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Langreo. Salón de Plenos del Ayuntamiento (Plaza de España, s/n) </t>
+  </si>
+  <si>
+    <t>Presenta el programa de actividades para personas usuarias de centros sociales que se desarrolla en colaboración con el Museo Arqueológico de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Museo Arqueológico (C/ San Vicente, 3-5)</t>
+  </si>
+  <si>
+    <t>Asociación de Padres y Amigos de Personas con Discapacidad Auditiva (Apada)</t>
+  </si>
+  <si>
+    <t>Oviedo. Cibercentro de La Lila (C/ La Lila, 17)</t>
+  </si>
+  <si>
+    <t>Comparece en la Junta General para informar sobre el proyecto de presupuestos de su departamento para 2025</t>
+  </si>
+  <si>
+    <t>Oviedo. Junta General del Principado de Asturias (C/ Fruela, 13)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interviene en el saludo institucional de la Festividad de Santa Lucía 2024 </t>
+  </si>
+  <si>
+    <t>Delegación Territorial de la ONCE</t>
+  </si>
+  <si>
+    <t>Langreo. Palacio de las Nieves (La Felguera. Carretera de Pajomal, s/n)</t>
+  </si>
+  <si>
+    <t>Presenta los últimos resultados de la Red CuidAs, en el marco de la jornada Soledad y salud en jóvenes y mayores</t>
+  </si>
+  <si>
+    <t>Grupo de investigación Ingenium Bisma de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Facultad de Psicología (Pza. de Feijoo, s/n)</t>
+  </si>
+  <si>
+    <t>Sariego. Casería La Maruta. Berros (camín de Les Casuques, 181)</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación de albúm infantil ilustrado El Lápiz de Alejandro cuyos derechos de autor serán destinados a la Asociación Duchenne España</t>
+  </si>
+  <si>
+    <t>Asiste al concierto solidario en beneficio de la Fundación Vinjoy</t>
+  </si>
+  <si>
+    <t>Asiste al acto de promesa de la Constitución</t>
+  </si>
+  <si>
+    <t>Reunión con el decano de la Facultad de Formación del Profesorado y Educación de la Universidad de Oviedo, Celestino Rodríguez Pérez</t>
+  </si>
+  <si>
+    <t>Reunión con la responsable del departamento jurídico de la Fundación Vinjoy, Laura Atienza</t>
+  </si>
+  <si>
+    <t>Gerente Plena Inclusión Asturias, Casilda Sabín y responsable Confederación Plena Inclusión España Sofía Reyes</t>
+  </si>
+  <si>
+    <t>Reunión con Trinidad Suárez, responsable del programa Rompiendo distancias de Taramundi, San Tirso de Abres y la zona alta de Castropol</t>
+  </si>
+  <si>
+    <t>Sede de Consejería</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, la directora general de Gestión de Derechos Sociales, Paula Álvarez; y el director general de Innovación y Cambio Social, José Antonio Garmón</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la comisión de seguimiento del Plan Mayor de Seguridad</t>
+  </si>
+  <si>
+    <t>Asiste también la directora gerente del ERA, Nerea Monroy</t>
+  </si>
+  <si>
+    <t>Asiste a la rueda de prensa sobre las entidades del tercer sector</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de prensa del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco,  la directora general de Gestión de Derechos Sociales, Paula Álvarez, y el director general de Innovación y Cambio Social, José Antonio Garmón</t>
+  </si>
+  <si>
+    <t>Recibe a las personas usuarias del Centro Residencial de Atención a Personas con Discapacidad Arco Iris, que asistirán a la ópera El secreto del otro, espectáculo interactivo, coproducido por la Fundación Ópera de Oviedo y el Palacio de Festivales de Cantabria</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente del Colegio Oficial de Farmacéuticos de Asturias, Alfredo Menéndez Antolín</t>
+  </si>
+  <si>
+    <t>Oviedo. Colegio Notarial de Asturias (Pza. Alfonso II, 12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión con representantes del Ayuntamiento de Siero </t>
+  </si>
+  <si>
+    <t>Concejalas de Mayores, Patrimonio y Atención al Ciudadano, Pilar Santianes, y de Políticas Sociales y Atención a las Personas, María José Fernández</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de la Asociación Cultural Mercado Ecológico y Artesano, Javier Ruiz-Cuevas</t>
+  </si>
+  <si>
+    <t>Reunión con el alcalde de Bimenes, Aitor García</t>
+  </si>
+  <si>
+    <t>Bimenes. Sede del ayuntamiento. Mantimporra (Pza. del Ayuntamiento)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco y la directora general de Infancia y Familias, Clara Sierra</t>
+  </si>
+  <si>
+    <t>Asiste al acto de descubrir la señal de renovación del concejo como Ciudad Amiga de la Infancia de Unicef</t>
+  </si>
+  <si>
+    <t>Colegio Público de Mantimporra (Ctra. General s/n)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco; la directora general de Infancia y Familias, Clara Sierra; el alcalde de Bimenes, Aitor García</t>
+  </si>
+  <si>
+    <t>Visita el centro rural de apoyo diurno</t>
+  </si>
+  <si>
+    <t>Sede del centro. Santuyano/San Julián</t>
+  </si>
+  <si>
+    <t>Reunión con una representación de la Asociación de Jubilados y Pensionistas Peñamayor</t>
+  </si>
+  <si>
+    <t>Centro social de Mantimporra</t>
+  </si>
+  <si>
+    <t>Reunión con el director gerente del centro Sanatorio Marítimo, Marcos Alonso</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de la Asociación de Familiares de Personas con Autismo (Adansi), Ivan Fernández  González</t>
+  </si>
+  <si>
+    <t>Reunión con la gerente de la Asociación Fraternidad, Carmen G. Collado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste al acto del Día Internacional contra el Cáncer Infantil </t>
+  </si>
+  <si>
+    <t>Asociación Galbán de Familias de Niños con Cáncer de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Área de Pediatría del HUCA (Avda. de Roma, s/n)</t>
+  </si>
+  <si>
+    <t>Asociación de Pensionistas Los Más Grandes de Ribadesella</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del consejo de administración del Organismo Autónomo Establecimientos Residenciales de Asturias (ERA)</t>
+  </si>
+  <si>
+    <t>Ofrece una rueda de prensa para presentar la programación de actividades de este año en los centros sociales de personas mayores de Asturias dependientes de la consejería. A continuación, asiste a la asamblea general ordinaria del Centro Social de Personas Mayores de Luarca</t>
+  </si>
+  <si>
+    <t>Luarca. Sede del centro social (C/ Pilarín, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala del décimo aniversario del Colegio Profesional de Terapeutas Ocupacionales del Principado</t>
+  </si>
+  <si>
+    <t>Oviedo. Llagar de Colloto (Camino Real, 53)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco y la gerente del ERA, Nerea Monroy</t>
+  </si>
+  <si>
+    <t>Reunión con la vicerrectora de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo, Pilar García Cuetos</t>
+  </si>
+  <si>
+    <t>Participa en la clausura de los talleres de competencias digitales para la vida y el empleo Amazon, impartidos a personas usuarias de los centros de apoyo a la integración de la Fundación Fasad en colaboración con la Fundación Integralia</t>
+  </si>
+  <si>
+    <t>Fundacion ONCE</t>
+  </si>
+  <si>
+    <t>Participa en la Comisión Delegada de Servicios Sociales Discapacidad del Consejo Territorial de Servicios Sociales y del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t>Ministerio de Derechos Sociales, Consumo y Agenda 2030 - Secretaria de Estado de Derechos Sociales - Dirección General de Derechos de las Personas con Discapacidad</t>
+  </si>
+  <si>
+    <t>Asiste a la apertura de la asamblea ordinaria de la Asociación Intergeneracional El Mazo</t>
+  </si>
+  <si>
+    <t>Taramundi. Casa de la Cultura (Avda. de Galicia, 13)</t>
+  </si>
+  <si>
+    <t>Asiste al encuentro de entidades que conforman la Federación Española de Enfermedades Raras (Feder)</t>
+  </si>
+  <si>
+    <t>Federación Española de Enfermedades Raras (Feder)</t>
+  </si>
+  <si>
+    <t>Oviedo. Plaza de Trascorrales</t>
+  </si>
+  <si>
+    <t>Interviene en el acto conmemorativo del Día Mundial de las Enfermedades Raras, presidido por la reina doña Letizia</t>
+  </si>
+  <si>
+    <t>Asiste a la jornada de trabajo sobre la asistencia para personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Ministerio de Derechos Sociales, Consumo y Agenda 2030 - Secretaria de Estado de Derechos Sociales - Dirección General de Derechos de las Personas con Discapacidad e IMSERSO</t>
+  </si>
+  <si>
+    <t>Madrid. Instituto de Mayores y Servicios Sociales (C/ Ginzo de Limia, 58)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del pleno del Consejo Estatal de Personas Mayores</t>
+  </si>
+  <si>
+    <t>Consejo Estatal de las Personas Mayores (IMSERSO)</t>
+  </si>
+  <si>
+    <t>Reunión con el responsable de Accem Asturias, Javier Mahía</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión con representantes del Ayuntamiento de Carreño </t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco y el alcalde de Carreño, Ángel García Vega</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del grupo de trabajo de la Estrategia Asturiana de Accesibilidad Universal 2025-2030</t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional que se celebra con motivo del Día Internacional de las Mujeres</t>
+  </si>
+  <si>
+    <t>Avilés. Teatro Palacio Valdés (C/ Palacio Valdés, 3)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de Mieres</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; el alcalde de Mieres Manuel Ángel Álvarez</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en el acto de entrega a la Fundación Fasad del certificado de calidad ISO 9001, por parte de Aenor, por su sistema de gestión de los servicios a las personas con discapacidad o dependencia. </t>
+  </si>
+  <si>
+    <t>Siero. Centro de Adultos La Arboleya (Ctra. Meres, s/n)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; gerente de FASAD Gonzalo González Espina; el director de la Región Atlántica de AENOR Martín Pita; el director general de Innovación y Cambio Social, José Antonio Garmón; la gerente del ERA Nerea Monroy</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del comité de seguimiento del programa operativo del Fondo Europeo de Desarrollo Regional (Feder) 2021-2027</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del comité organizador del XXIV Congreso Estatal de Voluntariado Navarra 2025</t>
+  </si>
+  <si>
+    <t>Telematica</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma AutismoAstur</t>
+  </si>
+  <si>
+    <t>Presenta la jornada sobre la Agenda Asturiana para la Atención Integral de las Personas con Discapacidad 2024-2030</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Fundación Atrofia Muscular Espinal (Fundame)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Federación de Personas Sordas del Principado de Asturias (Fesopras)</t>
+  </si>
+  <si>
+    <t>Presidenta Paula Fernández Díaz</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del Comité Consultivo del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t>Asiste al Encuentro anual de la Asociación de Jubilados y Pensionistas “La Mar” de Cudillero</t>
+  </si>
+  <si>
+    <t>Cudillero. La Casona de Lupa. (San Juan)</t>
+  </si>
+  <si>
+    <t>Visita el Centro de Día para Personas Mayores Dependientes y Centro Social Gijón Centro</t>
+  </si>
+  <si>
+    <t>Gijón. (Pza. Romualdo Alvargonzález Lanquine)</t>
+  </si>
+  <si>
+    <t>Participa en la presentación del campeonato de España de natación para personas con discapacidad por comunidades autónomas</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de prensa del ayuntamiento (C/ Cimadevilla, 3)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de personas con lesión medular y otras discapacidades físicas (Aspaym)</t>
+  </si>
+  <si>
+    <t>Presidente Eduardo Llano Martínez y Directora técnica Carmen Collado Cayado</t>
+  </si>
+  <si>
+    <t>Fundación Francisco Luzón</t>
+  </si>
+  <si>
+    <t>Participa en la apertura de la asamblea general de la Federación de Asociaciones de Mayores del Principado (Fampa)</t>
+  </si>
+  <si>
+    <t>Federación de Asociaciones de Mayores del Principado (Fampa)</t>
+  </si>
+  <si>
+    <t>Siero .Sede de la Asociación San Martín de la Carrera. El Berrón (C/ Picu Urriellu, 4)</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la segunda edición del curso de intervención asistida con perros en el ámbito de la atención a la diversidad y las personas de edad</t>
+  </si>
+  <si>
+    <t>Participa en la entrega de Trofeos del Campeonato de España por Comunidades Autónomas de Natación para personas con discapacidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oviedo. Piscinas Municipales Parque del Oeste (C/ José Mª Martínez Cachero, s/n) </t>
+  </si>
+  <si>
+    <t>Reunión con el alcalde de Mieres, Manuel Ángel Álvarez. Posteriormente, visitará la sede de los servicios sociales y la iglesia de Santa Marina</t>
+  </si>
+  <si>
+    <t>Mieres. Sede del ayuntamiento (Pza. de la Constitución, 1)</t>
+  </si>
+  <si>
+    <t>Ribera de Arriba. Centro Social La Caballería. Soto Ribera (La Caballería, s/n)</t>
+  </si>
+  <si>
+    <t>Ministerio de Trabajo y Economía Social - Comisionado Especial para la Economía Social</t>
+  </si>
+  <si>
+    <t>Presenta los programas de autonomía personal para mayores y personas con discapacidad que se desarrollarán en colaboración con el Centro de Referencia Estatal para Personas con Discapacidades Neurológicas (Credine)</t>
+  </si>
+  <si>
+    <t>Sede del Credine. Barros (caserío Pantano, 12)</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión con representantes de varios departamentos del Principado en el marco del Pacto por la Salud Mental</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación por los Derechos de Personas con Autismo</t>
+  </si>
+  <si>
+    <t>Reunión con familias de las personas usuarias del Centro de Adultos Arboleya</t>
+  </si>
+  <si>
+    <t>Siero. Sede del Centro (Ctra. Meres, s/n)</t>
+  </si>
+  <si>
+    <t>Oviedo. Paraninfo del Edificio Histórico de la Universidad (C/ San Francisco, 3)</t>
+  </si>
+  <si>
+    <t>Participa en el Día Mundial del Parkinson .</t>
+  </si>
+  <si>
+    <t>Asociación Parkinson Asturias</t>
+  </si>
+  <si>
+    <t>Llanera. Restaurante Peña Mea. Posada (Guyame, 43)</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de Aspace Gijón, Tomás Tinturé Eguren</t>
+  </si>
+  <si>
+    <t>Fundación de Ayuda a la Investigación del Daño Cerebral (Aindace)</t>
+  </si>
+  <si>
+    <t>Participa en el taller de bienestar de la Asociación de Discapacitados Físicos de Avilés y Comarca (Difac)</t>
+  </si>
+  <si>
+    <t>Avilés. Sede de Difac (C/ Sabino Álvarez Gendín, 26)</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la Jornada sobre Estrategia, Política y Recursos para personas con discapacidad en el entorno rural, en la que informará sobre la Agenda Asturiana para la Atención Integral de las Personas con Discapacidad 2024-2030</t>
+  </si>
+  <si>
+    <t>Fundación Edes</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Casa de Cultura (Pza. del Mercado, 1)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala homenaje de la III edición del proyecto Miradas Violetas 2025</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación de la Iniciativa de creación de productos de impulso de Vida Comunitaria y Participativa: Diseño especial para ruedas de sillas manuales o eléctricas, en el marco de la Agenda Asturiana para la Atención Integral de las Personas con Discapacidad 2024-2030</t>
+  </si>
+  <si>
+    <t>La consejera de Salud, Concepción Saavedra,  la consejera de Derechos Sociales y Bienestar, Marta del Arco; las directoras generales de Igualdad, María Jesús Álvarez; de Participación Ciudadana, Transparencia, Diversidad Sexual y LGTBI, Nuria Rodríguez, y de Infancia y Familias, Clara Sierra, y los directores generales de Salud Pública y Atención a la Salud Mental, Ángel López</t>
+  </si>
+  <si>
+    <t>Langreo. Hospital Valle del Nalón. Polígono de Riaño</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración del Encuentro Autonómico de Voluntariado</t>
+  </si>
+  <si>
+    <t>El Principado en colaboración con la Plataforma de Voluntariado y la Red de Centros de Voluntariado y Participación SociaL</t>
+  </si>
+  <si>
+    <t>Asiste a los actos de celebración del XVI aniversario del Centro de Día para Personas Mayores Dependientes</t>
+  </si>
+  <si>
+    <t>Mieres. Turón. Sede del centro (La Salle, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la XXV Concentración de la Federación de Asociaciones de Mayores del Principado de Asturias FAMPA</t>
+  </si>
+  <si>
+    <t>Cudillero. Carpa situada en zona portuaria</t>
+  </si>
+  <si>
+    <t>Reunión con la gerente de Plena Inclusión Asturias, Casilda Sabín, y la directora de la Asociación Rey Aurelio, Soledad Sampedro</t>
+  </si>
+  <si>
+    <t>Sede de la Consejería</t>
+  </si>
+  <si>
+    <t>Reunión con los alcaldes de la Mancomunidad Valle del Nalón y representantes de la Asociación TEA Nalón</t>
+  </si>
+  <si>
+    <t>Sede de la consejería de Salud (C/ Ciriaco Miguel Vigil, 7)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del grupo de trabajo sobre la ley para mejorar la calidad de la vida de personas con esclerosis lateral amiotrófica</t>
+  </si>
+  <si>
+    <t>Ministerio de Derechos Sociales, Consumo y Agenda 2030. Secretaría de Estado de Derechos Sociales</t>
+  </si>
+  <si>
+    <t>Asiste a los actos del Día Internacional de la Familia</t>
+  </si>
+  <si>
+    <t>Centro de Día para Personas Mayores Dependientes La Camocha</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de Langreo</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de Lena</t>
+  </si>
+  <si>
+    <t>Reunión del Consejo Social de Gijón</t>
+  </si>
+  <si>
+    <t>Gijón. Salón de recepciones del ayuntamiento (Plaza Mayor, 1)</t>
+  </si>
+  <si>
+    <t>Langreo. Salón de plenos del ayuntamiento (Pza. de España, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del Consejo Asesor de Bienestar Social</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de juntas del EASMU (C/ Antonio Suarez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>Presenta el seminario web Autonomía y seguridad, cómo conciliar estos dos valores en el cuidado, enmarcado en las actividades de la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Avilés. Hotel Palacio de Avilés (Pza. de España, 9)</t>
+  </si>
+  <si>
+    <t>Asiste a la constitución de la junta de participación del Centro de Día para Personas Mayores Dependientes y Centro Social de La Luz</t>
+  </si>
+  <si>
+    <t>Asiste a la celebración del torneo superación de fútbol entre personas usuarias del Centro de Apoyo a la Integración (CAI) Pando y de la Asociación Marea Rojiblanca, integrada por los equipos CAI Cabueñes y Druzhkiva enmarcado en el Proyecto #Dinclusión: Promoviendo las prácticas saludables e inclusivas desde la educación física y el deporte en personas con diversidad funcional</t>
+  </si>
+  <si>
+    <t>Oviedo. Polideportivo universitario (C/ Valdés Salas, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la XIX Jornada de Voluntariado y Participación Social del Oriente de Asturias</t>
+  </si>
+  <si>
+    <t>Asiste a los actos con motivo del Día del Socio de la Asociación de Pensionistas, Jubilados y Prejubilados San Enrique de Pando</t>
+  </si>
+  <si>
+    <t>Reunión con la presidenta de la Asociación Democrática Asturiana de Familias con Alzheimer (Adafa), Concepción González Mena</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión  del Consejo de administración del Organismo Establecimientos Residenciales de Asturias (ERA)</t>
+  </si>
+  <si>
+    <t>Asiste a la VI reunión del Foro Aequitas de Discapacidad de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede del Colegio Notarial de Asturias (Plaza Alfonso II, 12)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la presentación de la Jornada informativa y formativa sobre la Legislación Vigente en materia de Apoyos al Ejercicio de la Capacidad Jurídica de las Personas con Discapacidad y la Agencia Soberanía Individual </t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos de la Fundación. (Avda. de los Monumentos, 61C)</t>
+  </si>
+  <si>
+    <t>Ayuntamiento Muros de Nalón</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede del centro (C/ Cardenal Cienfuegos, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la Comisión Delegada de Servicios Sociales y Discapacidad</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Autistas Niños del Silencio (Adansi)</t>
+  </si>
+  <si>
+    <t>Participa en la presentación del XXI Concurso de Carteles de Voluntariado</t>
+  </si>
+  <si>
+    <t>Oviedo. Hotel de Asociaciones Santullano (C/ Fernández Ladreda, 48)</t>
+  </si>
+  <si>
+    <t>Asiste al Consejo Municipal de Personas Mayores</t>
+  </si>
+  <si>
+    <t>Oviedo .Sede del Ayuntamiento (Pza. de la Constitución, 1)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión de la comisión delegada del Consejo Territorial de Servicios Sociales y del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t>Ministerio de Derechos Sociales, Consumo y Agenda 2030. Secretaria de Estado de Derechos Sociales</t>
+  </si>
+  <si>
+    <t>Sede de la consejería</t>
+  </si>
+  <si>
+    <t>Asiste a la constitución de la junta de participación del centro de día para personas mayores dependientes y centro social de Luarca</t>
+  </si>
+  <si>
+    <t>Valdés. Sede del centro. Luarca (C/ Pilarín, s/n)</t>
+  </si>
+  <si>
+    <t>Visita el Centro de Apoyo a la Integración Naranco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oviedo. (Avda. Doctores Fernández Vega, s/n) </t>
+  </si>
+  <si>
+    <t>Mieres. Salón de actos del Hospital Álvarez Buylla (C/ Vistalegre, 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la Mesa de Presentación de la Agencia Soberanía Individual </t>
+  </si>
+  <si>
+    <t>Participa en la reunión del Comité Consultivo del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t>Participa en el acto de inauguración del V Congreso de Infancia, Familia y Capacidad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilustre Colegio de Abogados de Oviedo (C/ Schulz, 5) </t>
+  </si>
+  <si>
+    <t>Avilés. Ayuntamiento (Plaza de España, 1)</t>
+  </si>
+  <si>
+    <t>Red de Programas de Voluntariado del Noroccidente y Centro de Voluntariado del Área I</t>
+  </si>
+  <si>
+    <t>Visita el Centro de Atención Integral de la Asociación Fraternidad</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Serantes. (Villamil, 1)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de entrega del galardón “Impulso” por parte de la Asociación de Esclerosis Lateral Amiotrófica del Principado de Asturias ELA-Principado.</t>
+  </si>
+  <si>
+    <t>Gijón. Restaurante Marieva Palace (Carretera AS II)</t>
+  </si>
+  <si>
+    <t>Asiste al espectáculo intergeneracional “¿Nos vamos de viaje?”</t>
+  </si>
+  <si>
+    <t>Iniciativa conjunta de la Asociación Asturiana de Residencias de la Tercera Edad, Centros de Día y Servicios de Ayuda a Domicilio (AARTE) y el Coro Infantil Divertimento para fomentar el envejecimiento activo</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos de la Parroquia de San Juan El Real (C/ Fray Ceferino, 24)</t>
+  </si>
+  <si>
+    <t>Asiste al acto homenaje de la Asociación de Mayores de Ponga</t>
+  </si>
+  <si>
+    <t>Ponga. Hotel Puente Vidosa (N-625 Desfiladero de los Beyos, s/n)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Junta Directiva de la Asociación de Alumnos del Programa Universitario para mayores de la Universidad de Oviedo APUMUO</t>
+  </si>
+  <si>
+    <t>Participa en la reunión telemática del patronato de la Fundación Asturiana de Atención y Protección a Personas con Discapacidades y Dependencias (Fasad)</t>
+  </si>
+  <si>
+    <t>Presenta la sesión informativa online Kit de materiales para la comunicación del modelo CuidAs</t>
+  </si>
+  <si>
+    <t>Asiste a la charla EnamoradosdELAvida, impartida por José Luis Capitán, Capi</t>
+  </si>
+  <si>
+    <t>Siero. Centro Cultural de La Fresneda (Avda. Principal, s/n)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste al acto de entrega de los premios Miradas Violetas </t>
+  </si>
+  <si>
+    <t>Reunión con la secretaria de Estado de Derechos Sociales, Rosa Martínez, y con director general de Personas con Discapacidad, Jesús Martín</t>
+  </si>
+  <si>
+    <t>Madrid. Sede del Ministerio de Derechos Sociales, Consumo y Agenda 2030. (Paseo del Prado 18-20)</t>
+  </si>
+  <si>
+    <t>DIRECTOR GENERAL DE SERVICIOS SOCIALES Y MAYORES</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación Aspace Asturias</t>
+  </si>
+  <si>
+    <t>Recibe a los usuarios/as del Centro de Apoyo a la Integración La Unión que conforman el equipo de Rugby Inclusivo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la lectura del manifiesto  y clausura de la Jornada “Enfocando la Protección Internacional a través de la Sensibilización Cultural” </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Asociación Comisión Católica Española de Migración (Accem) con motivo del Día internacional de las personas refugiadas</t>
+  </si>
+  <si>
+    <t>Gijón. Colegiata de San Juan Bautista (Plaza del Marqués hacia C/ Oscar Ollavaría)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de entrega de orlas de la Fundación Real Sporting a las jugadoras y jugadores del equipo inclusivo Marea Rojiblanca del Centro de Apoyo a la Integración de Cabueñes</t>
+  </si>
+  <si>
+    <t>Gijón. Centro residencial de Cabueñes (C/ Los Prados, 278)</t>
+  </si>
+  <si>
+    <t>Dirección General de Agenda 2030 del Gobierno de Asturias para visibilizar la diversidad y la igualdad en la cultura, en un entorno accesible</t>
+  </si>
+  <si>
+    <t>Oviedo. Plaza del Paraguas</t>
+  </si>
+  <si>
+    <t>XXIII Aniversario de la Asociación Mayores de Onís “El Güeña”</t>
+  </si>
+  <si>
+    <t>Participa en la Mesa Redonda del Encuentro Nacional de Familias, Profesionales, Administraciones y Asociaciones relacionadas con el Trastorno Específico del Lenguaje TEL en el marco de la III Edición NarceaTEL Haciendo visible lo invisible</t>
+  </si>
+  <si>
+    <t>Cangas del Narcea. Casa de Cultura Palacio de Omaña (Plaza de la Oliva)</t>
+  </si>
+  <si>
+    <t>Asisten a la reunión telemática en la que se presentará a las comunidades autónomas el marco estratégico estatal de la soledad no deseada</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión del Patronato de la Fundación Vinjoy</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de la Fundación (Avda. de los Monumentos, 61C)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de fin de curso del Centro de Apoyo a la Integración de Pando y a la entrega de galardones Pandorín y Pandorina</t>
+  </si>
+  <si>
+    <t>Sede del centro. La Felguera (Avda. de Gijón, 111)</t>
+  </si>
+  <si>
+    <t>Presenta el seminario web Vida y actividad significativa, enmarcado en las actividades de la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Asociación Down Asturias con motivo de su 40 aniversario</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en el acto de entrega de premios del IV Concurso de Relatos para mayores de 65 años No me llames Soledad </t>
+  </si>
+  <si>
+    <t>Oviedo. Plaza de Trascorrales, s/n</t>
+  </si>
+  <si>
+    <t>Participa, junto al Rector de la Universidad, Ignacio Villaverde,  en el acto de entrega de diplomas al alumnado del Programa Universitario para Mayores de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Paraninfo del Edificio Histórico de la Universidad (C/ San Francisco, 1)</t>
+  </si>
+  <si>
+    <t>Reunión con la directora general de la Sociedad de San Vicente de Paúl, Isabel Garzo Álvarez</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Pensionistas La Atalaya de Puerto de Vega</t>
+  </si>
+  <si>
+    <t>Navia.Casa del Mar (Avda. del Casino, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la jornada de puertas abiertas con motivo del 30 aniversario de la Asociación Ascivitas</t>
+  </si>
+  <si>
+    <t>Pravia. (Plaza Marquesa de Casa Valdés, 8)</t>
+  </si>
+  <si>
+    <t>Asiste al homenaje a los socios de más edad del Hogar de Pensionistas El Carmín</t>
+  </si>
+  <si>
+    <t>Llanera. Restaurante La Campaña (Pruvia AS-18, Km 11)</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de la Federación Asturiana de Concejos (Pza. de Riego,6)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco; la directora general de Gestión de Derechos Sociales, Paula Álvarez, y los directores generales de Innovación y Cambio Social, José Antonio Garmón, e Inclusión Educativa y Ordenación, David Artime</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco;  la directora general de Gestión de Derechos Sociales, Paula Álvarez y el alcalde de San Martín del Rey Aurelio, José Ramón Martín Ardines</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Colegio Oficial de Trabajo Social de Asturias</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del comité organizador del XXIV Congreso Estatal de Voluntariado Navarra 2025</t>
+  </si>
+  <si>
+    <t>Asiste al acto de toma de posesión del magistrado José Antonio Lorenzo como presidente de la Audiencia Provincial de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Palacio de Valdecarzana (C/ San Juan)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de Prometeo Innovations SL</t>
+  </si>
+  <si>
+    <t>Director de Prometeo Innovations SL, Moisés González</t>
+  </si>
+  <si>
+    <r>
+      <t>Visita las obras del edificio polivalente </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF414B56"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ana Casanueva de la Asociación de Ayuda a Personas con Parálisis Cerebral (Aspace)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF414B56"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede del centro (C/ Latores, 6)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Asiste al encuentro </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF414B56"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Economía en diálogo con Gonzalo Gortázar</t>
+    </r>
+  </si>
+  <si>
+    <t>Diario El Comercio y Caixabank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gijón. Hotel Abba Playa. (Paseo Dr. Fleming, 37) </t>
+  </si>
+  <si>
+    <t>Reunión con la gerente de Plena Inclusión Asturias, Casilda Sabín</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a los actos con motivo de la  Festividad del Carmen </t>
+  </si>
+  <si>
+    <t>Asociación de Jubilados y Pensionistas La Mar de Cudillero</t>
+  </si>
+  <si>
+    <t>Participa en el acto de fin de curso del Programa Universitario para Mayores de la Universidad de Oviedo (Pumuo)</t>
+  </si>
+  <si>
+    <t>Gijón. Campus Universitario (C/ Blasco de Garay, s/n)</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de juntas del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>Reunión con el responsable territorial de Accem Asturias, Javier Mahía, y con la directora del Centro Residencial Accem Hevia, Ana Madrazo</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de San Tirso de Abres</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; el alcalde de San Tirso de Abres, Clemente Martín Rodil</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Padres y Amigos de Personas con Discapacidad Auditiva de Asturias (APADA ASTURIAS)</t>
+  </si>
+  <si>
+    <t>Vicepresidente Alfonso Medina García</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; el alcalde de Peñamellera Baja, José Manuel Fernández Díaz</t>
+  </si>
+  <si>
+    <t>Participa en la presentación de la Estrategia de Accesibilidad Universal del Principado de Asturias 2025-2030</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, las directoras generales de Cuidados y Coordinación Sociosanitaria, Rocío Allande; de Empresa y Comercio, Aránzazu González, y el director general de Agenda 2030, Juan Ponte</t>
+  </si>
+  <si>
+    <t>Acompaña en la salida a las personas usuarias del centro de apoyo a la integración de Ascitivas que participan en el descenso del Nalón</t>
+  </si>
+  <si>
+    <t>Candamo. San Román</t>
+  </si>
+  <si>
+    <t>Asiste a la fiesta de final de curso del centro de apoyo a la integración de la Asociación Una Ciudad para Todos</t>
+  </si>
+  <si>
+    <t>Asiste al acto oficial de inauguración de la 68ª edición de la Feria Internacional de Muestras de Asturias (Fidma)</t>
+  </si>
+  <si>
+    <t>Cámara de Comercio de Gijón</t>
+  </si>
+  <si>
+    <t>Gijón. Palacio de congresos del Recinto Ferial de Asturias Luis Adaro (Paseo del Dr. Fleming, 481)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en el  XXXII Descenso del Sella Adaptado </t>
+  </si>
+  <si>
+    <t>Federación de Deportes para Personas con Discapacidad Física del Principado de Asturias (FEDEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arriondas. Sede de la Escuela Asturiana de Piragüismo (Finca Fundición de Coviella, 9) </t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional del Día de las Personas Mayores  en la Feria Internacional de Muestras de Asturias</t>
+  </si>
+  <si>
+    <t>Gijón. Palacio de congresos del Recinto Ferial Luis Adaro (Paseo Doctor Fleming, 481)</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación del programa Rompiendo Distancias de Taramundi: Yo vivo, yo decido, teatro costumbrista asturianu y Perros de compañía, terapia con labradores en la Feria Internacional de Muestras de Asturias</t>
+  </si>
+  <si>
+    <t>Gijón. Recinto Ferial de Asturias Luis Adaro (Paseo Doctor Fleming, 481)</t>
+  </si>
+  <si>
+    <t>Visita la exposición de actividades realizadas en el marco del programa Rompiendo Distancias en el XI Encuentro de Mayores del Concejo de Cangas del Narcea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cangas del Narcea. Hotel-Restaurante La Casilla (Limes, 34) </t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de la Federación de Deportes para Personas con Discapacidad Física del Principado de Asturias (FEDEMA), José Alberto Álvarez García</t>
+  </si>
+  <si>
+    <t>Gijón. Tendayu del Pueblo de Asturias (Paseo Doctor Fleming, 877)</t>
+  </si>
+  <si>
+    <t>Reunión con Francisco Fernández Yebra, gerente del Movimiento Asturiano por la Paz (Maspaz)</t>
+  </si>
+  <si>
+    <t>Preside la comisión permanente del Consejo de Personas Mayores del Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Asiste al acto inaugural de la XXV Escuela Internacional de Verano Manuel Fernández López Lito -Tiempo de reformas, tiempo de resistencias</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede UGT Asturias (Plaza General Ordoñez, 1)</t>
+  </si>
+  <si>
+    <t>Presenta el programa de actos del Día Internacional de las Personas Mayores 2025</t>
+  </si>
+  <si>
+    <t>Piloña. Infiesto. La Benéfica. (C/ Vistalegre, 17)</t>
+  </si>
+  <si>
+    <t>Alcalde de Piloña Iván Allende Toraño</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión con representantes de la ONCE en Asturias </t>
+  </si>
+  <si>
+    <t>Presidenta del Consejo Territorial de la ONCE, Marta Malgor Vázquez y la delegada de la ONCE en Asturias, Yobanka Cuervo Álvarez</t>
+  </si>
+  <si>
+    <t>Reunión con el representante de la sociedad Obras Generales del Norte (Ogensa), Tomás Mediavilla</t>
+  </si>
+  <si>
+    <t>Asiste a las conclusiones de la XXV Escuela Internacional de Verano Manuel Fernández López Lito -Tiempo de reformas, tiempo de resistencias</t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional de entrega de las Medallas de Asturias 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oviedo. Auditorio Príncipe Felipe (Plaza del Fresno, s/n) </t>
+  </si>
+  <si>
+    <t>Asiste al acto institucional de recepción a la Asociación de Pensionistas de Ribadesella en la Feria de Muestras y Exposiciones Femex 2025</t>
+  </si>
+  <si>
+    <t>Ayuntamiento San Martín del Rey Aurelio</t>
+  </si>
+  <si>
+    <t>San Martín del Rey Aurelio. Polideportivo de Blimea (Avda. del Florán, 43)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación Parkinson Asturias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Presidente José Mª Ordoñez Alonso y directora Yolanda Villanueva Rodríguez </t>
+  </si>
+  <si>
+    <t>Reunión de la comisión delegada de Servicios Sociales del Consejo Territorial de Servicios Sociales y del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t>Ministerio de Derechos Sociales y Agenda 2030. Secretaria de Estado de Derechos Sociales</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Fundación Siloé</t>
+  </si>
+  <si>
+    <t>Director Pablo Puente Baldomar</t>
+  </si>
+  <si>
+    <t>Participa en la actividad de sensibilización sobre itinerarios accesibles, con motivo de la Semana de la Movilidad</t>
+  </si>
+  <si>
+    <t>Asociación de Discapacitados Físicos de Avilés y Comarca (DIFAC)</t>
+  </si>
+  <si>
+    <t>Avilés. Sede del ayuntamiento (Plaza de España, 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión con representantes del Ayuntamiento de Cangas del Narcea  </t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, el alcalde de Cangas del Narcea, José Luis Fontaniella</t>
+  </si>
+  <si>
+    <t>Participa en la 28ª Jornada sobre el Mal de Alzheimer. Día Mundial 2025</t>
+  </si>
+  <si>
+    <t>Asociación Democrática Asturiana de Familias con Alzhéimer (ADAFA)</t>
+  </si>
+  <si>
+    <t>Reunión del comité de seguimiento del Fondo Social Europeo Plus</t>
+  </si>
+  <si>
+    <t>Reunión con el secretario general de Cáritas Asturias, Ramón Méndez-Navia</t>
+  </si>
+  <si>
+    <t>Modera las mesas que se celebrarán en la Jornada Día Mundial Alzheimer 2025</t>
+  </si>
+  <si>
+    <t>Clausura la Jornada Día Mundial Alzheimer 2025</t>
+  </si>
+  <si>
+    <t>Participa en la Mesa redonda La importancia de llegar activos a la vejez del Foro sobre Envejecimiento Activo con motivo de la Semana Europea del Deporte</t>
+  </si>
+  <si>
+    <t>Programa ADN. Asturies, Deporte y Naturaleza</t>
+  </si>
+  <si>
+    <t>Valdés. Casa de Cultura de Luarca (C/ Olavarrieta, 24)</t>
+  </si>
+  <si>
+    <t>Presenta el webinar 25 años Rompiendo Distancias, 25 años creando y acercando recursos y servicios a las personas mayores en el medio rural enmarcado dentro de las actividades de la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la Jornada Desarrollo rural participativo: diseñando territorios inclusivos</t>
+  </si>
+  <si>
+    <t>25 aniversario de la Red Asturiana de Desarrollo Rural (Reader)</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Auditorio. (Plaza del Mercado, 1)</t>
+  </si>
+  <si>
+    <t>Asiste al acto  con motivo del Día Mundial de la Investigación contra el Cáncer</t>
+  </si>
+  <si>
+    <t>Asociación Galbán</t>
+  </si>
+  <si>
+    <t>Oviedo. Aula Magna del Edificio Histórico de la Universidad de Oviedo (C/ San Francisco, 3)</t>
+  </si>
+  <si>
+    <t>Presenta la actividad Refranes, dichos y otras imágenes que resuenan, enmarcada en el programa Cultura cercana del Vicerrectorado de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Cudillero. Centro Social de Personas Mayores (C/ El Muelle, s/n)</t>
+  </si>
+  <si>
+    <t>Vicerrectora de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo, Pilar García Cuetos</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la Semana del Voluntariado Uniovi</t>
+  </si>
+  <si>
+    <t>Espacio Solidario del Vicerrectorado de Estudiantes y Empleabilidad de la Universidad de Oviedo en colaboración con la Plataforma del Voluntariado de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Facultad de Psicología (Plaza de Feijoo, s/n)</t>
+  </si>
+  <si>
+    <t>Preside Rector de la Universidad de Oviedo Ignacio Villaverde</t>
+  </si>
+  <si>
+    <t>Movimiento Asturiano por la Paz y la Facultad de Formación del Profesorado y Educación</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos de la Facultad de Formación del Profesorado y Educación de la Universidad de Oviedo (C/ Aniceto Sela, s/n)</t>
+  </si>
+  <si>
+    <t>Participación expresidente del Gobierno de España, José Luis Rodríguez Zapatero</t>
+  </si>
+  <si>
+    <t>Infiesto. Espacio Cultural La Benéfica. (C/ Vistalegre, 17)</t>
+  </si>
+  <si>
+    <t>Interviene en el acto del Día Internacional de las Personas Mayores</t>
+  </si>
+  <si>
+    <t>Unión de Jubilados y Pensionistas de UGT Asturias</t>
+  </si>
+  <si>
+    <t>Pola de Laviana. Centro de Innovación y Desarrollo del Alto Nalón (C/ Joaquín Iglesias, s/n)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, el alcalde de Grado, José Luis Trabanco</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de San Martín de Oscos</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, el alcalde de San Martín de Oscos, Pedro Álvarez Martinez</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Federación Asturiana de Organizaciones de Atención a Personas con Parálisis Cerebral y Afines (Fedeaspace)</t>
+  </si>
+  <si>
+    <t>Gijón. Jardines del Náutico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la inauguración de la Jornada Ictus, familia y comunidad: la vida por delante </t>
+  </si>
+  <si>
+    <t>Asociación Ictus Asturias y otras Lesiones Cerebrales Adquiridas (ASICAS)</t>
+  </si>
+  <si>
+    <t>Langreo. Centro de Referencia Estatal para personas con Discapacidades Neurológicas CREDINE. (Barros. Lugar Caserío Pantano, 12)</t>
+  </si>
+  <si>
+    <t>Asiste a la reunión de la comisión de servicios sociales del CERMI Asturias</t>
+  </si>
+  <si>
+    <t>CERMI Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Antiguo Centro Materno Infantil (Avda. Pedro Masaveu, 45)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación Hierbabuena</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma de Voluntariado de Asturias</t>
+  </si>
+  <si>
+    <t>Reunión con la responsable del Departamento Jurídico de la Fundación Vinjoy, Laura Atienza</t>
+  </si>
+  <si>
+    <t>Oviedo. Centro social de personas mayores de Pumarín (C/ Palmira Villa, s/n)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco</t>
+  </si>
+  <si>
+    <t>Reunión con la gerente del Servicio Público de Empleo (Sepepa), Begoña López, y representantes de la Fundación EDES para la Educación Especial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Coordinadora de la Fundación Edes para la Educación Especial, Elena Martínez Orbegozo y responsable programas empleo Laura Lopez Santamaría
+</t>
+  </si>
+  <si>
+    <t>Visita las obras de remodelación del centro social de Luanco</t>
+  </si>
+  <si>
+    <t>Gozón. Luanco (C/ Alejandro Artime, 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la inauguración del VIII Congreso Internacional en torno a la Acondroplasia y Otras Displasias Esqueléticas “Abrazando Futuro” </t>
+  </si>
+  <si>
+    <t>Fundación ALPE</t>
+  </si>
+  <si>
+    <t>Gijón. Palacio de Congresos del Recinto Ferial Luis Adaro (Paseo Dr. Fleming, 481)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de Plena Inclusión Asturias</t>
+  </si>
+  <si>
+    <t>Gerente Casilda Sabín</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Ayuntamiento de Llanera</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; la alcaldesa de Llanera, Eva Mª Pérez Fernández</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visita el aula de formación de la Fundación  La Caixa  junto al director general de RED.ES, Jesús Herrero y representantes de la Fundación </t>
+  </si>
+  <si>
+    <t>Gijón. Centro de día para personas mayores dependientes y centro social El Arbeyal (Avda. Príncipe de Asturias, 72)</t>
+  </si>
+  <si>
+    <t>Asiste al concierto social Nueche d’embruxos</t>
+  </si>
+  <si>
+    <t>Orquesta Sinfónica del Principado de Asturias (OSPA)</t>
+  </si>
+  <si>
+    <t>Oviedo. Auditorio Príncipe Felipe (Plaza del Fresno, s/n)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Esclerosis Lateral Amiotrófica del Principado y de la Confederación Nacional de Entidades ConELA</t>
+  </si>
+  <si>
+    <t>Participa en la inauguración del Encuentro de Asociaciones y Voluntariado de las Áreas III y VIII</t>
+  </si>
+  <si>
+    <t>Participa en el seminario  Marco estratégico estatal de las soledades</t>
+  </si>
+  <si>
+    <t>Secretaría de Estado de Derechos Sociales del Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <t>Asiste al XVIII Encuentro de Mayores de Valdés</t>
+  </si>
+  <si>
+    <t>Asiste al XXIII Encuentro de Mayores Rompiendo Distancias</t>
+  </si>
+  <si>
+    <t>Mancomunidad de Cangas de Onís, Amieva y Onís</t>
+  </si>
+  <si>
+    <t>Cangas de Onís. Casa de Cultura. (C/ La Cárcel, 13)</t>
+  </si>
+  <si>
+    <t>Asiste al acto homenaje a los socios de la Asociación de Jubilados y Pensionistas Peñamayor de Bimenes</t>
+  </si>
+  <si>
+    <t>Asiste a la recepción municipal del alcalde de Onís, José Manuel Abeledo, con los representantes de los Centros Sociales de Personas Mayores del Principado de Asturias y de la Federación de Asociaciones de Mayores del Principado (FAMPA). Posteriormente visitan el XLV Certamen del Queso Gamonéu, Fiesta de Interés Turístico Regional, junto a representantes municipales.</t>
+  </si>
+  <si>
+    <t>Onís. Benia de Onís. (Plaza del Ayuntamiento, s/n y Recinto  Ferial del Vallín)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en la reunión del jurado del III Certamen literario de Microrrelatos y poemas para personas mayores de 65 años </t>
+  </si>
+  <si>
+    <t>Tribuna Ciudadana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oviedo. (C/ Santa Susana, 41) </t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración de la IV Jornada CuidAs Avanzando en la transformación del cuidado de larga duración, para conmemorar el Día Internacional de los Cuidados y el Apoyo</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de Cámara. Auditorio Príncipe Felipe (Plaza del Fresno, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la mesa Experiencias transformadoras del cuidado de larga duración ¿De dónde venimos y hacia dónde vamos?, en el marco de la IV Jornada CuidAs</t>
+  </si>
+  <si>
+    <t>Entrega los diplomas a centros y servicios comprometidos con la estrategia CuidAs y clausura la IV Jornada CuidAs</t>
+  </si>
+  <si>
+    <t>Asiste a la presentación de la Estrategia contra la Soledad No Deseada (2025-2030)</t>
+  </si>
+  <si>
+    <t>Oviedo. Cines Embajadores Foncalada (C/ General Elorza, 45)</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de la Unión de Profesionales y Autónomos de Asturias, Eduardo Abad</t>
+  </si>
+  <si>
+    <t>Asiste a la representación de la obra Un asturiano por el mundo, del grupo de teatro Entrebambalinas del Centro de Apoyo a la Integración Naranco</t>
+  </si>
+  <si>
+    <t>Red Europea de Lucha contra la Pobreza y la Exclusión Social en Asturias (EAPN-AS)</t>
+  </si>
+  <si>
+    <t>Recibe a las personas usuarias del centro de día de personas con discapacidad de Riaño, autores del reconocimiento a los finalistas del Premio del Principado al Deporte Inclusivo</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste al encuentro entre alumnado de bachillerato del IES </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La Laboral y personas usuarias del Centro de Apoyo a la Integración (CAI) de Cabueñes, enmarcado en el programa de deporte inclusivo Rompiendo barreras</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Gijón. </t>
+    </r>
+    <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Asiste a la presentación de la </t>
-    </r>
+      <t>Sede del CAI de Cabueñes (Los Prados, 278)</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Estrategia para un nuevo modelo de cuidados en la comunidad: un proceso de desinstitucionalización (2024-2030)</t>
+      <t>Asiste a la presentación de la Estrategia para un nuevo modelo de cuidados en la comunidad: un proceso de desinstitucionalización (2024-2030)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Madrid.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Salón de actos del Instituto de Mayores y Servicios Sociales (Avda. de la Ilustración, s/n)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la inauguración del II Encuentro </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Como en casa Asturias</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste al IX Festival de la Diversidad </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Abriendo Mentes</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Gijón.Palacio de congresos del Recinto Ferial </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Luis Adaro. (Paseo Dr. Fleming 481)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la junta del patronato de la Fundación </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Padre Vinjoy</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Avda. de los Monumentos, 61)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste al acto de graduación y fiesta comunitaria organizada por la Fundación </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Vinjoy</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Oviedo </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(Avda. de los Monumentos, 61)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste al encuentro </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Brechas de inclusión en el medio rural: Una mirada a la intervención comunitaria y el trabajo en red</t>
     </r>
   </si>
   <si>
-    <t>La directora general de Cuidados y Coordinación Sanitaria, Rocío Allande, y el director general de Inclusión Educativa y Ordenación, David Artime</t>
-[...240 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Inaugura la jornada técnica de accesibilidad universal </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Porque la accesibilidad también beneficia a las personas mayores y presenta el manual de accesibilidad en centros de atención a personas mayores</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Reunión con representantes de la Red de Participación Social del Oriente de Asturias </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Pueblos Solidarios</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>y la directora general de Infancia y Familias, Belén Barrero</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste al acto </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Un impulso a las políticas sociales. Compromiso contra la soledad no deseada, en el que se firmarán los documentos de adhesión de ayuntamientos y mancomunidades al marco de cooperación para el desarrollo de las prestaciones sociales</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Palacio de los condes de Toreno (Pza. de Porlier, 9)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>El presidente del Principado de Asturias, Adrián Barbón,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> la consejera de Derechos Sociales y Bienestar, Marta del Arco; la directora general de Gestión de Derechos Sociales, Paula Álvarez y representantes municipales</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste al concierto </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>25 años de música de la Fundación Oviedo Filarmonía, a beneficio de Cocemfe Asturias</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>.Teatro Campoamor (C/ Pelayo, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>A</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>siste al acto de entrega del galardón Amuravela de Oro 2024 en su XLV edición</t>
     </r>
   </si>
   <si>
-    <t>Asiste a la presentación del concurso de dibujo Emociones en movimiento, dirigido a entidades sin ánimo de lucro del ámbito de la discapacidad en colaboración con la empresa Hijos de Luis Rodríguez, S.A. (Supermercados Masymas) y el Museo de Bellas Artes de Asturias</t>
+    <r>
+      <t xml:space="preserve"> Edificio Buenavista (C/ Eduardo Herrera, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Herrerita, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Museo de Bellas Artes (C/ Santa Ana, 1-3)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste a la presentación del libro </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Cambiar la mirada. Un acercamiento a las personas con discapacidad, de Mari Carmen de Jorge</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco </t>
-[...28 lines deleted...]
-    <r>
       <t xml:space="preserve">Oviedo. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Club Prensa Asturiana de La Nueva España (C/ Leopoldo Calvo Sotelo, 7)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Oviedo</t>
+      <t xml:space="preserve">Gijón. Palacio de congresos del Recinto Ferial de Asturias </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>. Museo de Bellas Artes (C/ Santa Ana, 1-3)</t>
-[...103 lines deleted...]
-    <t>Directora de Centro  Sara Fernández Álvarez</t>
+      <t>Luis Adaro (Paseo Doctor Fleming, 481)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la presentación de conclusiones del estudio </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La economía social asturiana ante el nuevo modelo de cuidados: retos y oportunidades,  con motivo del Día de la Economía Social en la Fidma</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste a la mesa redonda sobre deporte inclusivo </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>El medio acuático en el deporte olímpico. Superación en el agua, organizada con motivo del Día del Agua en la Fidma</t>
     </r>
   </si>
   <si>
     <r>
       <t>Gijón</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Pabellón del Principado. Recinto Ferial de Asturias Luis Adaro (Paseo del Dr. Fleming, 481)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Gijón. Palacio de congresos del Recinto Ferial de Asturias </t>
-[...100 lines deleted...]
-    <r>
       <t xml:space="preserve">Asiste al acto de clausura de la 24 Escuela Internacional de Verano </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Manuel Fernández Lito</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Salón de actos de UGT Asturias (Pza. General Ordoñez, 1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Participa en el grupo de trabajo para la mejora  de buenas prácticas en apoyos comunitarios a políticas públicas del proyecto</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Como en casa</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste a la presentación del festival </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Texendo palabres con títeres, de A Factoria Norte</t>
     </r>
   </si>
   <si>
     <r>
       <t>Ribera de Arriba</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Salón de actos del Edificio de Servicios Múltiples. Soto Ribera (Pza. de la Constitución s/n)</t>
     </r>
   </si>
   <si>
-    <t>Alcalde de Ribera de Arriba Tomás Fernández; concejala de Servicios Sociales Eulalia Vázquez; la coordinadora del certamen Carmen Gallo</t>
-[...166 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Modera la mesa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Conectados y seguros: nuevas tecnologías y ciberseguridad para personas mayores, enmarcada en la jornada del Día Internacional de las Personas Mayores</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la gala de entrega del Premio </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Principado de Asturias al Deporte Inclusivo, que este año recibe la Federación de Deportes para Personas con Discapacidad Física (Fedema)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la lectura del manifiesto y en el inicio de la </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Carrera de las sonrisas. IV Marcha FEDEASPACE</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Gijón</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Jardines del Náutico</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Participa en la inauguración del III Congreso Internacional </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>¡Eres un animal! Intervenciones asistidas con animales</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Oviedo. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Facultad de Formación del Profesorado y Educación (C/ Aniceto Sela, 1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Participa en la presentación telemática de la herramienta digital </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Datos x participación x gente mayor, ejecutada en colaboración con la Unión Democrática de Pensionistas y Jubilados de España y la asociación Iniciativa Open Data</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Oviedo. Club Prensa Asturiana de </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>La Nueva España (C/ Leopoldo Calvo Sotelo, 7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Participa en la mesa redonda sobre el modelo de vivienda en comunidad del proyecto </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mi casa, enmarcada en el Encuentro Menos barreras, más barrio</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Madrid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Espacio Ventas (C/ Alcalá, 182)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la entrega de los Premios Supercuidadores. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Reconocimiento a cuidadores y entidades 2024 y recoge el premio concedido a la consejería por la Estrategia CuidAS</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Madrid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Auditorio Rafael del Pino (C/ Rafael Calvo, 39A)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Inaugura las III Jornadas </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CuidAs: comunidad y cuidados. También presentará la Estrategia CuidAS: logros, presente y futuro</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Salón de actos del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la clausura las III Jornadas </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>CuidAs: Comunidad y cuidados</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco; </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>los directores generales de Innovación y Cambio Social, José Antonio Garmón, y la gerente del ERA, Nerea Monroy</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la entrega de premios del III Concurso de relatos cortos para personas mayores de 65 años </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>No me llames soledad</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presenta el seminario web </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La Red-CuidAs: balance de actividad en sus dos primeros años</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco; </t>
-[...235 lines deleted...]
-    <r>
       <t xml:space="preserve">Participa en la inauguración de las II Jornadas </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Tejiendo Inclusión, donde se expondrán los resultados de la investigación Biocuidados</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Vegadeo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede del ayuntamiento (Pza. del Ayuntamiento, 1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Reunión con la alcaldesa de Coaña, Rosana González. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Posteriormente, visita las obras de reforma del albergue municipal en el que va a habilitarse un centro social y centro de día</t>
-    </r>
-[...157 lines deleted...]
-      <t>. Sede del ayuntamiento (Pza. del Ayuntamiento, 1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Coaña</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Sede del Ayuntamiento (Crtra. de Jarrio a Coaña, s/n)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Participa en la inauguración de los actos como motivo del Día Internacional de las Personas con Discapacidad </t>
-[...102 lines deleted...]
-      <t>Oviedo. Biblioteca Pública Ramón Pérez de Ayala (Plaza Daoiz y Velarde, 11)</t>
+    <r>
+      <t xml:space="preserve">Clausura la II Jornada de Oficinas de Vida Autónoma y Participativa (OVAP) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Caminando hacia una vida independiente</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Salón de actos de la Consejería de Hacienda (C/ Hnos. Menéndez Pidal, 7-9)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Participa en la mesa </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Transformación social con las políticas públicas, en el marco de la jornada de presentación de resultados del Proyecto Biocuidados</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...3 lines deleted...]
-    <t>Asiste al concierto solidario en beneficio de la Fundación Vinjoy</t>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Valladolid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Medina de Rioseco. Teatro María Luisa Ponte (C/ Doctrina, 22)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Clausura las VII Jornadas de Humanización: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>retos y oportunidades en la atención</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Presenta la Estrategia CuidAS en el grupo de trabajo del proyecto </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Como en casa: hacia la provisión de servicios centrados en las personas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Asiste jornada </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vivir mejor en casa: resultados finales y evidencias para la transformación de los cuidados y apoyos en la comunidad</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Reunión con representantes de la Federación de la Asociación de Mayores de Asturias (Fampa) para analizar el programa de voluntariado </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Vamos de paseo</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en la jornada </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>dis-Capacidades y Agenda 2030</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Salón Covadonga del Hotel Reconquista (C/ Gil de Jaz, 16)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Avilés. Centro Cultural </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Niemeyer (Avda. del Zinc, s/n)</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Participa en la inauguración del XXIII Congreso Estatal del Voluntariado. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Voluntariado para una sociedad inclusiva: innovación y sostenibilidad</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Avilés</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Centro Cultural Niemeyer (Avda. del Zinc, s/n)</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Modera la mesa </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Respuesta del voluntariado ante situaciones de crisis, en el XXIII Congreso Estatal del Voluntariado</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Avilés. Auditorio Centro Cultural </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Niemeyer (Avda. del Zinc, s/n)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Oviedo. Sala </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Blanca del ayuntamiento (Pza. de la Constitución, 1)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Participa en la inauguración del XXIII Congreso Estatal del Voluntariado. </t>
-[...28 lines deleted...]
-    <r>
       <t xml:space="preserve">Participa en la entrega de premios de la IX edición del concurso de fotografía </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Haciendo visible la discapacidad invisible</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Clausura jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Soledad y salud en jóvenes y mayores: hacia un bienestar intergeneracional</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Oviedo</t>
-[...49 lines deleted...]
-    <r>
       <t>Presenta el seminario web </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La figura del intérprete vital, enmarcado en las actividades de la Estrategia CuidAs</t>
     </r>
   </si>
   <si>
     <r>
       <t>Participa en la inauguración del encuentro sobre el proyecto </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mi casa: una vida en comunidad</t>
     </r>
   </si>
   <si>
-    <t>Recibe a las personas usuarias del Centro Residencial de Atención a Personas con Discapacidad Arco Iris, que asistirán a la ópera El secreto del otro, espectáculo interactivo, coproducido por la Fundación Ópera de Oviedo y el Palacio de Festivales de Cantabria</t>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. El Camaleón de Rubik (C/ Manuel García Conde, 3)</t>
+    </r>
   </si>
   <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.Teatro Filarmónica (C/ Mendizábal, 3)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Oviedo</t>
-[...118 lines deleted...]
-    <r>
       <t xml:space="preserve">Asiste a la reunión del Foro </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Aequitas de Discapacidad de Asturias</t>
     </r>
   </si>
   <si>
     <r>
       <t>Clausura la jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Hay que salir de casa y presenta la charla que imparte el presidente de la Confederación Española de Aulas de Tercera Edad, Gonzalo Berzosa</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Ribadesella</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Hogar del Pensionista (Avda. Palacio Valdés, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Presenta el seminario web </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La figura del profesional de referencia de centros, que se enmarca en las actividades de la Estrategia CuidAs</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la presentación del estudio municipal </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>¿Nos acompañamos? Diagnóstico de la soledad no deseada en personas mayores de Piloña, realizado en colaboración con la Asociación El Prial</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Piloña</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Infiesto. Casa de Cultura Marqués de Vistalegre (C/ Covadonga, 42)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Participa en la mesa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Reflexiones sobre la soledad y el acompañamiento a las personas mayores, en el marco de la presentación del estudio ¿Nos acompañamos? Diagnóstico de la Soledad no deseada en personas mayores de Piloña</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la presentación de la campaña </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mucho que ver</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede territorial de la ONCE (C/ Campomanes, 9)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la inauguración de la exposición </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Diversas y valientes, promovida por las personas usuarias del Centro de Apoyo a la Integración de Villalegre con motivo del Día Internacional de la Mujer</t>
     </r>
   </si>
   <si>
     <r>
       <t>Corvera</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Centro sociocultural de Las Vegas (C/ Miguel Ángel Blanco, 5)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Oviedo</t>
+      <t xml:space="preserve">Oviedo. Auditorio </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>. Sede territorial de la ONCE (C/ Campomanes, 9)</t>
-[...168 lines deleted...]
-    <t>Mieres. Sede del ayuntamiento (Pza. de la Constitución, 1)</t>
+      <t>Príncipe Felipe (Pza. del Fresno, s/n)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Visita la exposición itinerante </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>20 años del concurso de carteles: Voluntad.es…lo que te diferencia y participa en la apertura de la asamblea general de la Plataforma de Voluntariado de Asturias</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Avile</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>s .Centro de Servicios Universitarios (C/ La Ferrería, 7)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Presenta el seminario web </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Evaluación y diseño de ambientes para personas con necesidades intensas de apoyo, enmarcado en las actividades de la Estrategia CuidAs</t>
     </r>
   </si>
   <si>
     <r>
       <t>Visita el Centro de Apoyo a la Integración (CAI) de Villalegre</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, y asiste a la representación teatral El trasgu y sus instrumentos</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Avilés</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede del CAI (C/ Pedro Valdivia, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Asiste a la jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Observatorio de la ELA en España 2024. Presentación de resultados</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Madrid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede de la Fundación ONCE (C/ Sebastián Herrera, 15)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Reunión con representantes de entidades de la Red de Centros de Voluntariado y Participación Social: Cruz Roja, Centro de Desarrollo Rural </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>El Prial, Movimiento Asturiano por la Paz y Fundación Edes</t>
     </r>
   </si>
   <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Sala de juntas del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Madrid</t>
-[...118 lines deleted...]
-    <r>
       <t xml:space="preserve">Visita el taller </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Esencia Artesana impartido por el Mercado Artesano y Ecológico a personas usuarias del Centro de Apoyo a la Integración La Unión</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Castrillon</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Salinas (Avda. Clarín, 26)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Presenta el programa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La Ribera en activo para personas mayores, desarrollado en colaboración con el Ayuntamiento de Ribera de Arriba</t>
     </r>
   </si>
   <si>
     <r>
       <t>Participa en el PERTE de la Economía Social y de los Cuidados “</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Un PERTE al servicio de las personas y el planeta: proyectos inspiradores para transformar el futuro”</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Madrid</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Sede de la Fundación ONCE. (C/ Sebastián Herrera, 15)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Oviedo. Sede de la Vicepresidencia (C/ Eduardo Herrera </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Herrerita, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t>Participa en la presentación del programa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Cultura Cercana, que se desarrolla en colaboración con la Universidad de Oviedo</t>
     </r>
   </si>
   <si>
-    <t>Asiste a la presentación de la Iniciativa de creación de productos de impulso de Vida Comunitaria y Participativa: Diseño especial para ruedas de sillas manuales o eléctricas, en el marco de la Agenda Asturiana para la Atención Integral de las Personas con Discapacidad 2024-2030</t>
+    <r>
+      <t>Gijón</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Centro de Atención Integral (CAI) de la Confederación Española de Personas con Discapacidad Física y Orgánica COCEMFE. (C/ Poeta Ángel González, 13)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la entrega de premios de la quinta edición del concurso de relatos </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Cada historia cuenta</t>
     </r>
   </si>
   <si>
     <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Centro Comercial Los Prados (C/ Joaquín Costa, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Asiste a la presentación del mural realizado por alumnado del IES </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Cuenca del Nalón y personas usuarias del Centro de Apoyo a la Integración (CAI) de Pando</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Gijón</t>
-[...28 lines deleted...]
-    <r>
       <t>Langreo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Sede del CAI (Avda. de Gijón, 111)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Oviedo. Sede de la Vicepresidencia (C/ Eduardo Herrera </t>
-[...46 lines deleted...]
-    <r>
       <t xml:space="preserve">Inaugura la jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Itinerario formativo CuidAs y kit de herramientas didácticas</t>
     </r>
   </si>
   <si>
     <r>
       <t>Oviedo.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Salón de actos del EASMU (C/ Antonio Suarez Gutiérrez, 2)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Participa en la presentación de la exposición </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Miradas compartidas, proyecto conjunto de Asemeyando Asociación Fotográfica y personas usuarias del Centro Ocupacional/CAI de Pando sobre la igualdad de trato y oportunidades.</t>
     </r>
   </si>
   <si>
-    <t>Langreo. Hospital Valle del Nalón. Polígono de Riaño</t>
-[...7 lines deleted...]
-  <si>
     <r>
       <t>Carreño. Candás. Salón de actos del Centro Polivalente </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La Baragaña (C/ Bernardo Alfageme, 4)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Presenta el seminario web </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Itinerario formativo CuidAs y kit de herramientas didácticas, enmarcado en las actividades de la Estrategia CuidAs</t>
     </r>
   </si>
   <si>
-    <t>Asiste a los actos de celebración del XVI aniversario del Centro de Día para Personas Mayores Dependientes</t>
-[...34 lines deleted...]
-  <si>
     <r>
       <t>Gijón</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Sede del centro (C/ Charles Chaplin, s/n)</t>
     </r>
   </si>
   <si>
-    <t>Reunión con representantes del Ayuntamiento de Langreo</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Asiste a la grabación del programa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Juntos paso a paso, de Radio Nacional de España, sobre el XVII Concurso de Relatos Escritos por Personas Mayores</t>
     </r>
   </si>
   <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Centro de Día para Personas Mayores Dependientes y Centro Social Covadonga (C/ Cardenal Cienfuegos, s/n)</t>
     </r>
   </si>
   <si>
-    <t>Langreo. Salón de plenos del ayuntamiento (Pza. de España, s/n)</t>
-[...10 lines deleted...]
-  <si>
     <r>
       <t>Participa en el acto</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Desayuno con voz: mujeres del campo que abren camino</t>
     </r>
   </si>
   <si>
-    <t>Avilés. Hotel Palacio de Avilés (Pza. de España, 9)</t>
-[...13 lines deleted...]
-  <si>
     <r>
       <t>Infiesto. Sede Asociación El Prial (Plaza Mayor, 11)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Asiste a los actos con motivo del Día del Socio de la Asociación de Pensionistas, Jubilados y Prejubilados San Enrique de Pando</t>
   </si>
   <si>
     <r>
       <t>Langreo. Centro Socio-cultural de Pando. (C/ Alfredo Cañal, s/n)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Arial"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
-  </si>
-[...16 lines deleted...]
-    <t>Oviedo. Salón de actos de la Fundación. (Avda. de los Monumentos, 61C)</t>
   </si>
   <si>
     <r>
       <t>Asiste a la presentación de la jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Somos comunidad contigo, para impulsar programas de formación en la atención a personas mayores y soledad no deseada en el Bajo Nalón</t>
     </r>
   </si>
   <si>
-    <t>Ayuntamiento Muros de Nalón</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Muros de Naló</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>n. Casa de Cultura José Manuel Alonso Delgado (Pza. del Marqués de Muros, 7)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Asiste a la presentación de la iniciativa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Tardes de traje, en la que participan personas usuarias del centro de día para mayores dependientes y centro social Covadonga</t>
     </r>
   </si>
   <si>
-    <t>Oviedo. Sede del centro (C/ Cardenal Cienfuegos, s/n)</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t>Recibe el archivo fotográfico digital realizado en el marco de proyecto </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Una sonrisa por la Inclusión, de Asemeyando Asociación Fotográfica y personas usuarias de los centros de apoyo a la integración de Pando, Arco Iris y Centro de Adultos La Arboleya</t>
     </r>
   </si>
   <si>
-    <t>Reunión con representantes de la Asociación de Autistas Niños del Silencio (Adansi)</t>
-[...28 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Participa en la presentación del programa de seguridad </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Mayores en acción, desarrollado en colaboración con la Jefatura Provincial de Tráfico</t>
     </r>
   </si>
   <si>
-    <t>Visita el Centro de Apoyo a la Integración Naranco</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Participa en la inauguración de la II </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Jornada sobre prevención y control de infecciones en el entorno de la atención sociosanitaria</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
-    <t>Mieres. Salón de actos del Hospital Álvarez Buylla (C/ Vistalegre, 2)</t>
-[...16 lines deleted...]
-  <si>
     <r>
       <t>Participa en la inauguración del XIX Encuentro de Voluntariado del Noroccidente de Asturias </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Tejiendo vínculos. Voluntariado y prevención de la soledad no deseada</t>
     </r>
   </si>
   <si>
-    <t>Red de Programas de Voluntariado del Noroccidente y Centro de Voluntariado del Área I</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Tapia de Casariego</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Sede de la Fundación Edes (El Cabillón, s/n)</t>
     </r>
   </si>
   <si>
-    <t>Visita el Centro de Atención Integral de la Asociación Fraternidad</t>
-[...73 lines deleted...]
-  <si>
     <r>
       <t>Asiste a la primera edición del festival </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Zona Diversa</t>
     </r>
   </si>
   <si>
-    <t>Dirección General de Agenda 2030 del Gobierno de Asturias para visibilizar la diversidad y la igualdad en la cultura, en un entorno accesible</t>
-[...31 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Participa en la inauguración del acto de entrega de los reconocimientos </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Compromiso con la inclusión y recoge el concedido a la Consejería de Derechos Sociales y Bienestar</t>
     </r>
   </si>
   <si>
-    <t>Asociación Down Asturias con motivo de su 40 aniversario</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Edificio Histórico de la Universidad de Oviedo (C/ San Francisco, 3)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Participa en el acto de entrega de premios del IV Concurso de Relatos para mayores de 65 años No me llames Soledad </t>
-[...118 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Participa en la apertura del acto conmemorativo del 25 aniversario del programa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Rompiendo distancias</t>
     </r>
   </si>
   <si>
     <r>
       <t>Taramundi</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Casa de la Cultura Eduardo Lastra (Avda. de Galicia,13)</t>
     </r>
   </si>
   <si>
-    <t>Participa en el acto de fin de curso del Programa Universitario para Mayores de la Universidad de Oviedo (Pumuo)</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Asiste al </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Consejo del Voluntariado del Principado de Asturias</t>
     </r>
   </si>
   <si>
-    <t>Oviedo. Sala de juntas del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Visita las sedes de la Fundación </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Pasqual Maragall y del Barcelonaβeta Brain Research Center (BBRC), centro especializado en la enfermedad de Alzheimer</t>
     </r>
   </si>
   <si>
     <r>
       <t>Barcelona</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Sede de la fundación. Campus Ciutadella de la Universidad Pompeu Fabra (C/ Ramón Trias Fargas, 25)</t>
     </r>
   </si>
   <si>
-    <t>Reunión con el responsable territorial de Accem Asturias, Javier Mahía, y con la directora del Centro Residencial Accem Hevia, Ana Madrazo</t>
-[...70 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Modera la mesa redonda </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Avances en la Estrategia CuidAs, en el marco del Encuentro CECOEC Avances en la Estrategia CuidAs en la Feria Internacional de Muestras de Asturias</t>
     </r>
   </si>
   <si>
-    <t>Gijón. Tendayu del Pueblo de Asturias (Paseo Doctor Fleming, 877)</t>
-[...88 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Oviedo. Club de Prensa Asturiana de </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>La Nueva España (C/ Leopoldo Calvo-Sotelo, 7)</t>
     </r>
   </si>
   <si>
-    <t>Reunión del comité de seguimiento del Fondo Social Europeo Plus</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Asiste a la inauguración de la Jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Día Mundial Alzheimer 2025</t>
     </r>
   </si>
   <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Salón de actos del Colegio de Abogados de Oviedo (C/ Schultz, 5)</t>
     </r>
   </si>
   <si>
-    <t>Modera las mesas que se celebrarán en la Jornada Día Mundial Alzheimer 2025</t>
-[...55 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Asiste a la inauguración de la jornada </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Políticas de diversidad e inclusión</t>
     </r>
   </si>
   <si>
-    <t>Movimiento Asturiano por la Paz y la Facultad de Formación del Profesorado y Educación</t>
-[...7 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Modera la mesa </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Las personas mayores en los medios de comunicación, que se celebra en el marco de la jornada institucional del Día Internacional de las Personas Mayores</t>
     </r>
   </si>
   <si>
-    <t>Infiesto. Espacio Cultural La Benéfica. (C/ Vistalegre, 17)</t>
-[...19 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Asiste a la lectura del manifiesto y al inicio de la quinta edición de la </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Carrera de las sonrisas</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Federación Asturiana de Organizaciones de Atención a Personas con Parálisis Cerebral y Afines (Fedeaspace)</t>
-[...31 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Visita el taller </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ÉRAse una vez la lírica, enmarcado en el programa de la consejería y la Fundación Ópera de Oviedo para mejorar el bienestar emocional y físico de las personas mayores</t>
     </r>
   </si>
   <si>
-    <t>Oviedo. Centro social de personas mayores de Pumarín (C/ Palmira Villa, s/n)</t>
-[...59 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">San Martín del Rey Aurelio. Sotrondio. Aula cultural </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Onofre Rojo (Paseo de San Martín, s/n)</t>
     </r>
   </si>
   <si>
-    <t>Participa en el seminario  Marco estratégico estatal de las soledades</t>
-[...7 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Valdés. Polideportivo </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Pedro Llera Losada. Luarca (Avda. de la Argentina, s/n</t>
     </r>
   </si>
   <si>
-    <t>Asiste al XXIII Encuentro de Mayores Rompiendo Distancias</t>
-[...49 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Participa en la inauguración del XIX Simposio de Inclusión Social 2025. </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Comunidad y cuidados a lo largo de la vida: retos, profesionalización y buenas prácticas</t>
     </r>
   </si>
   <si>
-    <t>Red Europea de Lucha contra la Pobreza y la Exclusión Social en Asturias (EAPN-AS)</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Oviedo</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>. Biblioteca de Humanidades. Campus del Milán (C/ Teniente Alfonso Martínez, s/n)</t>
     </r>
   </si>
   <si>
-    <t>Recibe a las personas usuarias del centro de día de personas con discapacidad de Riaño, autores del reconocimiento a los finalistas del Premio del Principado al Deporte Inclusivo</t>
+    <r>
+      <t>Biblioteca de Humanidades Emilio Alarcos Llorach ( C/ Dr. Melquiades Cabal</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cudillero.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Restaurante Lupa (San Juan, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo. Biblioteca Pública Ramón Pérez de Ayala (Plaza Daoiz y Velarde, 11)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Asiste a la presentación de la primera campaña pública contra el acoso escolar al alumnado autista </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Profe, tenemos que hablar con motivo del Día internacional contra la violencia y el acoso en la escuela</t>
+    </r>
+  </si>
+  <si>
+    <t>Centro Español sobre trastorno del espectro del autismo, centro asesor del Real Patronato sobre Discapacidad del Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <r>
+      <t>Ovied</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>o. Colegio Público Poeta Ángel González (C/ Molín el Toro, 1)</t>
+    </r>
+  </si>
+  <si>
+    <t>Asiste a la reunión con representantes de la Asociación Ictus Asturias y otras Lesiones Cerebrales Adquiridas (ASICAS)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco y la Presidenta de ASICAS Mª Jesús Rodríguez</t>
+  </si>
+  <si>
+    <t>Asiste a los actos del Día del Socio y reconocimiento a los socios voluntarios de actividades del Centro Social de Personas Mayores y Centro de día de Moreda</t>
+  </si>
+  <si>
+    <t>Moreda. (C/ La Estación, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la Fiesta Gastronómica de los Nabos organizada por el Centro Social de Pensionistas San Martín de Sotrondio</t>
+  </si>
+  <si>
+    <t>San Martín del Rey Aurelio. Sotrondio. (C/ Vicente Vallina, 5)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del jurado de la XVIII edición de los Premios José Lorca a la Promoción y Defensa de los Derechos de la Infancia</t>
+  </si>
+  <si>
+    <t>Asiste a la exhibición de natación adaptada del Club Deportivo Mareastur, galardonado con el IV Premio del Principado de Asturias al Deporte Inclusivo</t>
+  </si>
+  <si>
+    <t>Oviedo.  Instalaciones Deportivas de El Cristo (Avda. Julián Clavería, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala de entrega al Club Deportivo Mareastur del IV Premio del Principado de Asturias al Deporte Inclusivo</t>
+  </si>
+  <si>
+    <t>Asiste a la VII reunión del Foro Aequitas de Discapacidad de Asturias</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en la mesa </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Estrategia de enfermedades raras, en el marco de la I Jornada Impact-Genómica en Asturias</t>
+    </r>
+  </si>
+  <si>
+    <t>Hospital Universitario Central de Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos del HUCA (Avda. de Roma, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en el acto de entrega de galardones del III Certamen Tribuna Ciudadana de Microrrelatos y Poemas para personas mayores de 65 años</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tribuna Ciudadana </t>
+  </si>
+  <si>
+    <t>Oviedo. Biblioteca de Asturias Ramón Pérez de Ayala (Pza. de Daíz y Velarde, 11)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de entrega de los Premios Lliterarios y Artísticos en Llingua Asturiana</t>
+  </si>
+  <si>
+    <t>La Consejera de Cultura, Política Llingüística y Deporte</t>
+  </si>
+  <si>
+    <t>Oviedo. Museo de Bellas Artes de Asturias (Plaza de Alfonso II El Casto)</t>
+  </si>
+  <si>
+    <t>Visita las obras de rehabilitación integral del Centro Social de Ventanielles</t>
+  </si>
+  <si>
+    <t>Oviedo. (Plaza Lago Enol, s/n)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participa en el XX Encuentro Creando Redes de Solidaridad </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Red de Participación Social del Oriente de Asturias en colaboración con el Centro de Voluntariado y Participación Social del Área VI El Prial</t>
+  </si>
+  <si>
+    <t>Piloña. Sede Asociación El Prial (Infiesto. Plaza Mayor, 11)</t>
+  </si>
+  <si>
+    <t>Imparte una ponencia al alumnado de la asignatura Organización y Gestión de los Centros Socioeducativos del Grado de Pedagogía.</t>
+  </si>
+  <si>
+    <t>Oviedo. Facultad de Educación y Formación del Profesorado (C/ Aniceto Sela, s/n)</t>
+  </si>
+  <si>
+    <t>Reunión con la directora de la Compañía de Teatro Social, Blanca Marsillach</t>
+  </si>
+  <si>
+    <t>Asiste al acto de entrega de la XVIII edición del Premio José Lorca a la promoción y defensa de los derechos de la infancia</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos del EASMU (C/ Antonio Suárez Gutiérrez, 2)</t>
+  </si>
+  <si>
+    <t>Visita el Centro de Atención a la Dependencia y Centro Social El Llano, en el que la consejería desarrolla un programa piloto para prevenir la fragilidad</t>
+  </si>
+  <si>
+    <t>Gijón (Avda. Gaspar García Laviana, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste al acto de reconocimiento del XX aniversario de una persona usuaria del Centro de Día para Personas Mayores Dependientes Jardín de Cantos</t>
+  </si>
+  <si>
+    <t>Avilés (C/ La Xana, 2)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala que organiza Otea con motivo de su décimo aniversario y entrega de premios OTEA (Hostelería y Turismo en Asturias)</t>
+  </si>
+  <si>
+    <t>OTEA (Hostelería y Turismo en Asturias)</t>
+  </si>
+  <si>
+    <t>Oviedo. Teatro Campoamor (C/ Pelayo, s/n)</t>
+  </si>
+  <si>
+    <t>Presenta el seminario web Cuidar sin sujeciones. Avances y asuntos pendientes, enmarcado en la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Asiste al Consejo Municipal de Personas Mayores de Castropol</t>
+  </si>
+  <si>
+    <t>Castropol. Salón de plenos del ayuntamiento (Plaza del Ayuntamiento, 1)</t>
+  </si>
+  <si>
+    <t>Asiste a la inauguración del I Congreso Internacional de Turismo Rural de Asturias</t>
+  </si>
+  <si>
+    <t>Cangas de Onís. Parador de Cangas de Onis (Villanueva de Cangas, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste a la Jornada de Reconocimiento y Colaboración de ISPA-FINBA con las Asociaciones de Pacientes</t>
+  </si>
+  <si>
+    <t>Oviedo. Espacio Circus (C/ Marqués de Santa Cruz, 14)</t>
+  </si>
+  <si>
+    <t>Participa en la primera reunión del grupo de trabajo para la transposición de las directivas que establecen la tarjeta europea de discapacidad y la tarjeta europea de estacionamiento para personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Dirección General de Derechos de las Personas con Discapacidad. Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Modera la charla coloquio </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ni una menos en nuestros pueblos: juntas contra las violencias, en la que participan mujeres usuarias de centros sociales de personas mayores</t>
+    </r>
+  </si>
+  <si>
+    <t>Movimiento Asturiano por la Paz (Maspaz) con motivo del Día Internacional de la Eliminación de la Violencia contra las Mujeres</t>
+  </si>
+  <si>
+    <r>
+      <t>Soto del Barco</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Teatro Clarín (Pza. de Herminio de la Noval, 2)</t>
+    </r>
+  </si>
+  <si>
+    <t>Asiste a la celebración del 20º aniversario de la Asociación de Padres y Amigos de Cardiopatias Congénitas (Apaci)</t>
+  </si>
+  <si>
+    <t>Oviedo. Aula 6 del HUCA (Avda. del Hospital Universitario, s/n)</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma de Tercer Sector, de la Mesa del Tercer Sector del Principado y la de la Plataforma del Tercer Sector para la Infancia, Adolescencia, Familia y Mujer de Asturias para abordar la futura ley del tercer sector</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Enfermedades Neuromusculares del Principado ASEMPA</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en el coloquio </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Avanzando en los apoyos a la vida independiente: diálogo con las oficinas de vida autónoma y participativa del Principado de Asturias</t>
+    </r>
+  </si>
+  <si>
+    <t>Consejería enmarcado en los actos del Día Internacional de las Personas con Discapacidad</t>
+  </si>
+  <si>
+    <r>
+      <t>Oviedo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Hotel de la Reconquista (C/ Gil de Jaz, 16)</t>
+    </r>
+  </si>
+  <si>
+    <t>Asiste al acto institucional que organiza el Gobierno de Navarra con motivo del XXIV Congreso Estatal de Voluntariado</t>
+  </si>
+  <si>
+    <t>Gobierno de Navarra</t>
+  </si>
+  <si>
+    <t>Pamplona. Ayuntamiento (Plaza Consistorial, s/n)</t>
+  </si>
+  <si>
+    <t>Participa en la reunión de Directores Generales en materia de Voluntariado, en el seno de la Comisión Delegada de Servicios Sociales del Consejo Territorial de Servicios Sociales y del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pamplona. Palacio de Congresos y Auditorio de Navarra Baluarte (Plaza del Baluarte, s/n) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste al XXIV Congreso Estatal de Voluntariado </t>
+  </si>
+  <si>
+    <t>Gobierno de Navarra y el Ministerio de Derechos Sociales, Consumo y Agenda 2030</t>
+  </si>
+  <si>
+    <t>Pamplona. Auditorio de Navarra Baluarte. Pamplona (Pza. del Baluarte, s/n)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en la presentación del libro de poemas experimentales </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Memorias de un Pepín, de José Luis López, ilustrado por las personas usuarias del Centro Residencial Cabueñes en colaboración con el Colectivo Berde</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Gijón</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Laboral Centro de Arte (C/ Los Prados, 121)</t>
+    </r>
+  </si>
+  <si>
+    <t>Participa en la inauguración del centro de día para personas mayores dependientes de Lluanco/Luanco</t>
+  </si>
+  <si>
+    <t>Gozón. Lluanco/Luanco (C/ El Fuerte, s/n)</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrián Barbón,  la consejera de Derechos Sociales y Bienestar, Marta del Arco</t>
+  </si>
+  <si>
+    <t>Asiste a la gala conmemorativa del 40 aniversario de la Asociación Síndrome de Down de Asturias</t>
+  </si>
+  <si>
+    <t>Asiste al torneo Superación de fútbol entre alumnado del Grado de Pedagogía y personas usuarias del Centro de Apoyo a la Integración Pando y el equipo Marea Rojiblanca, del Centro Residencial Cabueñes</t>
+  </si>
+  <si>
+    <t>Maspaz en colaboración con la Facultad de Formación del Profesorado y Educación y la consejería</t>
+  </si>
+  <si>
+    <t>Oviedo. Polideportivo universitario del CAU (C/ Valdés Salas, s/n)</t>
+  </si>
+  <si>
+    <t>Asiste al homenaje a los socios de mayor edad que organiza el centro social de personas mayores de Cangas del Narcea con motivo de su 32º aniversario</t>
+  </si>
+  <si>
+    <t>Cangas del Narcea (C/ La Esperanza, 22)</t>
+  </si>
+  <si>
+    <t>Reunión del Patronato de la Fundación Asturiana de Atención y Protección a Personas con Discapacidades y/o Dependencias Medio Propio, FASAD</t>
+  </si>
+  <si>
+    <t>Participa en el Pleno del Consejo Asesor de Bienestar Social del Principado</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en la inauguración de la jornada </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Accesibilidad y empleo: por la plena inclusión de las personas con discapacidad</t>
+    </r>
+  </si>
+  <si>
+    <t>La Consejería en colaboración con el Vicerrectorado de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Oviedo. Edificio Histórico de la Universidad de Oviedo (C/ San Francisco, 3)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala del 40º aniversario de la marca Asturias Paraíso Natural</t>
+  </si>
+  <si>
+    <t>Gijón. Teatro de la Laboral (C/ José Luis Álvarez Margaride, 7)</t>
+  </si>
+  <si>
+    <t>Presenta la jornada Fomentar sociedades inclusivas para las personas con discapacidad, a la que asisten 300 personas usuarias de los centros con discapacidad del Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Consejería con motivo del Día Internacional de las Personas con Discapacidad</t>
+  </si>
+  <si>
+    <t>Oviedo. Sala de Cristal Palacio de exposiciones y congresos Ciudad de Oviedo (C/ Arturo Álvarez Buylla, 5)</t>
+  </si>
+  <si>
+    <t>Participa en la Comisión Delegada de Servicios Sociales – Discapacidad del Consejo Territorial de Servicios Sociales y del Sistema para la Autonomía y Atención a la Dependencia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Asiste a la recepción a una delegación del Comité Español de Representantes de Personas con Discapacidad (Cermi-Asturias) </t>
+  </si>
+  <si>
+    <t>Presidencia con motivo del Día Internacional de las Personas con Discapacidad</t>
+  </si>
+  <si>
+    <t>Oviedo. Sede de Presidencia (C/ Suárez de la Riva, 11)</t>
+  </si>
+  <si>
+    <t>El presidente del Principado de Asturias, Adrián Barbón, la presidenta del Comité Español de Representantes de Personas con Discapacidad (Cermi-Asturias) Mónica Oviedo</t>
+  </si>
+  <si>
+    <t>Modera la mesa El papel de las comunidades autónomas en la economía del cuidado. El modelo CuidAs en el Principado, en el marco del Congreso Internacional Economía del Cuidado y Silver Economy</t>
+  </si>
+  <si>
+    <t>Gijón. Salón de actos del Palacio de Congresos del recinto ferial Luis Adaro (Paseo del Dr. Fleming, 481)</t>
+  </si>
+  <si>
+    <r>
+      <t>Participa en el podcast</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Abuelísimos, sobre mayores y discapacidad</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Grado</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Centro de Día de Personas Mayores de Grau/Grado (C/ La Moratina, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <t>Participa en la entrega de premios del X Concurso de Fotografía Haciendo visible la discapacidad invisible</t>
+  </si>
+  <si>
+    <t>Asociación de Padres y Amigos de Personas con Discapacidad Auditiva de Asturias APADA Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. Salón de actos del Cibercentro La Lila (C/ La Lila, 17)</t>
+  </si>
+  <si>
+    <t>Participa en la rueda de prensa que se celebra con motivo de la XXI edición del concurso de carteles Día Internacional de Voluntariado “Voluntad.es… lo que te diferencia, al que asisten más de mil estudiantes. Asiste a la entrega de los carteles premiados.</t>
+  </si>
+  <si>
+    <t>Consejería con motivo del Día Internacional del Voluntariado</t>
+  </si>
+  <si>
+    <t>Oviedo. Palacio de Congresos y Exposiciones de la Ciudad de Oviedo (C/ Arturo A. Buylla, 5)</t>
+  </si>
+  <si>
+    <t>Visita la Cooperativa del Centro de Apoyo a la Integración La Unión que participa en el Mercado Artesano y Ecológico con adornos navideños elaborados por las personas usuarias</t>
+  </si>
+  <si>
+    <t>Asiste al encuentro de Navidad con las familias, profesionales y voluntarios de Plena Inclusión Asturias</t>
+  </si>
+  <si>
+    <t>Siero. El Llagar de Quelo. Tiñana (C/ Fueyo, 21)</t>
+  </si>
+  <si>
+    <t>Asiste a la gala de los Premios Solidarios 2025 de la ONCE</t>
+  </si>
+  <si>
+    <t>Comparece en la Junta General para informar sobre el proyecto de presupuestos de su departamento para 2026</t>
+  </si>
+  <si>
+    <t>Oviedo. Junta General del Principado de Asturias (C/ Fruela,13)</t>
+  </si>
+  <si>
+    <t>Interviene en el acto del 30 Aniversario de la Asociación Asturiana de Esclerosis Múltiple AADEM</t>
+  </si>
+  <si>
+    <t>Llanera. Restaurante Peñamea (Guyame, 43)</t>
+  </si>
+  <si>
+    <t>Participa en el acto de clausura del Programa Cultura Cercana 2025, que se desarrolla en colaboración con la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Reunión del patronato de la Fundación Vinjoy</t>
+  </si>
+  <si>
+    <t>Oviedo (Avda. de los Monumentos, 61)</t>
+  </si>
+  <si>
+    <t>Reunión con la junta directiva de la Asociación Adansi</t>
+  </si>
+  <si>
+    <t>Langreo. Sede del Ayuntamiento. Sama (Plaza de España, s/n)</t>
+  </si>
+  <si>
+    <t>Consejo de Administración del Organismo Autónomo Establecimientos Residenciales para Ancianos de Asturias</t>
+  </si>
+  <si>
+    <t>Asiste a la firma del protocolo para adaptar la accesibilidad del Centro Social de Personas Mayores de Sotrondio</t>
+  </si>
+  <si>
+    <t>San Martín del Rey Aurelio. Sede del ayuntamiento. Sotrondio (C/ Nicanor Piñole, 2)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Marta del Arco, y el alcalde de San Martín del Rey Aurelio, José Ramón Martín Ardines</t>
+  </si>
+  <si>
+    <t>Reunión con el representante de MundiNova, organizadores de la regata inclusiva dirigida a personas con discapacidad</t>
+  </si>
+  <si>
+    <t>Consejería Derechos Sociales y Bienestar</t>
+  </si>
+  <si>
+    <t>Representante Diego Maraña</t>
+  </si>
+  <si>
+    <t>Reunión con el presidente de la Junta de Participación del Centro Social de Personas Mayores de Mieres</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ricardo Arias Iglesias</t>
+  </si>
+  <si>
+    <t>Patronato de la Fundación Asturiana de Atención y Protección a Personas con Discapacidades o Dependencias (Fasad)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar, Melania Álvarez, la directora general de Gestión de Derechos Sociales, Paula Álvarez;  la gerente del ERA, Nerea Monroy; el gerente de FASAD Gonzalo González</t>
+  </si>
+  <si>
+    <t>Reunión  con representantes del Vicerrectorado de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo</t>
+  </si>
+  <si>
+    <t>Vicerrectora, Pilar García Cuetos y Director Área de Extensión Universitaria, Pedro Plasencia Lozano</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la junta de participación del Centro Social de Personas Mayores de Mieres</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; el presidente de la Junta de Participación Ricardo Arias y vicepresidente Jose Antonio Fernández Santos</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Federación de Personas Sordas del Principado de Asturias y de la Confederación Estatal de Personas Sordas</t>
+  </si>
+  <si>
+    <t>Presidenta de la Federación de Personas Sordas del Principado de Asturias, Paula Fernández Díaz, y la directora general de la Confederación Estatal de Personas Sordas, Sol González Acedo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vicepresidente Francisco Manuel Fernández Yebra y Coordinador Fernando García Méndez </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reunión con el alcalde de Somiedo, Belarmino Fernández. Posteriormente, visitan las obras del centro de día de La Pola Somiedo. </t>
+  </si>
+  <si>
+    <t>La Pola Somiedo, Ayuntamiento (La Plaza, 1). Centro de día (C/ Río Somiedo, 9)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La consejera de Derechos Sociales y Bienestar, Marta del Arco y el alcalde de Somiedo, Belarmino Fernández </t>
+  </si>
+  <si>
+    <t>Presenta el seminario web Reminiscencia y validación. Apoyando el bienestar de las personas con demencia, enmarcado en las actividades de la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Profesionales inscritos en el webinar</t>
+  </si>
+  <si>
+    <t>Reunión con el equipo directivo de los centros sociales y de los centros de día para personas mayores dependientes de la consejería</t>
+  </si>
+  <si>
+    <t>Directores/as de los Centros Sociales y Centros de Día de la Consejería</t>
+  </si>
+  <si>
+    <t>Reunión con representante de la entidad A Teyavana</t>
+  </si>
+  <si>
+    <t>Sara Fernández Álvarez</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Confederación Española de Personas con Discapacidad Física y Orgánica en Asturias</t>
+  </si>
+  <si>
+    <t>Asiste a la XXXV Gala del Deporte de Corvera</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ayuntamiento de Corvera </t>
+  </si>
+  <si>
+    <t>Corvera. Polideportivo Toso Muñiz. (C/ Miguel Ángel Blanco, s/n)</t>
+  </si>
+  <si>
+    <t>Alcalde de Corvera, Iván Fernández;  los deportistas homenajeados; representantes de los clubes deportivos, de la empresa patrocinadora, de federaciones deportivas</t>
+  </si>
+  <si>
+    <t>Constituye el grupo de trabajo para la elaboración de la nueva Ley de Voluntariado del Principado</t>
+  </si>
+  <si>
+    <t>Representantes de la Plataforma del Voluntariado, FACC, Universidad de Oviedo, FADE, Cámara de Comercio,UGT, CCOO, entidades tercer sector y Consejería de Educación, Medio Ambiente, Presidencia, Salud</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Participa en la inauguración de la jornada </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Proyecto miPrincipado: carné personas usuarias de centros sociales de personas mayores, organizada en colaboración con la Dirección General de Estrategia Digital e Inteligencia Artificial</t>
+    </r>
+  </si>
+  <si>
+    <t>Consejería Derechos Sociales y Bienestar y Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo</t>
+  </si>
+  <si>
+    <r>
+      <t>Avilés</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>. Centro Social de Personas Mayores de La Luz. (C/ El Caleyón, s/n)</t>
+    </r>
+  </si>
+  <si>
+    <t>Representantes de la Dirección General de Estrategia Digital e Inteligencia Artificial y usuarios/as de los Centros Sociales</t>
+  </si>
+  <si>
+    <t>Asiste a la II Jornada Empresa Inclusiva</t>
+  </si>
+  <si>
+    <t>Oviedo. Edificio histórico de la Universidad de Oviedo (C/ San Francisco, 3)</t>
+  </si>
+  <si>
+    <t>El director general de Agenda 2030 Juan Ponte; la Gerente del Servicio Público de Empleo Begoña López; el gerente de la Fundación Vinjoy Adolfo Rivas y representación de la Universidad</t>
+  </si>
+  <si>
+    <t>Consejo Municipal de Personas Mayores de Oviedo</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Oviedo</t>
+  </si>
+  <si>
+    <t>Ayuntamiento de Oviedo (Pza. de la Constitución, 1)</t>
+  </si>
+  <si>
+    <t>Gerente del ERA, Nerea Monroy y representantes municipales</t>
+  </si>
+  <si>
+    <t>Reunión con la junta de participación del Centro Social de Personas Mayores de Laviana</t>
+  </si>
+  <si>
+    <t>La Pola Llaviana/Pola de Laviana (C/ Arturo León, s/n)</t>
+  </si>
+  <si>
+    <t>Miembros de la Junta de Participación</t>
+  </si>
+  <si>
+    <t>Reunión con representante de la Asociación Síndrome de Down Asturias</t>
+  </si>
+  <si>
+    <t>Gerente Ana Luque Camiña</t>
+  </si>
+  <si>
+    <t>Visita el edificio polivalente Ana Casanueva, de la Asociación de Ayuda a Personas con Parálisis Cerebral (Aspace)</t>
+  </si>
+  <si>
+    <t>Oviedo (C/ Latores, 6)</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco, el Presidente Jose Manuel Alvarez Fernandez, la Gerente Henar Fernández Ibáñez</t>
+  </si>
+  <si>
+    <t>Reunión con representante del Ayuntamiento de Peñamellera Baja</t>
+  </si>
+  <si>
+    <t>Alcalde  José Manuel Fernández</t>
+  </si>
+  <si>
+    <t>Participa en la presentación del plan funcional para crear un centro para el cuidado de la salud mental y un centro de apoyo a la integración en el antiguo Colegio La Salle de Ciaño</t>
+  </si>
+  <si>
+    <t>Consejería de Salud</t>
+  </si>
+  <si>
+    <t>Las consejeras de Salud, Concepción Saavedra, y de Derechos Sociales y Bienestar, Marta del Arco; el viceconsejero de Política Sanitaria, Pablo García; el director de general de Salud Pública, Miguel Prieto</t>
+  </si>
+  <si>
+    <t>Concejala delegada de Personas Mayores y Ciudad Saludable, Ana Suárez Guerra</t>
+  </si>
+  <si>
+    <t>Reunión con representante del Ayuntamiento de San Tirso de Abres</t>
+  </si>
+  <si>
+    <t>San Tirso de Abres. Sede del ayuntamiento. La Plaza</t>
+  </si>
+  <si>
+    <t>Alcalde Clemente Martínez Rodil</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma Autismoastur</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; la directora general de Infancia y Familias Clara Sierra; la presidenta de Autismoastur Noemí Zapico</t>
+  </si>
+  <si>
+    <t>Presenta el seminario web Rol y competencias profesionales en el modelo CuidAs, enmarcado en las actividades de la Estrategia CuidAs</t>
+  </si>
+  <si>
+    <t>Reunión con representantes del Consejo de la Juventud</t>
+  </si>
+  <si>
+    <t>Monitora Raquel Torres Cereijo, Instrumentos del Mundo Pablo Canalis Fernández y Técnica Consejo de la Juventud Regla Mock García</t>
+  </si>
+  <si>
+    <t>Participa en la reunión del grupo de trabajo sobre envejecimiento, enmarcado en el programa europeo de cooperación Interreg Sudoe, que apoya el desarrollo regional y la cohesión entre las regiones del sudeste de Europa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Programa europeo de cooperación Interreg Suroeste Europeo 2021-2027 </t>
+  </si>
+  <si>
+    <t>Participa en la apertura de la asamblea general de la Asociación Intergeneracional El Mazo de Taramundi</t>
+  </si>
+  <si>
+    <t>Asociación Intergeneracional El Mazo de Taramundi</t>
+  </si>
+  <si>
+    <t>El Alcalde de Taramundi César Villabrille Quintana</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Recibe y acompaña al grupo </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Pop Corn CAI Naranco,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> formado por los usuarios/as del Centro de Apoyo a la Integración CAI Naranco, al desfile y concurso de Carnaval 2026 Oviedo</t>
+    </r>
+  </si>
+  <si>
+    <t>Usuarios/as del Centro de Apoyo a la Integración CAI Naranco</t>
+  </si>
+  <si>
+    <t>Oviedo. (Cruce La Losa con C/ Viaducto Marquina)</t>
+  </si>
+  <si>
+    <t>Participantes desfile y concurso de Carnaval 2026 Oviedo</t>
+  </si>
+  <si>
+    <t>Participa en la salida de la 8ª Marcha Solidaria “Corre con Galbán"</t>
+  </si>
+  <si>
+    <t>Oviedo. (Plaza de la Catedral, s/n)</t>
+  </si>
+  <si>
+    <t>Presidente Asociación Lenart Koch, miembros de la Junta Directiva y participantes</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de Aspace Gijón</t>
+  </si>
+  <si>
+    <t>La consejera de Derechos Sociales y Bienestar Marta del Arco; Presidente ASPACE  Gijón Tomás Tinturé Eguren, Directora Gerente Elena Serrano Merediz</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Asociación de Ayuda a Personas con Discapacidad Intelectual del Principado ADEPAS</t>
+  </si>
+  <si>
+    <t>Presidenta Aida Fernandez-Paino Diez y Gerente Casilda Sabín</t>
+  </si>
+  <si>
+    <t>Reunión con la vicerrectora de Extensión Universitaria y Proyección Cultural de la Universidad de Oviedo, Marta Mateo Martínez de Bartolomé</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vicerrectora de Extensión Universitaria y Proyección Cultural </t>
+  </si>
+  <si>
+    <t>Participa en la inauguración de la V Jornada Mujer en el medio rural</t>
+  </si>
+  <si>
+    <t>Tapia de Casariego. Auditorio de la Casa de Cultura (Plaza del Mercado, 1)</t>
+  </si>
+  <si>
+    <t>Presidenta de la Asociación Fraternidad Maria Carmen Martínez; Gerente Mayca González Collado; Concejala de Bienestar Social del Ayuntamiento de Tapia Salomé Sánchez</t>
+  </si>
+  <si>
+    <t>Reunión con representantes de la Plataforma Representativa de Personas con Discapacidad Física</t>
+  </si>
+  <si>
+    <t>Directora Carmen Collado y  coordinadora de la OVAP PREDIF Inés Pellico</t>
+  </si>
+  <si>
+    <t>Participa en los actos conmemorativos del Día Mundial de las Enfermedades Raras</t>
+  </si>
+  <si>
+    <t>Confederación Española de Personas con Discapacidad Física y Orgánica COCEMFE Asturias</t>
+  </si>
+  <si>
+    <t>Oviedo. HUCA (Avda. del Hospital Universitario, s/n)</t>
+  </si>
+  <si>
+    <t>La directora general de Cuidados y Coordinación Sociosanitaria, Rocío Allande; el director general de Consumo, Faustino Zapico; movimiento asociativo de Cocemfe; afectados por EERR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16">
+  <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF00B050"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="9"/>
-[...21 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="MS Sans Serif"/>
+      <sz val="11"/>
+      <color rgb="FF414B56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Arial"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-    <font>
       <sz val="11"/>
-      <color rgb="FF414B56"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
@@ -6081,263 +6866,344 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="20" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="20" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="20" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="20" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="20" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1"/>
   </cellStyles>
-  <dxfs count="6">
+  <dxfs count="13">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color rgb="FF000000"/>
-        <name val="MS Sans Serif"/>
-        <scheme val="none"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="9"/>
+        <sz val="11"/>
         <color auto="1"/>
-        <name val="MS Sans Serif"/>
-        <scheme val="none"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
       <protection locked="1" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0">
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
-        <vertical/>
-        <horizontal/>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
@@ -6355,61 +7221,61 @@
           <color auto="1"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabla2" displayName="Tabla2" ref="A1:I641" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="4" tableBorderDxfId="3">
-  <autoFilter ref="A1:I641"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabla2" displayName="Tabla2" ref="A1:I740" totalsRowShown="0" headerRowDxfId="12" dataDxfId="10" headerRowBorderDxfId="11" tableBorderDxfId="9">
+  <autoFilter ref="A1:I740"/>
   <tableColumns count="9">
-    <tableColumn id="1" name="Consejería" dataDxfId="2"/>
-[...6 lines deleted...]
-    <tableColumn id="8" name="Lugar/Sede"/>
+    <tableColumn id="1" name="Consejería" dataDxfId="8"/>
+    <tableColumn id="2" name="Cargo" dataDxfId="7"/>
+    <tableColumn id="3" name="Nombre y apellidos" dataDxfId="6"/>
+    <tableColumn id="4" name="Fecha" dataDxfId="5"/>
+    <tableColumn id="5" name="Hora" dataDxfId="4"/>
+    <tableColumn id="6" name="Evebto/Actividad" dataDxfId="3"/>
+    <tableColumn id="7" name="Organizador/Convocante" dataDxfId="2"/>
+    <tableColumn id="8" name="Lugar/Sede" dataDxfId="1"/>
     <tableColumn id="9" name="Asistentes (Personas, Entidades)" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6663,16907 +7529,19588 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J641"/>
+  <dimension ref="A1:J740"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A630" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D640" sqref="D640"/>
+      <pane ySplit="1" topLeftCell="A734" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="31" style="2" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="11.42578125" style="8"/>
+    <col min="1" max="1" width="31" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="54.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="42.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="25.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="32.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="1"/>
+    <col min="11" max="16384" width="11.42578125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="1" customFormat="1">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:9" s="14" customFormat="1">
+      <c r="A1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="I1" s="6" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:9" s="12" customFormat="1" ht="75">
-[...9 lines deleted...]
-      <c r="D2" s="10">
+    <row r="2" spans="1:9" s="14" customFormat="1" ht="60">
+      <c r="A2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="9">
         <v>45174</v>
       </c>
-      <c r="E2" s="11">
+      <c r="E2" s="10">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F2" s="9" t="s">
+      <c r="F2" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="9"/>
-      <c r="H2" s="9" t="s">
+      <c r="G2" s="8"/>
+      <c r="H2" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="8" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:9" s="12" customFormat="1" ht="45">
-[...9 lines deleted...]
-      <c r="D3" s="10">
+    <row r="3" spans="1:9" s="14" customFormat="1" ht="30">
+      <c r="A3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="9">
         <v>45176</v>
       </c>
-      <c r="E3" s="11">
+      <c r="E3" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="9"/>
-      <c r="H3" s="9" t="s">
+      <c r="G3" s="8"/>
+      <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I3" s="9"/>
-[...11 lines deleted...]
-      <c r="D4" s="10">
+      <c r="I3" s="8"/>
+    </row>
+    <row r="4" spans="1:9" s="14" customFormat="1" ht="90">
+      <c r="A4" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="9">
         <v>45180</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F4" s="9" t="s">
+      <c r="F4" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G4" s="9"/>
-      <c r="H4" s="9" t="s">
+      <c r="G4" s="8"/>
+      <c r="H4" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I4" s="8" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:9" s="12" customFormat="1" ht="45">
-[...9 lines deleted...]
-      <c r="D5" s="10">
+    <row r="5" spans="1:9" s="14" customFormat="1" ht="45">
+      <c r="A5" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="9">
         <v>45182</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="9"/>
-      <c r="H5" s="9" t="s">
+      <c r="G5" s="8"/>
+      <c r="H5" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="I5" s="9"/>
-[...11 lines deleted...]
-      <c r="D6" s="10">
+      <c r="I5" s="8"/>
+    </row>
+    <row r="6" spans="1:9" s="14" customFormat="1" ht="30">
+      <c r="A6" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="9">
         <v>45182</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6" s="10">
         <v>0.57291666666666663</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="9"/>
-      <c r="H6" s="9" t="s">
+      <c r="G6" s="8"/>
+      <c r="H6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="9"/>
-[...11 lines deleted...]
-      <c r="D7" s="10">
+      <c r="I6" s="8"/>
+    </row>
+    <row r="7" spans="1:9" s="14" customFormat="1" ht="75">
+      <c r="A7" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="9">
         <v>45183</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7" s="10">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F7" s="9" t="s">
+      <c r="F7" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="G7" s="9"/>
-      <c r="H7" s="9" t="s">
+      <c r="G7" s="8"/>
+      <c r="H7" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="I7" s="9"/>
-[...11 lines deleted...]
-      <c r="D8" s="10">
+      <c r="I7" s="8"/>
+    </row>
+    <row r="8" spans="1:9" s="14" customFormat="1" ht="45">
+      <c r="A8" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="9">
         <v>45183</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8" s="10">
         <v>0.5</v>
       </c>
-      <c r="F8" s="9" t="s">
+      <c r="F8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="9"/>
-      <c r="H8" s="9" t="s">
+      <c r="G8" s="8"/>
+      <c r="H8" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I8" s="9"/>
-[...11 lines deleted...]
-      <c r="D9" s="10">
+      <c r="I8" s="8"/>
+    </row>
+    <row r="9" spans="1:9" s="14" customFormat="1" ht="60">
+      <c r="A9" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="9">
         <v>45183</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F9" s="9" t="s">
+      <c r="F9" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="G9" s="9"/>
-      <c r="H9" s="9" t="s">
+      <c r="G9" s="8"/>
+      <c r="H9" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="9" t="s">
+      <c r="I9" s="8" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="12" customFormat="1" ht="105">
-[...9 lines deleted...]
-      <c r="D10" s="10">
+    <row r="10" spans="1:9" s="14" customFormat="1" ht="105">
+      <c r="A10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="9">
         <v>45184</v>
       </c>
-      <c r="E10" s="11">
+      <c r="E10" s="10">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F10" s="9" t="s">
+      <c r="F10" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="G10" s="9"/>
-      <c r="H10" s="9" t="s">
+      <c r="G10" s="8"/>
+      <c r="H10" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="I10" s="9" t="s">
+      <c r="I10" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:9" s="12" customFormat="1" ht="45">
-[...9 lines deleted...]
-      <c r="D11" s="10">
+    <row r="11" spans="1:9" s="15" customFormat="1" ht="30">
+      <c r="A11" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="9">
         <v>45184</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11" s="10">
         <v>0.75</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="F11" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="G11" s="9"/>
-      <c r="H11" s="9" t="s">
+      <c r="G11" s="8"/>
+      <c r="H11" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="I11" s="9" t="s">
+      <c r="I11" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:9" s="13" customFormat="1" ht="120">
-[...9 lines deleted...]
-      <c r="D12" s="10">
+    <row r="12" spans="1:9" s="15" customFormat="1" ht="120">
+      <c r="A12" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="9">
         <v>45187</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F12" s="9" t="s">
+      <c r="F12" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="G12" s="9"/>
-      <c r="H12" s="9" t="s">
+      <c r="G12" s="8"/>
+      <c r="H12" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I12" s="9" t="s">
+      <c r="I12" s="8" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="13" spans="1:9" s="13" customFormat="1" ht="60">
-[...9 lines deleted...]
-      <c r="D13" s="10">
+    <row r="13" spans="1:9" s="14" customFormat="1" ht="60">
+      <c r="A13" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="9">
         <v>45188</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F13" s="9" t="s">
+      <c r="F13" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="G13" s="9"/>
-      <c r="H13" s="9" t="s">
+      <c r="G13" s="8"/>
+      <c r="H13" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="I13" s="9"/>
-[...11 lines deleted...]
-      <c r="D14" s="10">
+      <c r="I13" s="8"/>
+    </row>
+    <row r="14" spans="1:9" ht="105">
+      <c r="A14" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="9">
         <v>45188</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F14" s="9" t="s">
+      <c r="F14" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="G14" s="9"/>
-      <c r="H14" s="9" t="s">
+      <c r="G14" s="8"/>
+      <c r="H14" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I14" s="9" t="s">
+      <c r="I14" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="60">
-      <c r="A15" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D15" s="10">
+      <c r="A15" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D15" s="9">
         <v>45188</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15" s="10">
         <v>0.70833333333333337</v>
       </c>
-      <c r="F15" s="9" t="s">
+      <c r="F15" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="G15" s="9"/>
-      <c r="H15" s="9" t="s">
+      <c r="G15" s="8"/>
+      <c r="H15" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="I15" s="9" t="s">
+      <c r="I15" s="8" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="75">
-[...9 lines deleted...]
-      <c r="D16" s="10">
+    <row r="16" spans="1:9" ht="45">
+      <c r="A16" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B16" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="9">
         <v>45189</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F16" s="9" t="s">
+      <c r="F16" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G16" s="9"/>
-      <c r="H16" s="9" t="s">
+      <c r="G16" s="8"/>
+      <c r="H16" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="I16" s="9"/>
-[...11 lines deleted...]
-      <c r="D17" s="10">
+      <c r="I16" s="8"/>
+    </row>
+    <row r="17" spans="1:9" ht="30">
+      <c r="A17" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="9">
         <v>45189</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="10">
         <v>0.75</v>
       </c>
-      <c r="F17" s="9" t="s">
+      <c r="F17" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="G17" s="9"/>
-      <c r="H17" s="9" t="s">
+      <c r="G17" s="8"/>
+      <c r="H17" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I17" s="9"/>
+      <c r="I17" s="8"/>
     </row>
     <row r="18" spans="1:9" ht="60">
-      <c r="A18" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D18" s="10">
+      <c r="A18" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="9">
         <v>45189</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18" s="10">
         <v>0.8125</v>
       </c>
-      <c r="F18" s="9" t="s">
+      <c r="F18" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="G18" s="9" t="s">
+      <c r="G18" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="H18" s="9" t="s">
+      <c r="H18" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="I18" s="9"/>
+      <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" ht="60">
-      <c r="A19" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D19" s="10">
+      <c r="A19" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="9">
         <v>45192</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19" s="10">
         <v>0.66666666666666663</v>
       </c>
-      <c r="F19" s="9" t="s">
+      <c r="F19" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="G19" s="9" t="s">
+      <c r="G19" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="H19" s="9" t="s">
+      <c r="H19" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="I19" s="9"/>
-[...11 lines deleted...]
-      <c r="D20" s="10">
+      <c r="I19" s="8"/>
+    </row>
+    <row r="20" spans="1:9" ht="45">
+      <c r="A20" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="9">
         <v>45194</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20" s="10">
         <v>0.5</v>
       </c>
-      <c r="F20" s="9" t="s">
+      <c r="F20" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="G20" s="9"/>
-      <c r="H20" s="9" t="s">
+      <c r="G20" s="8"/>
+      <c r="H20" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I20" s="9"/>
-[...11 lines deleted...]
-      <c r="D21" s="10">
+      <c r="I20" s="8"/>
+    </row>
+    <row r="21" spans="1:9" ht="45">
+      <c r="A21" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D21" s="9">
         <v>45195</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21" s="10">
         <v>0.4375</v>
       </c>
-      <c r="F21" s="9" t="s">
+      <c r="F21" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="G21" s="9"/>
-      <c r="H21" s="9" t="s">
+      <c r="G21" s="8"/>
+      <c r="H21" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="I21" s="9"/>
-[...11 lines deleted...]
-      <c r="D22" s="10">
+      <c r="I21" s="8"/>
+    </row>
+    <row r="22" spans="1:9" ht="30">
+      <c r="A22" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="9">
         <v>45196</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22" s="10">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F22" s="9" t="s">
+      <c r="F22" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="G22" s="9"/>
-      <c r="H22" s="9" t="s">
+      <c r="G22" s="8"/>
+      <c r="H22" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I22" s="9"/>
+      <c r="I22" s="8"/>
     </row>
     <row r="23" spans="1:9" ht="120">
-      <c r="A23" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D23" s="10">
+      <c r="A23" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="9">
         <v>45196</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23" s="10">
         <v>0.6875</v>
       </c>
-      <c r="F23" s="9" t="s">
+      <c r="F23" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="G23" s="9"/>
-      <c r="H23" s="9" t="s">
+      <c r="G23" s="8"/>
+      <c r="H23" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I23" s="9" t="s">
+      <c r="I23" s="8" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="60">
-      <c r="A24" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D24" s="10">
+      <c r="A24" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="9">
         <v>45196</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24" s="10">
         <v>0.75</v>
       </c>
-      <c r="F24" s="9" t="s">
+      <c r="F24" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="G24" s="9" t="s">
+      <c r="G24" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="H24" s="9" t="s">
+      <c r="H24" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="I24" s="9"/>
+      <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" ht="105">
-      <c r="A25" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D25" s="10">
+      <c r="A25" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="9">
         <v>45197</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25" s="10">
         <v>0.4375</v>
       </c>
-      <c r="F25" s="9" t="s">
+      <c r="F25" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="G25" s="9" t="s">
+      <c r="G25" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="H25" s="9" t="s">
+      <c r="H25" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="I25" s="9" t="s">
+      <c r="I25" s="8" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="45">
-      <c r="A26" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D26" s="10">
+      <c r="A26" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="9">
         <v>45197</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26" s="10">
         <v>0.54861111111111105</v>
       </c>
-      <c r="F26" s="9" t="s">
+      <c r="F26" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="G26" s="9" t="s">
+      <c r="G26" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="H26" s="9" t="s">
+      <c r="H26" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="I26" s="9"/>
+      <c r="I26" s="8"/>
     </row>
     <row r="27" spans="1:9" ht="45">
-      <c r="A27" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D27" s="10">
+      <c r="A27" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="9">
         <v>45197</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27" s="10">
         <v>0.77083333333333337</v>
       </c>
-      <c r="F27" s="9" t="s">
+      <c r="F27" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="G27" s="9" t="s">
+      <c r="G27" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="H27" s="9" t="s">
+      <c r="H27" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="I27" s="9"/>
+      <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" ht="75">
-      <c r="A28" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D28" s="10">
+      <c r="A28" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="9">
         <v>45198</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28" s="10">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F28" s="9" t="s">
+      <c r="F28" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="G28" s="9" t="s">
+      <c r="G28" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="H28" s="9" t="s">
+      <c r="H28" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="I28" s="9"/>
+      <c r="I28" s="8"/>
     </row>
     <row r="29" spans="1:9" ht="120">
-      <c r="A29" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D29" s="10">
+      <c r="A29" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="9">
         <v>45199</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29" s="10">
         <v>0.4375</v>
       </c>
-      <c r="F29" s="9" t="s">
+      <c r="F29" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="G29" s="9" t="s">
+      <c r="G29" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="H29" s="9" t="s">
+      <c r="H29" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="I29" s="9" t="s">
+      <c r="I29" s="8" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="120">
-      <c r="A30" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D30" s="10">
+      <c r="A30" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="9">
         <v>45200</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30" s="10">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F30" s="9" t="s">
+      <c r="F30" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="G30" s="9"/>
-      <c r="H30" s="9" t="s">
+      <c r="G30" s="8"/>
+      <c r="H30" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="I30" s="9" t="s">
+      <c r="I30" s="8" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="60">
-[...9 lines deleted...]
-      <c r="D31" s="10">
+    <row r="31" spans="1:9" ht="45">
+      <c r="A31" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="9">
         <v>45201</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31" s="10">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F31" s="9" t="s">
+      <c r="F31" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="G31" s="9"/>
-      <c r="H31" s="9" t="s">
+      <c r="G31" s="8"/>
+      <c r="H31" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="I31" s="9"/>
-[...11 lines deleted...]
-      <c r="D32" s="10">
+      <c r="I31" s="8"/>
+    </row>
+    <row r="32" spans="1:9" ht="30">
+      <c r="A32" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="9">
         <v>45202</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32" s="10">
         <v>0.6875</v>
       </c>
-      <c r="F32" s="9" t="s">
+      <c r="F32" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="G32" s="9"/>
-      <c r="H32" s="9" t="s">
+      <c r="G32" s="8"/>
+      <c r="H32" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I32" s="9"/>
+      <c r="I32" s="8"/>
     </row>
     <row r="33" spans="1:9" ht="120">
-      <c r="A33" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D33" s="10">
+      <c r="A33" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="9">
         <v>45203</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F33" s="9" t="s">
+      <c r="F33" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="G33" s="9"/>
-      <c r="H33" s="9" t="s">
+      <c r="G33" s="8"/>
+      <c r="H33" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I33" s="9" t="s">
+      <c r="I33" s="8" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="105">
-      <c r="A34" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D34" s="10">
+      <c r="A34" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="9">
         <v>45204</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F34" s="9" t="s">
+      <c r="F34" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="G34" s="9" t="s">
+      <c r="G34" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="H34" s="9" t="s">
+      <c r="H34" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="I34" s="9"/>
+      <c r="I34" s="8"/>
     </row>
     <row r="35" spans="1:9" ht="45">
-      <c r="A35" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="10">
+      <c r="A35" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="9">
         <v>45204</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35" s="10">
         <v>0.58333333333333337</v>
       </c>
-      <c r="F35" s="9" t="s">
+      <c r="F35" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="G35" s="9"/>
-      <c r="H35" s="9" t="s">
+      <c r="G35" s="8"/>
+      <c r="H35" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="I35" s="9"/>
+      <c r="I35" s="8"/>
     </row>
     <row r="36" spans="1:9" ht="120">
-      <c r="A36" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D36" s="10">
+      <c r="A36" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="9">
         <v>45204</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36" s="10">
         <v>0.79166666666666663</v>
       </c>
-      <c r="F36" s="9" t="s">
+      <c r="F36" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="G36" s="9" t="s">
+      <c r="G36" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="H36" s="9" t="s">
+      <c r="H36" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="I36" s="9"/>
+      <c r="I36" s="8"/>
     </row>
     <row r="37" spans="1:9" ht="120">
-      <c r="A37" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D37" s="10">
+      <c r="A37" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="9">
         <v>45205</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37" s="10">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F37" s="9" t="s">
+      <c r="F37" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="G37" s="9" t="s">
+      <c r="G37" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="H37" s="9" t="s">
+      <c r="H37" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="I37" s="9" t="s">
+      <c r="I37" s="8" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="38" spans="1:9" ht="45">
-[...9 lines deleted...]
-      <c r="D38" s="10">
+    <row r="38" spans="1:9" ht="30">
+      <c r="A38" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="9">
         <v>45205</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F38" s="9" t="s">
+      <c r="F38" s="8" t="s">
         <v>94</v>
       </c>
-      <c r="G38" s="9"/>
-      <c r="H38" s="9" t="s">
+      <c r="G38" s="8"/>
+      <c r="H38" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I38" s="9"/>
-[...11 lines deleted...]
-      <c r="D39" s="10">
+      <c r="I38" s="8"/>
+    </row>
+    <row r="39" spans="1:9" ht="75">
+      <c r="A39" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="9">
         <v>45206</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39" s="10">
         <v>0.375</v>
       </c>
-      <c r="F39" s="9" t="s">
+      <c r="F39" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="G39" s="9" t="s">
+      <c r="G39" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="H39" s="9" t="s">
+      <c r="H39" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="I39" s="9"/>
+      <c r="I39" s="8"/>
     </row>
     <row r="40" spans="1:9" ht="195">
-      <c r="A40" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D40" s="10">
+      <c r="A40" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="9">
         <v>45208</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40" s="10">
         <v>0.5</v>
       </c>
-      <c r="F40" s="9" t="s">
+      <c r="F40" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="G40" s="9" t="s">
+      <c r="G40" s="8" t="s">
         <v>99</v>
       </c>
-      <c r="H40" s="9" t="s">
+      <c r="H40" s="8" t="s">
         <v>100</v>
       </c>
-      <c r="I40" s="9" t="s">
+      <c r="I40" s="8" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="41" spans="1:9" ht="45">
-[...9 lines deleted...]
-      <c r="D41" s="10">
+    <row r="41" spans="1:9" ht="30">
+      <c r="A41" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="9">
         <v>45210</v>
       </c>
-      <c r="E41" s="11">
+      <c r="E41" s="10">
         <v>0.4375</v>
       </c>
-      <c r="F41" s="9" t="s">
+      <c r="F41" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="G41" s="9"/>
-      <c r="H41" s="9" t="s">
+      <c r="G41" s="8"/>
+      <c r="H41" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I41" s="9"/>
-[...11 lines deleted...]
-      <c r="D42" s="10">
+      <c r="I41" s="8"/>
+    </row>
+    <row r="42" spans="1:9" ht="75">
+      <c r="A42" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="9">
         <v>45215</v>
       </c>
-      <c r="E42" s="11">
+      <c r="E42" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F42" s="9" t="s">
+      <c r="F42" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="G42" s="9"/>
-      <c r="H42" s="9" t="s">
+      <c r="G42" s="8"/>
+      <c r="H42" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="I42" s="9"/>
+      <c r="I42" s="8"/>
     </row>
     <row r="43" spans="1:9" ht="45">
-      <c r="A43" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D43" s="10">
+      <c r="A43" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="9">
         <v>45215</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43" s="10">
         <v>0.5625</v>
       </c>
-      <c r="F43" s="9" t="s">
+      <c r="F43" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="G43" s="9"/>
-      <c r="H43" s="9" t="s">
+      <c r="G43" s="8"/>
+      <c r="H43" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="I43" s="9"/>
+      <c r="I43" s="8"/>
     </row>
     <row r="44" spans="1:9" ht="45">
-      <c r="A44" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D44" s="10">
+      <c r="A44" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="9">
         <v>45215</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44" s="10">
         <v>0.75</v>
       </c>
-      <c r="F44" s="9" t="s">
+      <c r="F44" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="G44" s="9"/>
-      <c r="H44" s="9" t="s">
+      <c r="G44" s="8"/>
+      <c r="H44" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="I44" s="9"/>
+      <c r="I44" s="8"/>
     </row>
     <row r="45" spans="1:9" ht="45">
-      <c r="A45" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D45" s="10">
+      <c r="A45" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="9">
         <v>45216</v>
       </c>
-      <c r="E45" s="11">
+      <c r="E45" s="10">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F45" s="9" t="s">
+      <c r="F45" s="8" t="s">
         <v>109</v>
       </c>
-      <c r="G45" s="9" t="s">
+      <c r="G45" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="H45" s="9" t="s">
+      <c r="H45" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="I45" s="9"/>
-[...11 lines deleted...]
-      <c r="D46" s="10">
+      <c r="I45" s="8"/>
+    </row>
+    <row r="46" spans="1:9" ht="105">
+      <c r="A46" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="9">
         <v>45217</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E46" s="10">
         <v>0.375</v>
       </c>
-      <c r="F46" s="9" t="s">
+      <c r="F46" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="G46" s="9" t="s">
+      <c r="G46" s="8" t="s">
         <v>113</v>
       </c>
-      <c r="H46" s="9" t="s">
+      <c r="H46" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="I46" s="9"/>
-[...11 lines deleted...]
-      <c r="D47" s="10">
+      <c r="I46" s="8"/>
+    </row>
+    <row r="47" spans="1:9" ht="60">
+      <c r="A47" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="9">
         <v>45218</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47" s="10">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F47" s="9" t="s">
+      <c r="F47" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="G47" s="9" t="s">
+      <c r="G47" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="H47" s="9" t="s">
+      <c r="H47" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="I47" s="9"/>
-[...11 lines deleted...]
-      <c r="D48" s="10">
+      <c r="I47" s="8"/>
+    </row>
+    <row r="48" spans="1:9" ht="30">
+      <c r="A48" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="9">
         <v>45218</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48" s="10">
         <v>0.57291666666666663</v>
       </c>
-      <c r="F48" s="9" t="s">
+      <c r="F48" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="G48" s="9"/>
-      <c r="H48" s="9" t="s">
+      <c r="G48" s="8"/>
+      <c r="H48" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="I48" s="9"/>
+      <c r="I48" s="8"/>
     </row>
     <row r="49" spans="1:9" ht="60">
-      <c r="A49" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D49" s="10">
+      <c r="A49" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="9">
         <v>45221</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49" s="10">
         <v>0.5</v>
       </c>
-      <c r="F49" s="9" t="s">
+      <c r="F49" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="G49" s="9"/>
-      <c r="H49" s="9" t="s">
+      <c r="G49" s="8"/>
+      <c r="H49" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="I49" s="9"/>
-[...11 lines deleted...]
-      <c r="D50" s="10">
+      <c r="I49" s="8"/>
+    </row>
+    <row r="50" spans="1:9" ht="30">
+      <c r="A50" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="9">
         <v>45222</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50" s="10">
         <v>0.45833333333333331</v>
       </c>
-      <c r="F50" s="9" t="s">
+      <c r="F50" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="G50" s="9"/>
-      <c r="H50" s="9" t="s">
+      <c r="G50" s="8"/>
+      <c r="H50" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="I50" s="9"/>
+      <c r="I50" s="8"/>
     </row>
     <row r="51" spans="1:9" ht="60">
-      <c r="A51" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D51" s="10">
+      <c r="A51" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="9">
         <v>45222</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51" s="10">
         <v>0.66666666666666663</v>
       </c>
-      <c r="F51" s="9" t="s">
+      <c r="F51" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="G51" s="9"/>
-      <c r="H51" s="9" t="s">
+      <c r="G51" s="8"/>
+      <c r="H51" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I51" s="9" t="s">
+      <c r="I51" s="8" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="45">
-      <c r="A52" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D52" s="10">
+      <c r="A52" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="9">
         <v>45223</v>
       </c>
-      <c r="E52" s="11">
+      <c r="E52" s="10">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F52" s="9" t="s">
+      <c r="F52" s="8" t="s">
         <v>125</v>
       </c>
-      <c r="G52" s="9" t="s">
+      <c r="G52" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="H52" s="9" t="s">
+      <c r="H52" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="I52" s="9"/>
-[...11 lines deleted...]
-      <c r="D53" s="10">
+      <c r="I52" s="8"/>
+    </row>
+    <row r="53" spans="1:9" ht="30">
+      <c r="A53" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="9">
         <v>45224</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53" s="10">
         <v>0.35416666666666669</v>
       </c>
-      <c r="F53" s="9" t="s">
+      <c r="F53" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="G53" s="9"/>
-      <c r="H53" s="9" t="s">
+      <c r="G53" s="8"/>
+      <c r="H53" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I53" s="9"/>
-[...11 lines deleted...]
-      <c r="D54" s="10">
+      <c r="I53" s="8"/>
+    </row>
+    <row r="54" spans="1:9" ht="30">
+      <c r="A54" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="9">
         <v>45224</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54" s="10">
         <v>0.70833333333333337</v>
       </c>
-      <c r="F54" s="9" t="s">
+      <c r="F54" s="8" t="s">
         <v>129</v>
       </c>
-      <c r="G54" s="9"/>
-      <c r="H54" s="9" t="s">
+      <c r="G54" s="8"/>
+      <c r="H54" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I54" s="9"/>
+      <c r="I54" s="8"/>
     </row>
     <row r="55" spans="1:9" ht="60">
-      <c r="A55" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D55" s="10">
+      <c r="A55" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="9">
         <v>45225</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55" s="10">
         <v>0.375</v>
       </c>
-      <c r="F55" s="9" t="s">
+      <c r="F55" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="G55" s="9" t="s">
+      <c r="G55" s="8" t="s">
         <v>131</v>
       </c>
-      <c r="H55" s="9" t="s">
+      <c r="H55" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="I55" s="9"/>
-[...11 lines deleted...]
-      <c r="D56" s="10">
+      <c r="I55" s="8"/>
+    </row>
+    <row r="56" spans="1:9" ht="30">
+      <c r="A56" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="9">
         <v>45225</v>
       </c>
-      <c r="E56" s="11">
+      <c r="E56" s="10">
         <v>0.79166666666666663</v>
       </c>
-      <c r="F56" s="9" t="s">
+      <c r="F56" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="G56" s="9"/>
-      <c r="H56" s="9" t="s">
+      <c r="G56" s="8"/>
+      <c r="H56" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="I56" s="9"/>
-[...11 lines deleted...]
-      <c r="D57" s="10">
+      <c r="I56" s="8"/>
+    </row>
+    <row r="57" spans="1:9" ht="30">
+      <c r="A57" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="9">
         <v>45226</v>
       </c>
-      <c r="E57" s="11">
+      <c r="E57" s="10">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F57" s="9" t="s">
+      <c r="F57" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="G57" s="9"/>
-      <c r="H57" s="9" t="s">
+      <c r="G57" s="8"/>
+      <c r="H57" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I57" s="9" t="s">
+      <c r="I57" s="8" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="75">
-      <c r="A58" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D58" s="10">
+      <c r="A58" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="9">
         <v>45229</v>
       </c>
-      <c r="E58" s="11">
+      <c r="E58" s="10">
         <v>0.4375</v>
       </c>
-      <c r="F58" s="9" t="s">
+      <c r="F58" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="G58" s="9" t="s">
+      <c r="G58" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="H58" s="9" t="s">
+      <c r="H58" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="I58" s="9"/>
+      <c r="I58" s="8"/>
     </row>
     <row r="59" spans="1:9" ht="45">
-      <c r="A59" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D59" s="10">
+      <c r="A59" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="9">
         <v>45233</v>
       </c>
-      <c r="E59" s="11">
+      <c r="E59" s="10">
         <v>0.75</v>
       </c>
-      <c r="F59" s="9" t="s">
+      <c r="F59" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="G59" s="9" t="s">
+      <c r="G59" s="8" t="s">
         <v>139</v>
       </c>
-      <c r="H59" s="9" t="s">
+      <c r="H59" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="I59" s="9"/>
-[...11 lines deleted...]
-      <c r="D60" s="10">
+      <c r="I59" s="8"/>
+    </row>
+    <row r="60" spans="1:9" ht="30">
+      <c r="A60" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="9">
         <v>45238</v>
       </c>
-      <c r="E60" s="11">
+      <c r="E60" s="10">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F60" s="9" t="s">
+      <c r="F60" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="G60" s="9"/>
-      <c r="H60" s="9" t="s">
+      <c r="G60" s="8"/>
+      <c r="H60" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I60" s="9"/>
-[...11 lines deleted...]
-      <c r="D61" s="10">
+      <c r="I60" s="8"/>
+    </row>
+    <row r="61" spans="1:9" ht="30">
+      <c r="A61" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="9">
         <v>45238</v>
       </c>
-      <c r="E61" s="11">
+      <c r="E61" s="10">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F61" s="9" t="s">
+      <c r="F61" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G61" s="9"/>
-      <c r="H61" s="9" t="s">
+      <c r="G61" s="8"/>
+      <c r="H61" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I61" s="9"/>
+      <c r="I61" s="8"/>
     </row>
     <row r="62" spans="1:9" ht="45">
-      <c r="A62" s="14" t="s">
-[...8 lines deleted...]
-      <c r="D62" s="10">
+      <c r="A62" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="9">
         <v>45238</v>
       </c>
-      <c r="E62" s="11">
+      <c r="E62" s="10">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F62" s="9" t="s">
+      <c r="F62" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="G62" s="8" t="s">
         <v>187</v>
       </c>
-      <c r="G62" s="9" t="s">
+      <c r="H62" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="I62" s="8"/>
+    </row>
+    <row r="63" spans="1:9" ht="45">
+      <c r="A63" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="9">
+        <v>45239</v>
+      </c>
+      <c r="E63" s="10">
+        <v>0.375</v>
+      </c>
+      <c r="F63" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="G63" s="8"/>
+      <c r="H63" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I63" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="H62" s="9" t="s">
-[...14 lines deleted...]
-      <c r="D63" s="10">
+    </row>
+    <row r="64" spans="1:9" ht="75">
+      <c r="A64" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" s="9">
         <v>45239</v>
       </c>
-      <c r="E63" s="11">
+      <c r="E64" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="F64" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="G64" s="8"/>
+      <c r="H64" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="I64" s="8" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" ht="45">
+      <c r="A65" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" s="9">
+        <v>45239</v>
+      </c>
+      <c r="E65" s="10">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F65" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="G65" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="H65" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="I65" s="8"/>
+    </row>
+    <row r="66" spans="1:9" ht="60">
+      <c r="A66" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" s="9">
+        <v>45241</v>
+      </c>
+      <c r="E66" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F66" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="G66" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="H66" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="I66" s="8"/>
+    </row>
+    <row r="67" spans="1:9" ht="45">
+      <c r="A67" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" s="9">
+        <v>45242</v>
+      </c>
+      <c r="E67" s="10">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="I67" s="8"/>
+    </row>
+    <row r="68" spans="1:9" ht="45">
+      <c r="A68" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="9">
+        <v>45243</v>
+      </c>
+      <c r="E68" s="10">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F68" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I68" s="8" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="45">
+      <c r="A69" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="9">
+        <v>45244</v>
+      </c>
+      <c r="E69" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F69" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="G69" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H69" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="I69" s="8"/>
+    </row>
+    <row r="70" spans="1:9" ht="45">
+      <c r="A70" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" s="9">
+        <v>45246</v>
+      </c>
+      <c r="E70" s="10">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F70" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="G70" s="8"/>
+      <c r="H70" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="60">
+      <c r="A71" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" s="9">
+        <v>45247</v>
+      </c>
+      <c r="E71" s="10">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F71" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="G71" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="H71" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="I71" s="8"/>
+    </row>
+    <row r="72" spans="1:9" ht="30">
+      <c r="A72" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" s="9">
+        <v>45247</v>
+      </c>
+      <c r="E72" s="10">
+        <v>0.4375</v>
+      </c>
+      <c r="F72" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="G72" s="8"/>
+      <c r="H72" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="I72" s="8"/>
+    </row>
+    <row r="73" spans="1:9" ht="30">
+      <c r="A73" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D73" s="9">
+        <v>45247</v>
+      </c>
+      <c r="E73" s="10">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F73" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="G73" s="8"/>
+      <c r="H73" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I73" s="8"/>
+    </row>
+    <row r="74" spans="1:9" ht="30">
+      <c r="A74" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" s="9">
+        <v>45251</v>
+      </c>
+      <c r="E74" s="10">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F74" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="G74" s="8"/>
+      <c r="H74" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I74" s="8"/>
+    </row>
+    <row r="75" spans="1:9" ht="45">
+      <c r="A75" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" s="9">
+        <v>45252</v>
+      </c>
+      <c r="E75" s="10">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F75" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="G75" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="H75" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="I75" s="8"/>
+    </row>
+    <row r="76" spans="1:9" ht="30">
+      <c r="A76" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" s="9">
+        <v>45253</v>
+      </c>
+      <c r="E76" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="F76" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" ht="45">
+      <c r="A77" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="9">
+        <v>45254</v>
+      </c>
+      <c r="E77" s="10">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" ht="45">
+      <c r="A78" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="9">
+        <v>45254</v>
+      </c>
+      <c r="E78" s="10">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F78" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" ht="30">
+      <c r="A79" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" s="9">
+        <v>45256</v>
+      </c>
+      <c r="E79" s="10">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F79" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="G79" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="H79" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="I79" s="8"/>
+    </row>
+    <row r="80" spans="1:9" ht="45">
+      <c r="A80" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" s="9">
+        <v>45258</v>
+      </c>
+      <c r="E80" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F80" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="G80" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H80" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="I80" s="8"/>
+    </row>
+    <row r="81" spans="1:10" ht="60">
+      <c r="A81" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" s="9">
+        <v>45260</v>
+      </c>
+      <c r="E81" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F81" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="G81" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="H81" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="I81" s="8"/>
+    </row>
+    <row r="82" spans="1:10" ht="150">
+      <c r="A82" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" s="9">
+        <v>45260</v>
+      </c>
+      <c r="E82" s="10">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F82" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="G82" s="8"/>
+      <c r="H82" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="45">
+      <c r="A83" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="9">
+        <v>45260</v>
+      </c>
+      <c r="E83" s="10">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G83" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H83" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="I83" s="8"/>
+    </row>
+    <row r="84" spans="1:10" s="14" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A84" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" s="9">
+        <v>45260</v>
+      </c>
+      <c r="E84" s="10">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F84" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="G84" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="H84" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="I84" s="8"/>
+      <c r="J84" s="18"/>
+    </row>
+    <row r="85" spans="1:10" s="14" customFormat="1" ht="30">
+      <c r="A85" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" s="9">
+        <v>45261</v>
+      </c>
+      <c r="E85" s="10">
+        <v>0.5625</v>
+      </c>
+      <c r="F85" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="G85" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="H85" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="I85" s="8"/>
+      <c r="J85" s="18"/>
+    </row>
+    <row r="86" spans="1:10" s="14" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A86" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="9">
+        <v>45264</v>
+      </c>
+      <c r="E86" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="F86" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="G86" s="8"/>
+      <c r="H86" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="I86" s="8"/>
+      <c r="J86" s="18"/>
+    </row>
+    <row r="87" spans="1:10" s="14" customFormat="1" ht="60">
+      <c r="A87" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" s="9">
+        <v>45273</v>
+      </c>
+      <c r="E87" s="10">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F87" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="G87" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="H87" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="I87" s="8"/>
+      <c r="J87" s="18"/>
+    </row>
+    <row r="88" spans="1:10" s="14" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A88" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" s="9">
+        <v>45274</v>
+      </c>
+      <c r="E88" s="10">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F88" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="G88" s="8"/>
+      <c r="H88" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="J88" s="18"/>
+    </row>
+    <row r="89" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A89" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" s="9">
+        <v>45278</v>
+      </c>
+      <c r="E89" s="10">
         <v>0.375</v>
       </c>
-      <c r="F63" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H63" s="9" t="s">
+      <c r="F89" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="G89" s="8"/>
+      <c r="H89" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="I89" s="8"/>
+      <c r="J89" s="18"/>
+    </row>
+    <row r="90" spans="1:10" s="14" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A90" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" s="9">
+        <v>45278</v>
+      </c>
+      <c r="E90" s="10">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F90" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="G90" s="8"/>
+      <c r="H90" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="I90" s="8"/>
+      <c r="J90" s="18"/>
+    </row>
+    <row r="91" spans="1:10" s="14" customFormat="1" ht="30">
+      <c r="A91" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" s="9">
+        <v>45278</v>
+      </c>
+      <c r="E91" s="10">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F91" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="G91" s="8"/>
+      <c r="H91" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="I91" s="8"/>
+      <c r="J91" s="18"/>
+    </row>
+    <row r="92" spans="1:10" s="14" customFormat="1" ht="59.25" customHeight="1">
+      <c r="A92" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" s="9">
+        <v>45279</v>
+      </c>
+      <c r="E92" s="10">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F92" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="G92" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="H92" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="I92" s="8"/>
+      <c r="J92" s="18"/>
+    </row>
+    <row r="93" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A93" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" s="9">
+        <v>45280</v>
+      </c>
+      <c r="E93" s="10">
+        <v>0.6875</v>
+      </c>
+      <c r="F93" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="G93" s="8"/>
+      <c r="H93" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I63" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E64" s="11">
+      <c r="I93" s="8"/>
+      <c r="J93" s="18"/>
+    </row>
+    <row r="94" spans="1:10" s="14" customFormat="1" ht="121.5" customHeight="1">
+      <c r="A94" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" s="9">
+        <v>45280</v>
+      </c>
+      <c r="E94" s="10">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F94" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="I94" s="8"/>
+      <c r="J94" s="18"/>
+    </row>
+    <row r="95" spans="1:10" s="14" customFormat="1" ht="120">
+      <c r="A95" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="9">
+        <v>45281</v>
+      </c>
+      <c r="E95" s="10">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F95" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="G95" s="8"/>
+      <c r="H95" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I95" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="J95" s="18"/>
+    </row>
+    <row r="96" spans="1:10" s="14" customFormat="1" ht="60">
+      <c r="A96" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="9">
+        <v>45281</v>
+      </c>
+      <c r="E96" s="10">
+        <v>0.57291666666666663</v>
+      </c>
+      <c r="F96" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="G96" s="8"/>
+      <c r="H96" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="I96" s="8"/>
+      <c r="J96" s="18"/>
+    </row>
+    <row r="97" spans="1:10" s="14" customFormat="1" ht="75">
+      <c r="A97" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" s="9">
+        <v>45281</v>
+      </c>
+      <c r="E97" s="10">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F97" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="G97" s="8"/>
+      <c r="H97" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="J97" s="18"/>
+    </row>
+    <row r="98" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A98" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="9">
+        <v>45281</v>
+      </c>
+      <c r="E98" s="10">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F98" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="G98" s="8"/>
+      <c r="H98" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="I98" s="8"/>
+      <c r="J98" s="18"/>
+    </row>
+    <row r="99" spans="1:10" s="14" customFormat="1" ht="60">
+      <c r="A99" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="9">
+        <v>45282</v>
+      </c>
+      <c r="E99" s="10">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F99" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="G99" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="H99" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="I99" s="8"/>
+      <c r="J99" s="18"/>
+    </row>
+    <row r="100" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A100" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D100" s="9">
+        <v>45282</v>
+      </c>
+      <c r="E100" s="10">
+        <v>0.67708333333333337</v>
+      </c>
+      <c r="F100" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="G100" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="H100" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="I100" s="8"/>
+      <c r="J100" s="18"/>
+    </row>
+    <row r="101" spans="1:10" s="14" customFormat="1" ht="81.75" customHeight="1">
+      <c r="A101" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" s="9">
+        <v>45287</v>
+      </c>
+      <c r="E101" s="10">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F101" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="G101" s="8"/>
+      <c r="H101" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I101" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="J101" s="18"/>
+    </row>
+    <row r="102" spans="1:10" s="14" customFormat="1" ht="120">
+      <c r="A102" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="9">
+        <v>45287</v>
+      </c>
+      <c r="E102" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="F102" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="G102" s="8"/>
+      <c r="H102" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="J102" s="18"/>
+    </row>
+    <row r="103" spans="1:10" s="14" customFormat="1" ht="30">
+      <c r="A103" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" s="9">
+        <v>45301</v>
+      </c>
+      <c r="E103" s="10">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F103" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="G103" s="8"/>
+      <c r="H103" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="I103" s="8"/>
+      <c r="J103" s="18"/>
+    </row>
+    <row r="104" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A104" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" s="9">
+        <v>45303</v>
+      </c>
+      <c r="E104" s="10">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F104" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="G104" s="8"/>
+      <c r="H104" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I104" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="J104" s="18"/>
+    </row>
+    <row r="105" spans="1:10" s="14" customFormat="1" ht="83.25" customHeight="1">
+      <c r="A105" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" s="9">
+        <v>45305</v>
+      </c>
+      <c r="E105" s="10">
+        <v>0.5625</v>
+      </c>
+      <c r="F105" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="G105" s="8"/>
+      <c r="H105" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="I105" s="8"/>
+      <c r="J105" s="18"/>
+    </row>
+    <row r="106" spans="1:10" s="14" customFormat="1" ht="105">
+      <c r="A106" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="9">
+        <v>45307</v>
+      </c>
+      <c r="E106" s="10">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="G106" s="8"/>
+      <c r="H106" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="J106" s="18"/>
+    </row>
+    <row r="107" spans="1:10" s="14" customFormat="1" ht="83.25" customHeight="1">
+      <c r="A107" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="9">
+        <v>45307</v>
+      </c>
+      <c r="E107" s="10">
         <v>0.5</v>
       </c>
-      <c r="F64" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E65" s="11">
+      <c r="F107" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="G107" s="8"/>
+      <c r="H107" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="J107" s="18"/>
+    </row>
+    <row r="108" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A108" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D108" s="9">
+        <v>45308</v>
+      </c>
+      <c r="E108" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="G108" s="8"/>
+      <c r="H108" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="I108" s="8"/>
+      <c r="J108" s="18"/>
+    </row>
+    <row r="109" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A109" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" s="9">
+        <v>45313</v>
+      </c>
+      <c r="E109" s="10">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F109" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="G109" s="8"/>
+      <c r="H109" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I109" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="J109" s="18"/>
+    </row>
+    <row r="110" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A110" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D110" s="9">
+        <v>45314</v>
+      </c>
+      <c r="E110" s="10">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F110" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="G110" s="8"/>
+      <c r="H110" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="J110" s="18"/>
+    </row>
+    <row r="111" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A111" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D111" s="9">
+        <v>45314</v>
+      </c>
+      <c r="E111" s="10">
+        <v>0.5</v>
+      </c>
+      <c r="F111" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="G111" s="8"/>
+      <c r="H111" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I111" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="J111" s="18"/>
+    </row>
+    <row r="112" spans="1:10" s="14" customFormat="1" ht="45">
+      <c r="A112" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="9">
+        <v>45314</v>
+      </c>
+      <c r="E112" s="10">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F112" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="G112" s="8"/>
+      <c r="H112" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I112" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="J112" s="18"/>
+    </row>
+    <row r="113" spans="1:9" ht="45">
+      <c r="A113" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" s="9">
+        <v>45314</v>
+      </c>
+      <c r="E113" s="10">
+        <v>0.6875</v>
+      </c>
+      <c r="F113" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="G113" s="8"/>
+      <c r="H113" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I113" s="8"/>
+    </row>
+    <row r="114" spans="1:9" ht="165">
+      <c r="A114" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" s="9">
+        <v>45323</v>
+      </c>
+      <c r="E114" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F114" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="G114" s="8"/>
+      <c r="H114" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="I114" s="8" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" ht="195">
+      <c r="A115" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D115" s="9">
+        <v>45323</v>
+      </c>
+      <c r="E115" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F115" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="G115" s="8"/>
+      <c r="H115" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="I115" s="8" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" ht="45">
+      <c r="A116" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" s="9">
+        <v>45327</v>
+      </c>
+      <c r="E116" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F116" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="G116" s="8"/>
+      <c r="H116" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="I116" s="8"/>
+    </row>
+    <row r="117" spans="1:9" ht="30">
+      <c r="A117" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D117" s="9">
+        <v>45329</v>
+      </c>
+      <c r="E117" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F117" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G117" s="8"/>
+      <c r="H117" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I117" s="8"/>
+    </row>
+    <row r="118" spans="1:9" ht="45">
+      <c r="A118" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" s="9">
+        <v>45330</v>
+      </c>
+      <c r="E118" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F118" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="G118" s="8"/>
+      <c r="H118" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="I118" s="8"/>
+    </row>
+    <row r="119" spans="1:9" ht="60">
+      <c r="A119" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C119" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="9">
+        <v>45331</v>
+      </c>
+      <c r="E119" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="G119" s="8"/>
+      <c r="H119" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="I119" s="8"/>
+    </row>
+    <row r="120" spans="1:9" ht="45">
+      <c r="A120" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" s="9">
+        <v>45331</v>
+      </c>
+      <c r="E120" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="H120" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="I120" s="8"/>
+    </row>
+    <row r="121" spans="1:9" ht="45">
+      <c r="A121" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" s="9">
+        <v>45334</v>
+      </c>
+      <c r="E121" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F121" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="G121" s="8"/>
+      <c r="H121" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="I121" s="8"/>
+    </row>
+    <row r="122" spans="1:9" ht="120">
+      <c r="A122" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D122" s="9">
+        <v>45338</v>
+      </c>
+      <c r="E122" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F122" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="G122" s="8"/>
+      <c r="H122" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I122" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="30">
+      <c r="A123" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="9">
+        <v>45340</v>
+      </c>
+      <c r="E123" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F123" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="G123" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="H123" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="I123" s="8"/>
+    </row>
+    <row r="124" spans="1:9" ht="30">
+      <c r="A124" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C124" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" s="9">
+        <v>45342</v>
+      </c>
+      <c r="E124" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F124" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="G124" s="8"/>
+      <c r="H124" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I124" s="8"/>
+    </row>
+    <row r="125" spans="1:9" ht="60">
+      <c r="A125" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" s="9">
+        <v>45342</v>
+      </c>
+      <c r="E125" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F125" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="G125" s="8"/>
+      <c r="H125" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I125" s="8" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" ht="120">
+      <c r="A126" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" s="9">
+        <v>45345</v>
+      </c>
+      <c r="E126" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="G126" s="8"/>
+      <c r="H126" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I126" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" ht="90">
+      <c r="A127" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C127" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="9">
+        <v>45345</v>
+      </c>
+      <c r="E127" s="8">
         <v>0.66666666666666663</v>
       </c>
-      <c r="F65" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E66" s="11">
+      <c r="F127" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="G127" s="8"/>
+      <c r="H127" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="I127" s="8" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="75">
+      <c r="A128" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" s="9">
+        <v>45348</v>
+      </c>
+      <c r="E128" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F128" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="G128" s="8"/>
+      <c r="H128" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I128" s="8" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" ht="45">
+      <c r="A129" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" s="9">
+        <v>45348</v>
+      </c>
+      <c r="E129" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="G129" s="8"/>
+      <c r="H129" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="I129" s="8"/>
+    </row>
+    <row r="130" spans="1:9" ht="45">
+      <c r="A130" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" s="9">
+        <v>45349</v>
+      </c>
+      <c r="E130" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F130" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="G130" s="8"/>
+      <c r="H130" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="I130" s="8"/>
+    </row>
+    <row r="131" spans="1:9" ht="150">
+      <c r="A131" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" s="9">
+        <v>45349</v>
+      </c>
+      <c r="E131" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F131" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="G131" s="8"/>
+      <c r="H131" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I131" s="8" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="90">
+      <c r="A132" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C132" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" s="9">
+        <v>45349</v>
+      </c>
+      <c r="E132" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F132" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="G132" s="8"/>
+      <c r="H132" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I132" s="8" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" ht="120">
+      <c r="A133" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C133" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" s="9">
+        <v>45350</v>
+      </c>
+      <c r="E133" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="G133" s="8"/>
+      <c r="H133" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I133" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" ht="45">
+      <c r="A134" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C134" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" s="9">
+        <v>45350</v>
+      </c>
+      <c r="E134" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="G134" s="8"/>
+      <c r="H134" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I134" s="8" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" ht="75">
+      <c r="A135" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" s="9">
+        <v>45350</v>
+      </c>
+      <c r="E135" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F135" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="G135" s="8"/>
+      <c r="H135" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I135" s="8" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" ht="45">
+      <c r="A136" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" s="9">
+        <v>45351</v>
+      </c>
+      <c r="E136" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F136" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="G136" s="8"/>
+      <c r="H136" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" ht="135">
+      <c r="A137" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" s="9">
+        <v>45351</v>
+      </c>
+      <c r="E137" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="G137" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="H137" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="I137" s="8" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" ht="45">
+      <c r="A138" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" s="9">
+        <v>45351</v>
+      </c>
+      <c r="E138" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="G138" s="8"/>
+      <c r="H138" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I138" s="8"/>
+    </row>
+    <row r="139" spans="1:9" ht="165">
+      <c r="A139" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D139" s="9">
+        <v>45351</v>
+      </c>
+      <c r="E139" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F139" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="G139" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="H139" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="I139" s="8" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="120">
+      <c r="A140" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="9">
+        <v>45352</v>
+      </c>
+      <c r="E140" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F140" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="G140" s="8"/>
+      <c r="H140" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I140" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="120">
+      <c r="A141" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C141" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="9">
+        <v>45352</v>
+      </c>
+      <c r="E141" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F141" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="G141" s="8"/>
+      <c r="H141" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="I141" s="8" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="75">
+      <c r="A142" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" s="9">
+        <v>45357</v>
+      </c>
+      <c r="E142" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F142" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="G142" s="8"/>
+      <c r="H142" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I142" s="8"/>
+    </row>
+    <row r="143" spans="1:9" ht="30">
+      <c r="A143" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D143" s="9">
+        <v>45357</v>
+      </c>
+      <c r="E143" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F143" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="G143" s="8"/>
+      <c r="H143" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I143" s="8"/>
+    </row>
+    <row r="144" spans="1:9" ht="60">
+      <c r="A144" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" s="9">
+        <v>45357</v>
+      </c>
+      <c r="E144" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="G144" s="8"/>
+      <c r="H144" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I144" s="8" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" ht="75">
+      <c r="A145" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" s="9">
+        <v>45358</v>
+      </c>
+      <c r="E145" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="G145" s="8"/>
+      <c r="H145" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I145" s="8" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" ht="30">
+      <c r="A146" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D146" s="9">
+        <v>45364</v>
+      </c>
+      <c r="E146" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G146" s="8"/>
+      <c r="H146" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I146" s="8"/>
+    </row>
+    <row r="147" spans="1:9" ht="75">
+      <c r="A147" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" s="9">
+        <v>45369</v>
+      </c>
+      <c r="E147" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F147" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="G147" s="8"/>
+      <c r="H147" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="I147" s="8"/>
+    </row>
+    <row r="148" spans="1:9" ht="105">
+      <c r="A148" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C148" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D148" s="9">
+        <v>45369</v>
+      </c>
+      <c r="E148" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F148" s="8" t="s">
+        <v>321</v>
+      </c>
+      <c r="G148" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="H148" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="I148" s="8" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" ht="45">
+      <c r="A149" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C149" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" s="9">
+        <v>45370</v>
+      </c>
+      <c r="E149" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F149" s="8" t="s">
+        <v>325</v>
+      </c>
+      <c r="G149" s="8"/>
+      <c r="H149" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I149" s="8"/>
+    </row>
+    <row r="150" spans="1:9" ht="60">
+      <c r="A150" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C150" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D150" s="9">
+        <v>45373</v>
+      </c>
+      <c r="E150" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F150" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="G150" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="H150" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="I150" s="8"/>
+    </row>
+    <row r="151" spans="1:9" ht="30">
+      <c r="A151" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C151" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D151" s="9">
+        <v>45377</v>
+      </c>
+      <c r="E151" s="8">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F66" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E67" s="11">
+      <c r="F151" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="G151" s="8"/>
+      <c r="H151" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I151" s="8" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" ht="75">
+      <c r="A152" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D152" s="9">
+        <v>45374</v>
+      </c>
+      <c r="E152" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F152" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="G152" s="8"/>
+      <c r="H152" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="I152" s="8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" ht="45">
+      <c r="A153" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="9">
+        <v>45390</v>
+      </c>
+      <c r="E153" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G153" s="8"/>
+      <c r="H153" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" ht="60">
+      <c r="A154" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" s="9">
+        <v>45390</v>
+      </c>
+      <c r="E154" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F154" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="G154" s="8"/>
+      <c r="H154" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="I154" s="8" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" ht="60">
+      <c r="A155" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" s="9">
+        <v>45392</v>
+      </c>
+      <c r="E155" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="G155" s="8"/>
+      <c r="H155" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I155" s="8" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" ht="60">
+      <c r="A156" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" s="9">
+        <v>45392</v>
+      </c>
+      <c r="E156" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="G156" s="8"/>
+      <c r="H156" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="I156" s="8" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" ht="60">
+      <c r="A157" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" s="9">
+        <v>45392</v>
+      </c>
+      <c r="E157" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="G157" s="8"/>
+      <c r="H157" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I157" s="8" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" ht="105">
+      <c r="A158" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D158" s="9">
+        <v>45393</v>
+      </c>
+      <c r="E158" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F158" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="G158" s="8" t="s">
+        <v>345</v>
+      </c>
+      <c r="H158" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="I158" s="8" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" ht="60">
+      <c r="A159" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D159" s="9">
+        <v>45393</v>
+      </c>
+      <c r="E159" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="G159" s="8"/>
+      <c r="H159" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I159" s="8" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" ht="45">
+      <c r="A160" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D160" s="9">
+        <v>45395</v>
+      </c>
+      <c r="E160" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F160" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="G160" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="H160" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="I160" s="8"/>
+    </row>
+    <row r="161" spans="1:9" ht="45">
+      <c r="A161" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D161" s="9">
+        <v>45396</v>
+      </c>
+      <c r="E161" s="8">
         <v>0.58333333333333337</v>
       </c>
-      <c r="F67" s="9" t="s">
-[...5 lines deleted...]
-      <c r="H67" s="9" t="s">
+      <c r="F161" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="G161" s="8"/>
+      <c r="H161" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="I161" s="8"/>
+    </row>
+    <row r="162" spans="1:9" ht="45">
+      <c r="A162" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" s="9">
+        <v>45397</v>
+      </c>
+      <c r="E162" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F162" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G162" s="8"/>
+      <c r="H162" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I162" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" ht="60">
+      <c r="A163" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D163" s="9">
+        <v>45398</v>
+      </c>
+      <c r="E163" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F163" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="G163" s="8"/>
+      <c r="H163" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I163" s="8" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" ht="60">
+      <c r="A164" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" s="9">
+        <v>45398</v>
+      </c>
+      <c r="E164" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F164" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="G164" s="8"/>
+      <c r="H164" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I164" s="8" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="60">
+      <c r="A165" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" s="9">
+        <v>45399</v>
+      </c>
+      <c r="E165" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F165" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="G165" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="H165" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I165" s="8"/>
+    </row>
+    <row r="166" spans="1:9" ht="90">
+      <c r="A166" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D166" s="9">
+        <v>45399</v>
+      </c>
+      <c r="E166" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F166" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="G166" s="8"/>
+      <c r="H166" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I166" s="8" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="60">
+      <c r="A167" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" s="9">
+        <v>45400</v>
+      </c>
+      <c r="E167" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>364</v>
+      </c>
+      <c r="G167" s="8"/>
+      <c r="H167" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I167" s="8" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="60">
+      <c r="A168" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" s="9">
+        <v>45401</v>
+      </c>
+      <c r="E168" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="G168" s="8"/>
+      <c r="H168" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="I168" s="8"/>
+    </row>
+    <row r="169" spans="1:9" ht="30">
+      <c r="A169" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" s="9">
+        <v>45401</v>
+      </c>
+      <c r="E169" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G169" s="8"/>
+      <c r="H169" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I169" s="8"/>
+    </row>
+    <row r="170" spans="1:9" ht="45">
+      <c r="A170" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D170" s="9">
+        <v>45404</v>
+      </c>
+      <c r="E170" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G170" s="8"/>
+      <c r="H170" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I170" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="45">
+      <c r="A171" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D171" s="9">
+        <v>45405</v>
+      </c>
+      <c r="E171" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="G171" s="8" t="s">
+        <v>369</v>
+      </c>
+      <c r="H171" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I171" s="8"/>
+    </row>
+    <row r="172" spans="1:9" ht="45">
+      <c r="A172" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" s="9">
+        <v>45405</v>
+      </c>
+      <c r="E172" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="G172" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="H172" s="8" t="s">
+        <v>372</v>
+      </c>
+      <c r="I172" s="8"/>
+    </row>
+    <row r="173" spans="1:9" ht="150">
+      <c r="A173" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" s="9">
+        <v>45406</v>
+      </c>
+      <c r="E173" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>373</v>
+      </c>
+      <c r="G173" s="8"/>
+      <c r="H173" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I173" s="8" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" ht="90">
+      <c r="A174" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" s="9">
+        <v>45406</v>
+      </c>
+      <c r="E174" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="G174" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="H174" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="I174" s="8" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" ht="45">
+      <c r="A175" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="9">
+        <v>45406</v>
+      </c>
+      <c r="E175" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="G175" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="H175" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="I175" s="8"/>
+    </row>
+    <row r="176" spans="1:9" ht="60">
+      <c r="A176" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D176" s="9">
+        <v>45406</v>
+      </c>
+      <c r="E176" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F176" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="G176" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="H176" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="I176" s="8"/>
+    </row>
+    <row r="177" spans="1:9" ht="45">
+      <c r="A177" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D177" s="9">
+        <v>45407</v>
+      </c>
+      <c r="E177" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F177" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="G177" s="8"/>
+      <c r="H177" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I177" s="8" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" ht="60">
+      <c r="A178" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" s="9">
+        <v>45407</v>
+      </c>
+      <c r="E178" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="G178" s="8"/>
+      <c r="H178" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I178" s="8" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" ht="45">
+      <c r="A179" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D179" s="9">
+        <v>45407</v>
+      </c>
+      <c r="E179" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="G179" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H179" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I179" s="8" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" ht="30">
+      <c r="A180" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" s="9">
+        <v>45408</v>
+      </c>
+      <c r="E180" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="G180" s="8"/>
+      <c r="H180" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="I180" s="8"/>
+    </row>
+    <row r="181" spans="1:9" ht="150">
+      <c r="A181" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" s="9">
+        <v>45408</v>
+      </c>
+      <c r="E181" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="G181" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="H181" s="8" t="s">
+        <v>396</v>
+      </c>
+      <c r="I181" s="8" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" ht="45">
+      <c r="A182" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" s="9">
+        <v>45408</v>
+      </c>
+      <c r="E182" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="G182" s="8"/>
+      <c r="H182" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="I182" s="8"/>
+    </row>
+    <row r="183" spans="1:9" ht="60">
+      <c r="A183" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" s="9">
+        <v>45409</v>
+      </c>
+      <c r="E183" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F183" s="8" t="s">
+        <v>400</v>
+      </c>
+      <c r="G183" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="H183" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="I183" s="8"/>
+    </row>
+    <row r="184" spans="1:9" ht="45">
+      <c r="A184" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" s="9">
+        <v>45411</v>
+      </c>
+      <c r="E184" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F184" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="G184" s="8" t="s">
+        <v>404</v>
+      </c>
+      <c r="H184" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="I184" s="8"/>
+    </row>
+    <row r="185" spans="1:9" ht="60">
+      <c r="A185" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" s="9">
+        <v>45412</v>
+      </c>
+      <c r="E185" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="G185" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="H185" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="I185" s="8"/>
+    </row>
+    <row r="186" spans="1:9" ht="75">
+      <c r="A186" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D186" s="9">
+        <v>45414</v>
+      </c>
+      <c r="E186" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="G186" s="8"/>
+      <c r="H186" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="I186" s="8"/>
+    </row>
+    <row r="187" spans="1:9" ht="45">
+      <c r="A187" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" s="9">
+        <v>45418</v>
+      </c>
+      <c r="E187" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G187" s="8"/>
+      <c r="H187" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I187" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" ht="75">
+      <c r="A188" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" s="9">
+        <v>45418</v>
+      </c>
+      <c r="E188" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="G188" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="H188" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="I188" s="8" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" ht="45">
+      <c r="A189" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" s="9">
+        <v>45418</v>
+      </c>
+      <c r="E189" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="G189" s="8"/>
+      <c r="H189" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I189" s="8"/>
+    </row>
+    <row r="190" spans="1:9" ht="45">
+      <c r="A190" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" s="9">
+        <v>45418</v>
+      </c>
+      <c r="E190" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="G190" s="8"/>
+      <c r="H190" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I190" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" ht="45">
+      <c r="A191" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D191" s="9">
+        <v>45419</v>
+      </c>
+      <c r="E191" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="G191" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="H191" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="I191" s="8"/>
+    </row>
+    <row r="192" spans="1:9" ht="60">
+      <c r="A192" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D192" s="9">
+        <v>45420</v>
+      </c>
+      <c r="E192" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="G192" s="8"/>
+      <c r="H192" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="I192" s="8"/>
+    </row>
+    <row r="193" spans="1:9" ht="45">
+      <c r="A193" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" s="9">
+        <v>45428</v>
+      </c>
+      <c r="E193" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="G193" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="H193" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I193" s="8" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" ht="60">
+      <c r="A194" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D194" s="9">
+        <v>45432</v>
+      </c>
+      <c r="E194" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="G194" s="8"/>
+      <c r="H194" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="I194" s="8"/>
+    </row>
+    <row r="195" spans="1:9" ht="75">
+      <c r="A195" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D195" s="9">
+        <v>45433</v>
+      </c>
+      <c r="E195" s="8">
+        <v>0.51041666666666663</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>427</v>
+      </c>
+      <c r="G195" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="H195" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="I195" s="8"/>
+    </row>
+    <row r="196" spans="1:9" ht="75">
+      <c r="A196" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D196" s="9">
+        <v>45434</v>
+      </c>
+      <c r="E196" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="G196" s="8"/>
+      <c r="H196" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="I196" s="8"/>
+    </row>
+    <row r="197" spans="1:9" ht="30">
+      <c r="A197" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" s="9">
+        <v>45434</v>
+      </c>
+      <c r="E197" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="G197" s="8"/>
+      <c r="H197" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I197" s="8"/>
+    </row>
+    <row r="198" spans="1:9" ht="75">
+      <c r="A198" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" s="9">
+        <v>45434</v>
+      </c>
+      <c r="E198" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="G198" s="8"/>
+      <c r="H198" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I198" s="8" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" ht="30">
+      <c r="A199" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D199" s="9">
+        <v>45436</v>
+      </c>
+      <c r="E199" s="8">
+        <v>0.55208333333333337</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="G199" s="8"/>
+      <c r="H199" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="I199" s="8"/>
+    </row>
+    <row r="200" spans="1:9" ht="45">
+      <c r="A200" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" s="9">
+        <v>45436</v>
+      </c>
+      <c r="E200" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="G200" s="8"/>
+      <c r="H200" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="I200" s="8"/>
+    </row>
+    <row r="201" spans="1:9" ht="45">
+      <c r="A201" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" s="9">
+        <v>45436</v>
+      </c>
+      <c r="E201" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>439</v>
+      </c>
+      <c r="G201" s="8"/>
+      <c r="H201" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="I201" s="8"/>
+    </row>
+    <row r="202" spans="1:9" ht="45">
+      <c r="A202" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D202" s="9">
+        <v>45439</v>
+      </c>
+      <c r="E202" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G202" s="8"/>
+      <c r="H202" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I202" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" ht="105">
+      <c r="A203" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" s="9">
+        <v>45439</v>
+      </c>
+      <c r="E203" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="G203" s="8"/>
+      <c r="H203" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="I203" s="8" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" ht="45">
+      <c r="A204" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="9">
+        <v>45440</v>
+      </c>
+      <c r="E204" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="G204" s="8"/>
+      <c r="H204" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="I204" s="8"/>
+    </row>
+    <row r="205" spans="1:9" ht="90">
+      <c r="A205" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D205" s="9">
+        <v>45441</v>
+      </c>
+      <c r="E205" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="G205" s="8"/>
+      <c r="H205" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I205" s="8" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" ht="30">
+      <c r="A206" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D206" s="9">
+        <v>45441</v>
+      </c>
+      <c r="E206" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F206" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="G206" s="8"/>
+      <c r="H206" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I206" s="8" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" ht="30">
+      <c r="A207" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D207" s="9">
+        <v>45442</v>
+      </c>
+      <c r="E207" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="G207" s="8"/>
+      <c r="H207" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I207" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" ht="45">
+      <c r="A208" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D208" s="9">
+        <v>45442</v>
+      </c>
+      <c r="E208" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>451</v>
+      </c>
+      <c r="G208" s="8"/>
+      <c r="H208" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I208" s="8" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" ht="105">
+      <c r="A209" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B209" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D209" s="9">
+        <v>45443</v>
+      </c>
+      <c r="E209" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="G209" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="H209" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="I209" s="8"/>
+    </row>
+    <row r="210" spans="1:9" ht="45">
+      <c r="A210" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D210" s="9">
+        <v>45446</v>
+      </c>
+      <c r="E210" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F210" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="G210" s="8"/>
+      <c r="H210" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" ht="90">
+      <c r="A211" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D211" s="9">
+        <v>45446</v>
+      </c>
+      <c r="E211" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F211" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="G211" s="8"/>
+      <c r="H211" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I211" s="8" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" ht="45">
+      <c r="A212" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" s="9">
+        <v>45447</v>
+      </c>
+      <c r="E212" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F212" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="G212" s="8"/>
+      <c r="H212" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I212" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" ht="60">
+      <c r="A213" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" s="9">
+        <v>45449</v>
+      </c>
+      <c r="E213" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F213" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="G213" s="8"/>
+      <c r="H213" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="I213" s="8"/>
+    </row>
+    <row r="214" spans="1:9" ht="60">
+      <c r="A214" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D214" s="9">
+        <v>45449</v>
+      </c>
+      <c r="E214" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F214" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="G214" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="H214" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="I214" s="8"/>
+    </row>
+    <row r="215" spans="1:9" ht="60">
+      <c r="A215" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D215" s="9">
+        <v>45449</v>
+      </c>
+      <c r="E215" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F215" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="G215" s="8"/>
+      <c r="H215" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I215" s="8" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" ht="60">
+      <c r="A216" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216" s="9">
+        <v>45449</v>
+      </c>
+      <c r="E216" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F216" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="G216" s="8"/>
+      <c r="H216" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I216" s="8" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" ht="60">
+      <c r="A217" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D217" s="9">
+        <v>45450</v>
+      </c>
+      <c r="E217" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F217" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="G217" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H217" s="8" t="s">
+        <v>469</v>
+      </c>
+      <c r="I217" s="8"/>
+    </row>
+    <row r="218" spans="1:9" ht="45">
+      <c r="A218" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D218" s="9">
+        <v>45450</v>
+      </c>
+      <c r="E218" s="8">
+        <v>0.85416666666666663</v>
+      </c>
+      <c r="F218" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="G218" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="H218" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="I218" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" ht="45">
+      <c r="A219" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D219" s="9">
+        <v>45451</v>
+      </c>
+      <c r="E219" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F219" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="G219" s="8"/>
+      <c r="H219" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="I219" s="8"/>
+    </row>
+    <row r="220" spans="1:9" ht="30">
+      <c r="A220" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D220" s="9">
+        <v>45451</v>
+      </c>
+      <c r="E220" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F220" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="G220" s="8"/>
+      <c r="H220" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="I220" s="8"/>
+    </row>
+    <row r="221" spans="1:9" ht="45">
+      <c r="A221" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D221" s="9">
+        <v>45453</v>
+      </c>
+      <c r="E221" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F221" s="8" t="s">
+        <v>476</v>
+      </c>
+      <c r="G221" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="H221" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I221" s="8" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" ht="45">
+      <c r="A222" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D222" s="9">
+        <v>45453</v>
+      </c>
+      <c r="E222" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F222" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="G222" s="8"/>
+      <c r="H222" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="I222" s="8" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" ht="90">
+      <c r="A223" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D223" s="9">
+        <v>45454</v>
+      </c>
+      <c r="E223" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F223" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G223" s="8"/>
+      <c r="H223" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="I223" s="8" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" ht="60">
+      <c r="A224" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" s="9">
+        <v>45454</v>
+      </c>
+      <c r="E224" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F224" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="G224" s="8"/>
+      <c r="H224" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I224" s="8" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" ht="30">
+      <c r="A225" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" s="9">
+        <v>45455</v>
+      </c>
+      <c r="E225" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F225" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G225" s="8"/>
+      <c r="H225" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I225" s="8"/>
+    </row>
+    <row r="226" spans="1:9" ht="75">
+      <c r="A226" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D226" s="9">
+        <v>45456</v>
+      </c>
+      <c r="E226" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F226" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G226" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="H226" s="8" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I226" s="8"/>
+    </row>
+    <row r="227" spans="1:9" ht="45">
+      <c r="A227" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" s="9">
+        <v>45457</v>
+      </c>
+      <c r="E227" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F227" s="8" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G227" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="H227" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="I227" s="8"/>
+    </row>
+    <row r="228" spans="1:9" ht="75">
+      <c r="A228" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" s="9">
+        <v>45457</v>
+      </c>
+      <c r="E228" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F228" s="8" t="s">
+        <v>1144</v>
+      </c>
+      <c r="G228" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="H228" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="I228" s="8"/>
+    </row>
+    <row r="229" spans="1:9" ht="30">
+      <c r="A229" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D229" s="9">
+        <v>45458</v>
+      </c>
+      <c r="E229" s="8">
+        <v>0.71875</v>
+      </c>
+      <c r="F229" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="G229" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="H229" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="I229" s="8"/>
+    </row>
+    <row r="230" spans="1:9" ht="60">
+      <c r="A230" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D230" s="9">
+        <v>45458</v>
+      </c>
+      <c r="E230" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F230" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="G230" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="H230" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="I230" s="8"/>
+    </row>
+    <row r="231" spans="1:9" ht="107.25" customHeight="1">
+      <c r="A231" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D231" s="9">
+        <v>45460</v>
+      </c>
+      <c r="E231" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F231" s="8" t="s">
+        <v>494</v>
+      </c>
+      <c r="G231" s="8"/>
+      <c r="H231" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I231" s="8" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" ht="75">
+      <c r="A232" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" s="9">
+        <v>45461</v>
+      </c>
+      <c r="E232" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F232" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="G232" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="H232" s="8" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I232" s="8"/>
+    </row>
+    <row r="233" spans="1:9" ht="120">
+      <c r="A233" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" s="9">
+        <v>45462</v>
+      </c>
+      <c r="E233" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="G233" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="H233" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="I233" s="8" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" ht="45">
+      <c r="A234" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D234" s="9">
+        <v>45463</v>
+      </c>
+      <c r="E234" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F234" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="G234" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="H234" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="I234" s="8"/>
+    </row>
+    <row r="235" spans="1:9" ht="30">
+      <c r="A235" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" s="9">
+        <v>45463</v>
+      </c>
+      <c r="E235" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F235" s="8" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G235" s="8"/>
+      <c r="H235" s="8" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I235" s="8"/>
+    </row>
+    <row r="236" spans="1:9" ht="60">
+      <c r="A236" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D236" s="9">
+        <v>45464</v>
+      </c>
+      <c r="E236" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F236" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="G236" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="H236" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="I236" s="8"/>
+    </row>
+    <row r="237" spans="1:9" ht="45">
+      <c r="A237" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" s="9">
+        <v>45464</v>
+      </c>
+      <c r="E237" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F237" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G237" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="H237" s="8" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I237" s="8"/>
+    </row>
+    <row r="238" spans="1:9" ht="45">
+      <c r="A238" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" s="9">
+        <v>45465</v>
+      </c>
+      <c r="E238" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F238" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="G238" s="8"/>
+      <c r="H238" s="8" t="s">
+        <v>508</v>
+      </c>
+      <c r="I238" s="8"/>
+    </row>
+    <row r="239" spans="1:9" ht="30">
+      <c r="A239" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B239" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" s="9">
+        <v>45465</v>
+      </c>
+      <c r="E239" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F239" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="G239" s="8"/>
+      <c r="H239" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="I239" s="8"/>
+    </row>
+    <row r="240" spans="1:9" ht="75">
+      <c r="A240" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" s="9">
+        <v>45466</v>
+      </c>
+      <c r="E240" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F240" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="G240" s="8"/>
+      <c r="H240" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="I240" s="8"/>
+    </row>
+    <row r="241" spans="1:9" ht="75">
+      <c r="A241" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D241" s="9">
+        <v>45466</v>
+      </c>
+      <c r="E241" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F241" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="G241" s="8"/>
+      <c r="H241" s="8" t="s">
+        <v>514</v>
+      </c>
+      <c r="I241" s="8"/>
+    </row>
+    <row r="242" spans="1:9" ht="90">
+      <c r="A242" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" s="9">
+        <v>45467</v>
+      </c>
+      <c r="E242" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F242" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="G242" s="8"/>
+      <c r="H242" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="I242" s="8"/>
+    </row>
+    <row r="243" spans="1:9" ht="120">
+      <c r="A243" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D243" s="9">
+        <v>45468</v>
+      </c>
+      <c r="E243" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="G243" s="8"/>
+      <c r="H243" s="8" t="s">
+        <v>518</v>
+      </c>
+      <c r="I243" s="8"/>
+    </row>
+    <row r="244" spans="1:9" ht="60">
+      <c r="A244" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244" s="9">
+        <v>45468</v>
+      </c>
+      <c r="E244" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F244" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="G244" s="8"/>
+      <c r="H244" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="I244" s="8"/>
+    </row>
+    <row r="245" spans="1:9" ht="30">
+      <c r="A245" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D245" s="9">
+        <v>45468</v>
+      </c>
+      <c r="E245" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F245" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="G245" s="8"/>
+      <c r="H245" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="I245" s="8"/>
+    </row>
+    <row r="246" spans="1:9" ht="75">
+      <c r="A246" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D246" s="9">
+        <v>45468</v>
+      </c>
+      <c r="E246" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F246" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="G246" s="8"/>
+      <c r="H246" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I246" s="8" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" ht="85.5" customHeight="1">
+      <c r="A247" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D247" s="9">
+        <v>45469</v>
+      </c>
+      <c r="E247" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F247" s="8" t="s">
+        <v>524</v>
+      </c>
+      <c r="G247" s="8"/>
+      <c r="H247" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="I247" s="8"/>
+    </row>
+    <row r="248" spans="1:9" ht="60">
+      <c r="A248" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" s="9">
+        <v>45471</v>
+      </c>
+      <c r="E248" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G248" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="H248" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="I248" s="8" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="249" spans="1:9" ht="45">
+      <c r="A249" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" s="9">
+        <v>45472</v>
+      </c>
+      <c r="E249" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F249" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="G249" s="8"/>
+      <c r="H249" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="I249" s="8"/>
+    </row>
+    <row r="250" spans="1:9" ht="75">
+      <c r="A250" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D250" s="9">
+        <v>45474</v>
+      </c>
+      <c r="E250" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F250" s="8" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G250" s="8"/>
+      <c r="H250" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="I250" s="8"/>
+    </row>
+    <row r="251" spans="1:9" ht="45">
+      <c r="A251" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D251" s="9">
+        <v>45474</v>
+      </c>
+      <c r="E251" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F251" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="G251" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="H251" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I251" s="8"/>
+    </row>
+    <row r="252" spans="1:9" ht="45">
+      <c r="A252" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" s="9">
+        <v>45474</v>
+      </c>
+      <c r="E252" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F252" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="G252" s="8"/>
+      <c r="H252" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I252" s="8"/>
+    </row>
+    <row r="253" spans="1:9" ht="45">
+      <c r="A253" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253" s="9">
+        <v>45475</v>
+      </c>
+      <c r="E253" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F253" s="8" t="s">
+        <v>535</v>
+      </c>
+      <c r="G253" s="8"/>
+      <c r="H253" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="I253" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="254" spans="1:9" ht="75">
+      <c r="A254" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D254" s="9">
+        <v>45475</v>
+      </c>
+      <c r="E254" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F254" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="G254" s="8"/>
+      <c r="H254" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="I254" s="8"/>
+    </row>
+    <row r="255" spans="1:9" ht="60">
+      <c r="A255" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" s="9">
+        <v>45475</v>
+      </c>
+      <c r="E255" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F255" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G255" s="8"/>
+      <c r="H255" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I255" s="8" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="256" spans="1:9" ht="105">
+      <c r="A256" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D256" s="9">
+        <v>45476</v>
+      </c>
+      <c r="E256" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F256" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G256" s="8"/>
+      <c r="H256" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I256" s="8" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" ht="30">
+      <c r="A257" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D257" s="9">
+        <v>45477</v>
+      </c>
+      <c r="E257" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F257" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="G257" s="8"/>
+      <c r="H257" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I257" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" ht="30">
+      <c r="A258" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D258" s="9">
+        <v>45478</v>
+      </c>
+      <c r="E258" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F258" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="G258" s="8"/>
+      <c r="H258" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="I258" s="8"/>
+    </row>
+    <row r="259" spans="1:9" ht="45">
+      <c r="A259" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D259" s="9">
+        <v>45478</v>
+      </c>
+      <c r="E259" s="8">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F259" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G259" s="8"/>
+      <c r="H259" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="I259" s="8"/>
+    </row>
+    <row r="260" spans="1:9" ht="60">
+      <c r="A260" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D260" s="9">
+        <v>45479</v>
+      </c>
+      <c r="E260" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F260" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="G260" s="8"/>
+      <c r="H260" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="I260" s="8"/>
+    </row>
+    <row r="261" spans="1:9" ht="45">
+      <c r="A261" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D261" s="9">
+        <v>45480</v>
+      </c>
+      <c r="E261" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F261" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="G261" s="8"/>
+      <c r="H261" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="I261" s="8"/>
+    </row>
+    <row r="262" spans="1:9" ht="150">
+      <c r="A262" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D262" s="9">
+        <v>45481</v>
+      </c>
+      <c r="E262" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F262" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="G262" s="8"/>
+      <c r="H262" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I262" s="8" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" ht="45">
+      <c r="A263" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D263" s="9">
+        <v>45482</v>
+      </c>
+      <c r="E263" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F263" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="G263" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="H263" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="I263" s="8"/>
+    </row>
+    <row r="264" spans="1:9" ht="75">
+      <c r="A264" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B264" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D264" s="9">
+        <v>45485</v>
+      </c>
+      <c r="E264" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F264" s="8" t="s">
+        <v>550</v>
+      </c>
+      <c r="G264" s="8"/>
+      <c r="H264" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="I264" s="8"/>
+    </row>
+    <row r="265" spans="1:9" ht="30">
+      <c r="A265" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D265" s="9">
+        <v>45487</v>
+      </c>
+      <c r="E265" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F265" s="8" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G265" s="8"/>
+      <c r="H265" s="8" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I265" s="8"/>
+    </row>
+    <row r="266" spans="1:9" ht="45">
+      <c r="A266" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D266" s="9">
+        <v>45489</v>
+      </c>
+      <c r="E266" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F266" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="G266" s="8"/>
+      <c r="H266" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I266" s="8"/>
+    </row>
+    <row r="267" spans="1:9" ht="30">
+      <c r="A267" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D267" s="9">
+        <v>45490</v>
+      </c>
+      <c r="E267" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F267" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="G267" s="8"/>
+      <c r="H267" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I267" s="8" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" ht="45">
+      <c r="A268" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D268" s="9">
+        <v>45490</v>
+      </c>
+      <c r="E268" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F268" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="G268" s="8"/>
+      <c r="H268" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="I268" s="8" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" ht="60">
+      <c r="A269" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B269" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D269" s="9">
+        <v>45492</v>
+      </c>
+      <c r="E269" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F269" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="G269" s="8"/>
+      <c r="H269" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="I269" s="8"/>
+    </row>
+    <row r="270" spans="1:9" ht="45">
+      <c r="A270" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270" s="9">
+        <v>45494</v>
+      </c>
+      <c r="E270" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F270" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="G270" s="8"/>
+      <c r="H270" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="I270" s="8"/>
+    </row>
+    <row r="271" spans="1:9" ht="120">
+      <c r="A271" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D271" s="9">
+        <v>45495</v>
+      </c>
+      <c r="E271" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F271" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="G271" s="8"/>
+      <c r="H271" s="8" t="s">
+        <v>1160</v>
+      </c>
+      <c r="I271" s="8" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" ht="105">
+      <c r="A272" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D272" s="9">
+        <v>45496</v>
+      </c>
+      <c r="E272" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F272" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="G272" s="8"/>
+      <c r="H272" s="8" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I272" s="8"/>
+    </row>
+    <row r="273" spans="1:9" ht="45">
+      <c r="A273" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D273" s="9">
+        <v>45496</v>
+      </c>
+      <c r="E273" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F273" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="G273" s="8"/>
+      <c r="H273" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I273" s="8" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="274" spans="1:9" ht="195">
+      <c r="A274" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B274" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D274" s="9">
+        <v>45497</v>
+      </c>
+      <c r="E274" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F274" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="G274" s="8"/>
+      <c r="H274" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="I274" s="8" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" ht="60">
+      <c r="A275" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D275" s="9">
+        <v>45497</v>
+      </c>
+      <c r="E275" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F275" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="G275" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="H275" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I275" s="8"/>
+    </row>
+    <row r="276" spans="1:9" ht="60">
+      <c r="A276" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D276" s="9">
+        <v>45497</v>
+      </c>
+      <c r="E276" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F276" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="G276" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="H276" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I276" s="8"/>
+    </row>
+    <row r="277" spans="1:9" ht="60">
+      <c r="A277" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" s="9">
+        <v>45497</v>
+      </c>
+      <c r="E277" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F277" s="8" t="s">
+        <v>571</v>
+      </c>
+      <c r="G277" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="H277" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="I277" s="8"/>
+    </row>
+    <row r="278" spans="1:9" ht="60">
+      <c r="A278" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D278" s="9">
+        <v>45498</v>
+      </c>
+      <c r="E278" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F278" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="G278" s="8"/>
+      <c r="H278" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I278" s="8"/>
+    </row>
+    <row r="279" spans="1:9" ht="30">
+      <c r="A279" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B279" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D279" s="9">
+        <v>45499</v>
+      </c>
+      <c r="E279" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F279" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="G279" s="8"/>
+      <c r="H279" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I279" s="8" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" ht="45">
+      <c r="A280" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" s="9">
+        <v>45499</v>
+      </c>
+      <c r="E280" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F280" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="G280" s="8"/>
+      <c r="H280" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I280" s="8"/>
+    </row>
+    <row r="281" spans="1:9" ht="30">
+      <c r="A281" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C281" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D281" s="9">
+        <v>45501</v>
+      </c>
+      <c r="E281" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F281" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="G281" s="8"/>
+      <c r="H281" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="I281" s="8"/>
+    </row>
+    <row r="282" spans="1:9" ht="60">
+      <c r="A282" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C282" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" s="9">
+        <v>45503</v>
+      </c>
+      <c r="E282" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F282" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="G282" s="8"/>
+      <c r="H282" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I282" s="8" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" ht="45">
+      <c r="A283" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" s="9">
+        <v>45503</v>
+      </c>
+      <c r="E283" s="8">
+        <v>0.76041666666666663</v>
+      </c>
+      <c r="F283" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="G283" s="8"/>
+      <c r="H283" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="I283" s="8"/>
+    </row>
+    <row r="284" spans="1:9" ht="75">
+      <c r="A284" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D284" s="9">
+        <v>45509</v>
+      </c>
+      <c r="E284" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F284" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="G284" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="H284" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I284" s="8"/>
+    </row>
+    <row r="285" spans="1:9" ht="75">
+      <c r="A285" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D285" s="9">
+        <v>45509</v>
+      </c>
+      <c r="E285" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F285" s="8" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G285" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H285" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="I285" s="8"/>
+    </row>
+    <row r="286" spans="1:9" ht="30">
+      <c r="A286" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D286" s="9">
+        <v>45513</v>
+      </c>
+      <c r="E286" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F286" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="G286" s="8"/>
+      <c r="H286" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="I286" s="8"/>
+    </row>
+    <row r="287" spans="1:9" ht="45">
+      <c r="A287" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" s="9">
+        <v>45517</v>
+      </c>
+      <c r="E287" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F287" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="G287" s="8"/>
+      <c r="H287" s="8"/>
+      <c r="I287" s="8" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" ht="75">
+      <c r="A288" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" s="9">
+        <v>45518</v>
+      </c>
+      <c r="E288" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F288" s="8" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G288" s="8"/>
+      <c r="H288" s="8" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I288" s="8"/>
+    </row>
+    <row r="289" spans="1:9" ht="30">
+      <c r="A289" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D289" s="9">
+        <v>45520</v>
+      </c>
+      <c r="E289" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F289" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="G289" s="8"/>
+      <c r="H289" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I289" s="8"/>
+    </row>
+    <row r="290" spans="1:9" ht="75">
+      <c r="A290" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D290" s="9">
+        <v>45525</v>
+      </c>
+      <c r="E290" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F290" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="G290" s="8"/>
+      <c r="H290" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="I290" s="8"/>
+    </row>
+    <row r="291" spans="1:9" ht="45">
+      <c r="A291" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D291" s="9">
+        <v>45526</v>
+      </c>
+      <c r="E291" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F291" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="G291" s="8"/>
+      <c r="H291" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I291" s="8" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" ht="45">
+      <c r="A292" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D292" s="9">
+        <v>45527</v>
+      </c>
+      <c r="E292" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F292" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="G292" s="8"/>
+      <c r="H292" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="I292" s="8"/>
+    </row>
+    <row r="293" spans="1:9" ht="30">
+      <c r="A293" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D293" s="9">
+        <v>45527</v>
+      </c>
+      <c r="E293" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F293" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="G293" s="8"/>
+      <c r="H293" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="I293" s="8"/>
+    </row>
+    <row r="294" spans="1:9" ht="30">
+      <c r="A294" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D294" s="9">
+        <v>45530</v>
+      </c>
+      <c r="E294" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F294" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="G294" s="8"/>
+      <c r="H294" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I294" s="8" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" ht="30">
+      <c r="A295" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D295" s="9">
+        <v>45537</v>
+      </c>
+      <c r="E295" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F295" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="G295" s="8"/>
+      <c r="H295" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I295" s="8" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" ht="45">
+      <c r="A296" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C296" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D296" s="9">
+        <v>45538</v>
+      </c>
+      <c r="E296" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F296" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="G296" s="8"/>
+      <c r="H296" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I296" s="8" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" ht="60">
+      <c r="A297" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C297" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D297" s="9">
+        <v>45539</v>
+      </c>
+      <c r="E297" s="8">
+        <v>0.64583333333333337</v>
+      </c>
+      <c r="F297" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="G297" s="8"/>
+      <c r="H297" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="I297" s="8"/>
+    </row>
+    <row r="298" spans="1:9" ht="45">
+      <c r="A298" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298" s="9">
+        <v>45540</v>
+      </c>
+      <c r="E298" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F298" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G298" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="H298" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I298" s="8"/>
+    </row>
+    <row r="299" spans="1:9" ht="75">
+      <c r="A299" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D299" s="9">
+        <v>45541</v>
+      </c>
+      <c r="E299" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F299" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="G299" s="8"/>
+      <c r="H299" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I299" s="8"/>
+    </row>
+    <row r="300" spans="1:9" ht="30">
+      <c r="A300" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D300" s="9">
+        <v>45541</v>
+      </c>
+      <c r="E300" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F300" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="G300" s="8"/>
+      <c r="H300" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I300" s="8"/>
+    </row>
+    <row r="301" spans="1:9" ht="60">
+      <c r="A301" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" s="9">
+        <v>45544</v>
+      </c>
+      <c r="E301" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F301" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G301" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="H301" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="I301" s="8"/>
+    </row>
+    <row r="302" spans="1:9" ht="90">
+      <c r="A302" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D302" s="9">
+        <v>45545</v>
+      </c>
+      <c r="E302" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F302" s="8" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G302" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="H302" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="I302" s="8"/>
+    </row>
+    <row r="303" spans="1:9" ht="60">
+      <c r="A303" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D303" s="9">
+        <v>45546</v>
+      </c>
+      <c r="E303" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F303" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="G303" s="8"/>
+      <c r="H303" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="I303" s="8"/>
+    </row>
+    <row r="304" spans="1:9" ht="75">
+      <c r="A304" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D304" s="9">
+        <v>45546</v>
+      </c>
+      <c r="E304" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F304" s="8" t="s">
+        <v>1171</v>
+      </c>
+      <c r="G304" s="8"/>
+      <c r="H304" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I304" s="8" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" ht="60">
+      <c r="A305" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D305" s="9">
+        <v>45548</v>
+      </c>
+      <c r="E305" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F305" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="G305" s="8"/>
+      <c r="H305" s="8" t="s">
+        <v>616</v>
+      </c>
+      <c r="I305" s="8" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" ht="75">
+      <c r="A306" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D306" s="9">
+        <v>45548</v>
+      </c>
+      <c r="E306" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F306" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="G306" s="8"/>
+      <c r="H306" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="I306" s="8"/>
+    </row>
+    <row r="307" spans="1:9" ht="30">
+      <c r="A307" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D307" s="9">
+        <v>45555</v>
+      </c>
+      <c r="E307" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F307" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="G307" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="H307" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="I307" s="8"/>
+    </row>
+    <row r="308" spans="1:9" ht="45">
+      <c r="A308" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D308" s="9">
+        <v>45562</v>
+      </c>
+      <c r="E308" s="8">
+        <v>0.40625</v>
+      </c>
+      <c r="F308" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="G308" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="H308" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I308" s="8"/>
+    </row>
+    <row r="309" spans="1:9" ht="90">
+      <c r="A309" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D309" s="9">
+        <v>45562</v>
+      </c>
+      <c r="E309" s="8">
+        <v>0.55208333333333337</v>
+      </c>
+      <c r="F309" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="G309" s="8"/>
+      <c r="H309" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="I309" s="8" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" ht="45">
+      <c r="A310" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D310" s="9">
+        <v>45565</v>
+      </c>
+      <c r="E310" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F310" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G310" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="H310" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="I310" s="8"/>
+    </row>
+    <row r="311" spans="1:9" ht="30">
+      <c r="A311" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B311" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D311" s="9">
+        <v>45566</v>
+      </c>
+      <c r="E311" s="8">
+        <v>0.36458333333333331</v>
+      </c>
+      <c r="F311" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="G311" s="8"/>
+      <c r="H311" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="I311" s="8"/>
+    </row>
+    <row r="312" spans="1:9" ht="75">
+      <c r="A312" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D312" s="9">
+        <v>45566</v>
+      </c>
+      <c r="E312" s="8">
+        <v>0.44791666666666669</v>
+      </c>
+      <c r="F312" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="G312" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H312" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="I312" s="8" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" ht="60">
+      <c r="A313" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B313" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D313" s="9">
+        <v>45566</v>
+      </c>
+      <c r="E313" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F313" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G313" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H313" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="I313" s="8"/>
+    </row>
+    <row r="314" spans="1:9" ht="75">
+      <c r="A314" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D314" s="9">
+        <v>45566</v>
+      </c>
+      <c r="E314" s="8">
+        <v>0.53125</v>
+      </c>
+      <c r="F314" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="G314" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H314" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="I314" s="8"/>
+    </row>
+    <row r="315" spans="1:9" ht="45">
+      <c r="A315" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D315" s="9">
+        <v>45567</v>
+      </c>
+      <c r="E315" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F315" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="G315" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="H315" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="I315" s="8"/>
+    </row>
+    <row r="316" spans="1:9" ht="135">
+      <c r="A316" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B316" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D316" s="9">
+        <v>45567</v>
+      </c>
+      <c r="E316" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F316" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="G316" s="8"/>
+      <c r="H316" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="I316" s="8" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" ht="30">
+      <c r="A317" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B317" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C317" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D317" s="9">
+        <v>45568</v>
+      </c>
+      <c r="E317" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F317" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="G317" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="H317" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I317" s="8"/>
+    </row>
+    <row r="318" spans="1:9" ht="75">
+      <c r="A318" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D318" s="9">
+        <v>45568</v>
+      </c>
+      <c r="E318" s="8">
+        <v>0.71875</v>
+      </c>
+      <c r="F318" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="G318" s="8"/>
+      <c r="H318" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="I318" s="8"/>
+    </row>
+    <row r="319" spans="1:9" ht="105">
+      <c r="A319" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D319" s="9">
+        <v>45568</v>
+      </c>
+      <c r="E319" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F319" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="G319" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H319" s="8" t="s">
+        <v>648</v>
+      </c>
+      <c r="I319" s="8" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" ht="75">
+      <c r="A320" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B320" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C320" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D320" s="9">
+        <v>45569</v>
+      </c>
+      <c r="E320" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F320" s="8" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G320" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="H320" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I320" s="8"/>
+    </row>
+    <row r="321" spans="1:9" ht="45">
+      <c r="A321" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D321" s="9">
+        <v>45572</v>
+      </c>
+      <c r="E321" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F321" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="G321" s="8"/>
+      <c r="H321" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I321" s="8"/>
+    </row>
+    <row r="322" spans="1:9" ht="75">
+      <c r="A322" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D322" s="9">
+        <v>45572</v>
+      </c>
+      <c r="E322" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F322" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="G322" s="8"/>
+      <c r="H322" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I322" s="8" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" ht="45">
+      <c r="A323" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B323" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D323" s="9">
+        <v>45574</v>
+      </c>
+      <c r="E323" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F323" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="G323" s="8"/>
+      <c r="H323" s="8" t="s">
+        <v>654</v>
+      </c>
+      <c r="I323" s="8"/>
+    </row>
+    <row r="324" spans="1:9" ht="90">
+      <c r="A324" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324" s="9">
+        <v>45575</v>
+      </c>
+      <c r="E324" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F324" s="8" t="s">
+        <v>655</v>
+      </c>
+      <c r="G324" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H324" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="I324" s="8" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" ht="90">
+      <c r="A325" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D325" s="9">
+        <v>45580</v>
+      </c>
+      <c r="E325" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F325" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G325" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="H325" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I325" s="8" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" ht="90">
+      <c r="A326" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326" s="9">
+        <v>45581</v>
+      </c>
+      <c r="E326" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F326" s="8" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G326" s="8"/>
+      <c r="H326" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I326" s="8"/>
+    </row>
+    <row r="327" spans="1:9" ht="30">
+      <c r="A327" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B327" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C327" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D327" s="9">
+        <v>45582</v>
+      </c>
+      <c r="E327" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F327" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="G327" s="8"/>
+      <c r="H327" s="8" t="s">
+        <v>662</v>
+      </c>
+      <c r="I327" s="8"/>
+    </row>
+    <row r="328" spans="1:9" ht="60">
+      <c r="A328" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D328" s="9">
+        <v>45582</v>
+      </c>
+      <c r="E328" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F328" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="G328" s="8"/>
+      <c r="H328" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I328" s="8"/>
+    </row>
+    <row r="329" spans="1:9" ht="45">
+      <c r="A329" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D329" s="9">
+        <v>45583</v>
+      </c>
+      <c r="E329" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F329" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="G329" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="H329" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="I329" s="8"/>
+    </row>
+    <row r="330" spans="1:9" ht="30">
+      <c r="A330" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D330" s="9">
+        <v>45584</v>
+      </c>
+      <c r="E330" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F330" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="G330" s="8"/>
+      <c r="H330" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="I330" s="8"/>
+    </row>
+    <row r="331" spans="1:9" ht="45">
+      <c r="A331" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D331" s="9">
+        <v>45584</v>
+      </c>
+      <c r="E331" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F331" s="8" t="s">
+        <v>668</v>
+      </c>
+      <c r="G331" s="8"/>
+      <c r="H331" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="I331" s="8"/>
+    </row>
+    <row r="332" spans="1:9" ht="45">
+      <c r="A332" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B332" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C332" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D332" s="9">
+        <v>45586</v>
+      </c>
+      <c r="E332" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F332" s="8" t="s">
+        <v>669</v>
+      </c>
+      <c r="G332" s="8"/>
+      <c r="H332" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I332" s="8"/>
+    </row>
+    <row r="333" spans="1:9" ht="75">
+      <c r="A333" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D333" s="9">
+        <v>45587</v>
+      </c>
+      <c r="E333" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F333" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="G333" s="8"/>
+      <c r="H333" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I333" s="8" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" ht="60">
+      <c r="A334" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D334" s="9">
+        <v>45588</v>
+      </c>
+      <c r="E334" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F334" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="G334" s="8"/>
+      <c r="H334" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I334" s="8" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" ht="45">
+      <c r="A335" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C335" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D335" s="9">
+        <v>45589</v>
+      </c>
+      <c r="E335" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F335" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="G335" s="8"/>
+      <c r="H335" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I335" s="8" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" ht="60">
+      <c r="A336" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B336" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C336" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D336" s="9">
+        <v>45590</v>
+      </c>
+      <c r="E336" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F336" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="G336" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="H336" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I336" s="8"/>
+    </row>
+    <row r="337" spans="1:9" ht="75">
+      <c r="A337" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B337" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C337" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D337" s="9">
+        <v>45593</v>
+      </c>
+      <c r="E337" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F337" s="8" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G337" s="8"/>
+      <c r="H337" s="8" t="s">
+        <v>1184</v>
+      </c>
+      <c r="I337" s="8"/>
+    </row>
+    <row r="338" spans="1:9" ht="75">
+      <c r="A338" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B338" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D338" s="9">
+        <v>45594</v>
+      </c>
+      <c r="E338" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F338" s="8" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G338" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H338" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I338" s="8"/>
+    </row>
+    <row r="339" spans="1:9" ht="90">
+      <c r="A339" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D339" s="9">
+        <v>45594</v>
+      </c>
+      <c r="E339" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F339" s="8" t="s">
+        <v>1187</v>
+      </c>
+      <c r="G339" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H339" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I339" s="8" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" ht="75">
+      <c r="A340" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C340" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D340" s="9">
+        <v>45594</v>
+      </c>
+      <c r="E340" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F340" s="8" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G340" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="H340" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="I340" s="8" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" ht="75">
+      <c r="A341" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D341" s="9">
+        <v>45595</v>
+      </c>
+      <c r="E341" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F341" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="G341" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="H341" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I341" s="8"/>
+    </row>
+    <row r="342" spans="1:9" ht="30">
+      <c r="A342" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B342" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D342" s="9">
+        <v>45595</v>
+      </c>
+      <c r="E342" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F342" s="8" t="s">
+        <v>680</v>
+      </c>
+      <c r="G342" s="8"/>
+      <c r="H342" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I342" s="8"/>
+    </row>
+    <row r="343" spans="1:9" ht="45">
+      <c r="A343" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B343" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" s="9">
+        <v>45600</v>
+      </c>
+      <c r="E343" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F343" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="G343" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="H343" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="I343" s="8"/>
+    </row>
+    <row r="344" spans="1:9" ht="45">
+      <c r="A344" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D344" s="9">
+        <v>45600</v>
+      </c>
+      <c r="E344" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F344" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="G344" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="H344" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="I344" s="8"/>
+    </row>
+    <row r="345" spans="1:9" ht="45">
+      <c r="A345" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D345" s="9">
+        <v>45601</v>
+      </c>
+      <c r="E345" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F345" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="G345" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="H345" s="8" t="s">
+        <v>688</v>
+      </c>
+      <c r="I345" s="8"/>
+    </row>
+    <row r="346" spans="1:9" ht="45">
+      <c r="A346" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B346" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D346" s="9">
+        <v>45601</v>
+      </c>
+      <c r="E346" s="8">
+        <v>0.625</v>
+      </c>
+      <c r="F346" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="G346" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="H346" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="I346" s="8"/>
+    </row>
+    <row r="347" spans="1:9" ht="120">
+      <c r="A347" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B347" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C347" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D347" s="9">
+        <v>45604</v>
+      </c>
+      <c r="E347" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F347" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="G347" s="8"/>
+      <c r="H347" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="I347" s="8"/>
+    </row>
+    <row r="348" spans="1:9" ht="45">
+      <c r="A348" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B348" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D348" s="9">
+        <v>45604</v>
+      </c>
+      <c r="E348" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F348" s="8" t="s">
+        <v>693</v>
+      </c>
+      <c r="G348" s="8"/>
+      <c r="H348" s="8" t="s">
+        <v>694</v>
+      </c>
+      <c r="I348" s="8"/>
+    </row>
+    <row r="349" spans="1:9" ht="45">
+      <c r="A349" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B349" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D349" s="9">
+        <v>45604</v>
+      </c>
+      <c r="E349" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F349" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="G349" s="8"/>
+      <c r="H349" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="I349" s="8"/>
+    </row>
+    <row r="350" spans="1:9" ht="45">
+      <c r="A350" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B350" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D350" s="9">
+        <v>45605</v>
+      </c>
+      <c r="E350" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F350" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="G350" s="8"/>
+      <c r="H350" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="I350" s="8"/>
+    </row>
+    <row r="351" spans="1:9" ht="60">
+      <c r="A351" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B351" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D351" s="9">
+        <v>45608</v>
+      </c>
+      <c r="E351" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F351" s="8" t="s">
+        <v>699</v>
+      </c>
+      <c r="G351" s="8"/>
+      <c r="H351" s="8" t="s">
+        <v>700</v>
+      </c>
+      <c r="I351" s="8" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" ht="30">
+      <c r="A352" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D352" s="9">
+        <v>45609</v>
+      </c>
+      <c r="E352" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F352" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G352" s="8"/>
+      <c r="H352" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I352" s="8"/>
+    </row>
+    <row r="353" spans="1:9" ht="150">
+      <c r="A353" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B353" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C353" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D353" s="9">
+        <v>45609</v>
+      </c>
+      <c r="E353" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F353" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="G353" s="8"/>
+      <c r="H353" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I353" s="8" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" ht="45">
+      <c r="A354" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C354" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D354" s="9">
+        <v>45610</v>
+      </c>
+      <c r="E354" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F354" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="G354" s="8" t="s">
+        <v>704</v>
+      </c>
+      <c r="H354" s="8" t="s">
+        <v>1192</v>
+      </c>
+      <c r="I354" s="8"/>
+    </row>
+    <row r="355" spans="1:9" ht="60">
+      <c r="A355" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C355" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D355" s="9">
+        <v>45610</v>
+      </c>
+      <c r="E355" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F355" s="8" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G355" s="8"/>
+      <c r="H355" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="I355" s="8"/>
+    </row>
+    <row r="356" spans="1:9" ht="60">
+      <c r="A356" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D356" s="9">
+        <v>45611</v>
+      </c>
+      <c r="E356" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F356" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="G356" s="8"/>
+      <c r="H356" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="I356" s="8"/>
+    </row>
+    <row r="357" spans="1:9" ht="90">
+      <c r="A357" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B357" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C357" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D357" s="9">
+        <v>45613</v>
+      </c>
+      <c r="E357" s="8">
+        <v>0.48958333333333331</v>
+      </c>
+      <c r="F357" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="G357" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="H357" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="I357" s="8"/>
+    </row>
+    <row r="358" spans="1:9" ht="45">
+      <c r="A358" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C358" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D358" s="9">
+        <v>45613</v>
+      </c>
+      <c r="E358" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F358" s="8" t="s">
+        <v>710</v>
+      </c>
+      <c r="G358" s="8"/>
+      <c r="H358" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="I67" s="9"/>
-[...14 lines deleted...]
-      <c r="E68" s="11">
+      <c r="I358" s="8"/>
+    </row>
+    <row r="359" spans="1:9" ht="60">
+      <c r="A359" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B359" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C359" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D359" s="9">
+        <v>45615</v>
+      </c>
+      <c r="E359" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F359" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G359" s="8"/>
+      <c r="H359" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="I359" s="8"/>
+    </row>
+    <row r="360" spans="1:9" ht="60">
+      <c r="A360" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C360" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D360" s="9">
+        <v>45616</v>
+      </c>
+      <c r="E360" s="8">
+        <v>0.44791666666666669</v>
+      </c>
+      <c r="F360" s="8" t="s">
+        <v>1197</v>
+      </c>
+      <c r="G360" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="H360" s="8" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I360" s="8"/>
+    </row>
+    <row r="361" spans="1:9" ht="45">
+      <c r="A361" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B361" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C361" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D361" s="9">
+        <v>45617</v>
+      </c>
+      <c r="E361" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F361" s="8" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G361" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="H361" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="I361" s="8"/>
+    </row>
+    <row r="362" spans="1:9" ht="30">
+      <c r="A362" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C362" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D362" s="9">
+        <v>45620</v>
+      </c>
+      <c r="E362" s="8">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F68" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H68" s="9" t="s">
+      <c r="F362" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="G362" s="8"/>
+      <c r="H362" s="8" t="s">
+        <v>714</v>
+      </c>
+      <c r="I362" s="8"/>
+    </row>
+    <row r="363" spans="1:9" ht="45">
+      <c r="A363" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D363" s="9">
+        <v>45621</v>
+      </c>
+      <c r="E363" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F363" s="8" t="s">
+        <v>715</v>
+      </c>
+      <c r="G363" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="H363" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="I363" s="8"/>
+    </row>
+    <row r="364" spans="1:9" ht="60">
+      <c r="A364" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C364" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D364" s="9">
+        <v>45622</v>
+      </c>
+      <c r="E364" s="8">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="F364" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G364" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="H364" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="I364" s="8"/>
+    </row>
+    <row r="365" spans="1:9" ht="45">
+      <c r="A365" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D365" s="9">
+        <v>45623</v>
+      </c>
+      <c r="E365" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F365" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G365" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="H365" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I365" s="8"/>
+    </row>
+    <row r="366" spans="1:9" ht="75">
+      <c r="A366" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C366" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D366" s="9">
+        <v>45623</v>
+      </c>
+      <c r="E366" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F366" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="G366" s="8"/>
+      <c r="H366" s="8"/>
+      <c r="I366" s="8" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" ht="75">
+      <c r="A367" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B367" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D367" s="9">
+        <v>45623</v>
+      </c>
+      <c r="E367" s="8">
+        <v>0.69791666666666663</v>
+      </c>
+      <c r="F367" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="G367" s="8" t="s">
+        <v>720</v>
+      </c>
+      <c r="H367" s="8" t="s">
+        <v>721</v>
+      </c>
+      <c r="I367" s="8"/>
+    </row>
+    <row r="368" spans="1:9" ht="45">
+      <c r="A368" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D368" s="9">
+        <v>45624</v>
+      </c>
+      <c r="E368" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F368" s="8" t="s">
+        <v>722</v>
+      </c>
+      <c r="G368" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H368" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="I368" s="8"/>
+    </row>
+    <row r="369" spans="1:9" ht="45">
+      <c r="A369" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D369" s="9">
+        <v>45625</v>
+      </c>
+      <c r="E369" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F369" s="8" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G369" s="8"/>
+      <c r="H369" s="8" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I369" s="8"/>
+    </row>
+    <row r="370" spans="1:9" ht="105">
+      <c r="A370" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D370" s="9">
+        <v>45625</v>
+      </c>
+      <c r="E370" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F370" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="G370" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="H370" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I370" s="8"/>
+    </row>
+    <row r="371" spans="1:9" ht="45">
+      <c r="A371" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D371" s="9">
+        <v>45628</v>
+      </c>
+      <c r="E371" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F371" s="8" t="s">
+        <v>725</v>
+      </c>
+      <c r="G371" s="8" t="s">
+        <v>726</v>
+      </c>
+      <c r="H371" s="8" t="s">
+        <v>727</v>
+      </c>
+      <c r="I371" s="8"/>
+    </row>
+    <row r="372" spans="1:9" ht="30">
+      <c r="A372" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D372" s="9">
+        <v>45628</v>
+      </c>
+      <c r="E372" s="8">
+        <v>0.51041666666666663</v>
+      </c>
+      <c r="F372" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="G372" s="8"/>
+      <c r="H372" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I68" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E69" s="11">
+      <c r="I372" s="8"/>
+    </row>
+    <row r="373" spans="1:9" ht="75">
+      <c r="A373" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B373" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C373" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D373" s="9">
+        <v>45628</v>
+      </c>
+      <c r="E373" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F373" s="8" t="s">
+        <v>729</v>
+      </c>
+      <c r="G373" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="H373" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="I373" s="8"/>
+    </row>
+    <row r="374" spans="1:9" ht="75">
+      <c r="A374" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D374" s="9">
+        <v>45629</v>
+      </c>
+      <c r="E374" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F374" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="G374" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="H374" s="8" t="s">
+        <v>733</v>
+      </c>
+      <c r="I374" s="8"/>
+    </row>
+    <row r="375" spans="1:9" ht="30">
+      <c r="A375" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D375" s="9">
+        <v>45629</v>
+      </c>
+      <c r="E375" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F375" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="G375" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="H375" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="I375" s="8"/>
+    </row>
+    <row r="376" spans="1:9" ht="90">
+      <c r="A376" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D376" s="9">
+        <v>45630</v>
+      </c>
+      <c r="E376" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F376" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="G376" s="8" t="s">
+        <v>737</v>
+      </c>
+      <c r="H376" s="8" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I376" s="8"/>
+    </row>
+    <row r="377" spans="1:9" ht="60">
+      <c r="A377" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D377" s="9">
+        <v>45630</v>
+      </c>
+      <c r="E377" s="8">
+        <v>0.53125</v>
+      </c>
+      <c r="F377" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G377" s="8"/>
+      <c r="H377" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I377" s="8"/>
+    </row>
+    <row r="378" spans="1:9" ht="45">
+      <c r="A378" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D378" s="9">
+        <v>45630</v>
+      </c>
+      <c r="E378" s="8">
+        <v>0.55208333333333337</v>
+      </c>
+      <c r="F378" s="8" t="s">
+        <v>1208</v>
+      </c>
+      <c r="G378" s="8"/>
+      <c r="H378" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I378" s="8"/>
+    </row>
+    <row r="379" spans="1:9" ht="45">
+      <c r="A379" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D379" s="9">
+        <v>45631</v>
+      </c>
+      <c r="E379" s="8">
+        <v>0.57291666666666663</v>
+      </c>
+      <c r="F379" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="G379" s="8"/>
+      <c r="H379" s="8" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I379" s="8"/>
+    </row>
+    <row r="380" spans="1:9" ht="45">
+      <c r="A380" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B380" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D380" s="9">
+        <v>45631</v>
+      </c>
+      <c r="E380" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F380" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="G380" s="8"/>
+      <c r="H380" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I380" s="8"/>
+    </row>
+    <row r="381" spans="1:9" ht="60">
+      <c r="A381" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B381" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C381" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D381" s="9">
+        <v>45632</v>
+      </c>
+      <c r="E381" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F381" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="G381" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="H381" s="8" t="s">
+        <v>742</v>
+      </c>
+      <c r="I381" s="8"/>
+    </row>
+    <row r="382" spans="1:9" ht="45">
+      <c r="A382" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B382" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D382" s="9">
+        <v>45636</v>
+      </c>
+      <c r="E382" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F382" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="G382" s="8"/>
+      <c r="H382" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="I382" s="8"/>
+    </row>
+    <row r="383" spans="1:9" ht="45">
+      <c r="A383" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B383" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C383" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D383" s="9">
+        <v>45637</v>
+      </c>
+      <c r="E383" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F383" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G383" s="8"/>
+      <c r="H383" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I383" s="8"/>
+    </row>
+    <row r="384" spans="1:9" ht="60">
+      <c r="A384" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B384" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D384" s="9">
+        <v>45638</v>
+      </c>
+      <c r="E384" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F384" s="8" t="s">
+        <v>745</v>
+      </c>
+      <c r="G384" s="8"/>
+      <c r="H384" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="I384" s="8"/>
+    </row>
+    <row r="385" spans="1:9" ht="60">
+      <c r="A385" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D385" s="9">
+        <v>45638</v>
+      </c>
+      <c r="E385" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F385" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="G385" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="H385" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="I385" s="8"/>
+    </row>
+    <row r="386" spans="1:9" ht="45">
+      <c r="A386" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B386" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C386" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D386" s="9">
+        <v>45639</v>
+      </c>
+      <c r="E386" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F386" s="8" t="s">
+        <v>749</v>
+      </c>
+      <c r="G386" s="8"/>
+      <c r="H386" s="8" t="s">
+        <v>750</v>
+      </c>
+      <c r="I386" s="8"/>
+    </row>
+    <row r="387" spans="1:9" ht="60">
+      <c r="A387" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B387" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C387" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D387" s="9">
+        <v>45640</v>
+      </c>
+      <c r="E387" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F387" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="G387" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="H387" s="8" t="s">
+        <v>753</v>
+      </c>
+      <c r="I387" s="8"/>
+    </row>
+    <row r="388" spans="1:9" ht="45">
+      <c r="A388" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B388" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C388" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D388" s="9">
+        <v>45642</v>
+      </c>
+      <c r="E388" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F388" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="G388" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="H388" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="I388" s="8"/>
+    </row>
+    <row r="389" spans="1:9" ht="45">
+      <c r="A389" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B389" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D389" s="9">
+        <v>45643</v>
+      </c>
+      <c r="E389" s="8">
+        <v>0.57291666666666663</v>
+      </c>
+      <c r="F389" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G389" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="H389" s="8" t="s">
+        <v>757</v>
+      </c>
+      <c r="I389" s="8"/>
+    </row>
+    <row r="390" spans="1:9" ht="60">
+      <c r="A390" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B390" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C390" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D390" s="9">
+        <v>45652</v>
+      </c>
+      <c r="E390" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F390" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="G390" s="8"/>
+      <c r="H390" s="8" t="s">
+        <v>1291</v>
+      </c>
+      <c r="I390" s="8"/>
+    </row>
+    <row r="391" spans="1:9" ht="45">
+      <c r="A391" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B391" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C391" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D391" s="9">
+        <v>45653</v>
+      </c>
+      <c r="E391" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F391" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="G391" s="8"/>
+      <c r="H391" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I391" s="8"/>
+    </row>
+    <row r="392" spans="1:9" ht="60">
+      <c r="A392" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B392" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D392" s="9">
+        <v>45665</v>
+      </c>
+      <c r="E392" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F392" s="8" t="s">
+        <v>761</v>
+      </c>
+      <c r="G392" s="8"/>
+      <c r="H392" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I392" s="8"/>
+    </row>
+    <row r="393" spans="1:9" ht="30">
+      <c r="A393" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B393" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C393" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D393" s="9">
+        <v>45671</v>
+      </c>
+      <c r="E393" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F393" s="8" t="s">
+        <v>762</v>
+      </c>
+      <c r="G393" s="8"/>
+      <c r="H393" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I393" s="8"/>
+    </row>
+    <row r="394" spans="1:9" ht="45">
+      <c r="A394" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B394" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C394" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D394" s="9">
+        <v>45672</v>
+      </c>
+      <c r="E394" s="8">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F69" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E70" s="11">
+      <c r="F394" s="8" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G394" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="H394" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I394" s="8"/>
+    </row>
+    <row r="395" spans="1:9" ht="60">
+      <c r="A395" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B395" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C395" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D395" s="9">
+        <v>45672</v>
+      </c>
+      <c r="E395" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F395" s="8" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G395" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H395" s="8" t="s">
+        <v>1215</v>
+      </c>
+      <c r="I395" s="8" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" ht="60">
+      <c r="A396" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B396" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C396" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D396" s="9">
+        <v>45673</v>
+      </c>
+      <c r="E396" s="8">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F70" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H70" s="9" t="s">
+      <c r="F396" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="G396" s="8"/>
+      <c r="H396" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I396" s="8" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" ht="105">
+      <c r="A397" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B397" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C397" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D397" s="9">
+        <v>45681</v>
+      </c>
+      <c r="E397" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F397" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="G397" s="8"/>
+      <c r="H397" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I397" s="8" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" ht="105">
+      <c r="A398" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B398" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C398" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D398" s="9">
+        <v>45681</v>
+      </c>
+      <c r="E398" s="8">
+        <v>0.71875</v>
+      </c>
+      <c r="F398" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="G398" s="8"/>
+      <c r="H398" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I398" s="8"/>
+    </row>
+    <row r="399" spans="1:9" ht="45">
+      <c r="A399" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B399" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C399" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D399" s="9">
+        <v>45688</v>
+      </c>
+      <c r="E399" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F399" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="G399" s="8"/>
+      <c r="H399" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="I399" s="8" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" ht="105">
+      <c r="A400" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B400" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C400" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D400" s="9">
+        <v>45688</v>
+      </c>
+      <c r="E400" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F400" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="G400" s="8"/>
+      <c r="H400" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="I400" s="8" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" ht="45">
+      <c r="A401" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B401" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C401" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D401" s="9">
+        <v>45693</v>
+      </c>
+      <c r="E401" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F401" s="8" t="s">
+        <v>773</v>
+      </c>
+      <c r="G401" s="8"/>
+      <c r="H401" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I401" s="8"/>
+    </row>
+    <row r="402" spans="1:9" ht="45">
+      <c r="A402" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B402" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C402" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D402" s="9">
+        <v>45693</v>
+      </c>
+      <c r="E402" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F402" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G402" s="8"/>
+      <c r="H402" s="8" t="s">
+        <v>774</v>
+      </c>
+      <c r="I402" s="8"/>
+    </row>
+    <row r="403" spans="1:9" ht="75">
+      <c r="A403" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B403" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C403" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D403" s="9">
+        <v>45694</v>
+      </c>
+      <c r="E403" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F403" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="G403" s="8"/>
+      <c r="H403" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I403" s="8" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" ht="45">
+      <c r="A404" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B404" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C404" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D404" s="9">
+        <v>45694</v>
+      </c>
+      <c r="E404" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F404" s="8" t="s">
+        <v>777</v>
+      </c>
+      <c r="G404" s="8"/>
+      <c r="H404" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I404" s="8"/>
+    </row>
+    <row r="405" spans="1:9" ht="60">
+      <c r="A405" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B405" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C405" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D405" s="9">
+        <v>45698</v>
+      </c>
+      <c r="E405" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F405" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="G405" s="8"/>
+      <c r="H405" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="I405" s="8" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" ht="75">
+      <c r="A406" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B406" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C406" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D406" s="9">
+        <v>45698</v>
+      </c>
+      <c r="E406" s="8">
+        <v>0.51041666666666663</v>
+      </c>
+      <c r="F406" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="G406" s="8"/>
+      <c r="H406" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="I406" s="8" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" ht="60">
+      <c r="A407" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B407" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C407" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D407" s="9">
+        <v>45698</v>
+      </c>
+      <c r="E407" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F407" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="G407" s="8"/>
+      <c r="H407" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="I407" s="8" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" ht="60">
+      <c r="A408" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B408" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C408" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D408" s="9">
+        <v>45698</v>
+      </c>
+      <c r="E408" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F408" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="G408" s="8"/>
+      <c r="H408" s="8" t="s">
+        <v>787</v>
+      </c>
+      <c r="I408" s="8" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" ht="30">
+      <c r="A409" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B409" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C409" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D409" s="9">
+        <v>45699</v>
+      </c>
+      <c r="E409" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F409" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G409" s="8"/>
+      <c r="H409" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I70" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E71" s="11">
+      <c r="I409" s="8"/>
+    </row>
+    <row r="410" spans="1:9" ht="30">
+      <c r="A410" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B410" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C410" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D410" s="9">
+        <v>45699</v>
+      </c>
+      <c r="E410" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F410" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="G410" s="8"/>
+      <c r="H410" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I410" s="8"/>
+    </row>
+    <row r="411" spans="1:9" ht="45">
+      <c r="A411" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B411" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C411" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D411" s="9">
+        <v>45700</v>
+      </c>
+      <c r="E411" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F411" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="G411" s="8"/>
+      <c r="H411" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I411" s="8"/>
+    </row>
+    <row r="412" spans="1:9" ht="30">
+      <c r="A412" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B412" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C412" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D412" s="9">
+        <v>45700</v>
+      </c>
+      <c r="E412" s="8">
+        <v>0.51041666666666663</v>
+      </c>
+      <c r="F412" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="G412" s="8"/>
+      <c r="H412" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I412" s="8"/>
+    </row>
+    <row r="413" spans="1:9" ht="45">
+      <c r="A413" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B413" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C413" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D413" s="9">
+        <v>45702</v>
+      </c>
+      <c r="E413" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F413" s="8" t="s">
+        <v>791</v>
+      </c>
+      <c r="G413" s="8" t="s">
+        <v>792</v>
+      </c>
+      <c r="H413" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="I413" s="8"/>
+    </row>
+    <row r="414" spans="1:9" ht="60">
+      <c r="A414" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B414" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C414" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D414" s="9">
+        <v>45702</v>
+      </c>
+      <c r="E414" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F414" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G414" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="H414" s="8" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I414" s="8"/>
+    </row>
+    <row r="415" spans="1:9" ht="60">
+      <c r="A415" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B415" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C415" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D415" s="9">
+        <v>45707</v>
+      </c>
+      <c r="E415" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F415" s="8" t="s">
+        <v>1220</v>
+      </c>
+      <c r="G415" s="8"/>
+      <c r="H415" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I415" s="8"/>
+    </row>
+    <row r="416" spans="1:9" ht="60">
+      <c r="A416" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B416" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C416" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D416" s="9">
+        <v>45707</v>
+      </c>
+      <c r="E416" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F416" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="G416" s="8"/>
+      <c r="H416" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I416" s="8"/>
+    </row>
+    <row r="417" spans="1:9" ht="105">
+      <c r="A417" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B417" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D417" s="9">
+        <v>45708</v>
+      </c>
+      <c r="E417" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F417" s="8" t="s">
+        <v>796</v>
+      </c>
+      <c r="G417" s="8"/>
+      <c r="H417" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="I417" s="8"/>
+    </row>
+    <row r="418" spans="1:9" ht="75">
+      <c r="A418" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B418" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C418" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D418" s="9">
+        <v>45709</v>
+      </c>
+      <c r="E418" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F418" s="8" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G418" s="8"/>
+      <c r="H418" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I418" s="8"/>
+    </row>
+    <row r="419" spans="1:9" ht="90">
+      <c r="A419" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B419" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C419" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D419" s="9">
+        <v>45709</v>
+      </c>
+      <c r="E419" s="8">
+        <v>0.46875</v>
+      </c>
+      <c r="F419" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="G419" s="8"/>
+      <c r="H419" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I419" s="8"/>
+    </row>
+    <row r="420" spans="1:9" ht="45">
+      <c r="A420" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B420" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C420" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D420" s="9">
+        <v>45709</v>
+      </c>
+      <c r="E420" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F420" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="G420" s="8"/>
+      <c r="H420" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="I420" s="8" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="421" spans="1:9" ht="45">
+      <c r="A421" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B421" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C421" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D421" s="9">
+        <v>45712</v>
+      </c>
+      <c r="E421" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F421" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="G421" s="8"/>
+      <c r="H421" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I421" s="8"/>
+    </row>
+    <row r="422" spans="1:9" ht="90">
+      <c r="A422" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B422" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C422" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D422" s="9">
+        <v>45714</v>
+      </c>
+      <c r="E422" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F422" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="G422" s="8"/>
+      <c r="H422" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I422" s="8"/>
+    </row>
+    <row r="423" spans="1:9" ht="45">
+      <c r="A423" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B423" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C423" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D423" s="9">
+        <v>45714</v>
+      </c>
+      <c r="E423" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F423" s="8" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G423" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="H423" s="8" t="s">
+        <v>1225</v>
+      </c>
+      <c r="I423" s="8"/>
+    </row>
+    <row r="424" spans="1:9" ht="105">
+      <c r="A424" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B424" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C424" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D424" s="9">
+        <v>45715</v>
+      </c>
+      <c r="E424" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F424" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="G424" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="H424" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I424" s="8"/>
+    </row>
+    <row r="425" spans="1:9" ht="75">
+      <c r="A425" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B425" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C425" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D425" s="9">
+        <v>45716</v>
+      </c>
+      <c r="E425" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F425" s="8" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G425" s="8"/>
+      <c r="H425" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I425" s="8"/>
+    </row>
+    <row r="426" spans="1:9" ht="45">
+      <c r="A426" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B426" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C426" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D426" s="9">
+        <v>45716</v>
+      </c>
+      <c r="E426" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F426" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="G426" s="8"/>
+      <c r="H426" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="I426" s="8"/>
+    </row>
+    <row r="427" spans="1:9" ht="45">
+      <c r="A427" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B427" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C427" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D427" s="9">
+        <v>45719</v>
+      </c>
+      <c r="E427" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F427" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="G427" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="H427" s="8" t="s">
+        <v>810</v>
+      </c>
+      <c r="I427" s="8"/>
+    </row>
+    <row r="428" spans="1:9" ht="45">
+      <c r="A428" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B428" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C428" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D428" s="9">
+        <v>45720</v>
+      </c>
+      <c r="E428" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F428" s="8" t="s">
+        <v>811</v>
+      </c>
+      <c r="G428" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="H428" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="I428" s="8"/>
+    </row>
+    <row r="429" spans="1:9" ht="120">
+      <c r="A429" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B429" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C429" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D429" s="9">
+        <v>45721</v>
+      </c>
+      <c r="E429" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F429" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="G429" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="H429" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="I429" s="8"/>
+    </row>
+    <row r="430" spans="1:9" ht="45">
+      <c r="A430" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B430" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D430" s="9">
+        <v>45721</v>
+      </c>
+      <c r="E430" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F430" s="8" t="s">
+        <v>815</v>
+      </c>
+      <c r="G430" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="H430" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I430" s="8"/>
+    </row>
+    <row r="431" spans="1:9" ht="30">
+      <c r="A431" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B431" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C431" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D431" s="9">
+        <v>45722</v>
+      </c>
+      <c r="E431" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F431" s="8" t="s">
+        <v>817</v>
+      </c>
+      <c r="G431" s="8"/>
+      <c r="H431" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I431" s="8"/>
+    </row>
+    <row r="432" spans="1:9" ht="60">
+      <c r="A432" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B432" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C432" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D432" s="9">
+        <v>45722</v>
+      </c>
+      <c r="E432" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F432" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="G432" s="8"/>
+      <c r="H432" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I432" s="8" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="433" spans="1:9" ht="45">
+      <c r="A433" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B433" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C433" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D433" s="9">
+        <v>45723</v>
+      </c>
+      <c r="E433" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F433" s="8" t="s">
+        <v>820</v>
+      </c>
+      <c r="G433" s="8"/>
+      <c r="H433" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="I433" s="8"/>
+    </row>
+    <row r="434" spans="1:9" ht="45">
+      <c r="A434" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B434" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C434" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D434" s="9">
+        <v>45723</v>
+      </c>
+      <c r="E434" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F434" s="8" t="s">
+        <v>821</v>
+      </c>
+      <c r="G434" s="8"/>
+      <c r="H434" s="8" t="s">
+        <v>822</v>
+      </c>
+      <c r="I434" s="8"/>
+    </row>
+    <row r="435" spans="1:9" ht="60">
+      <c r="A435" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B435" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D435" s="9">
+        <v>45726</v>
+      </c>
+      <c r="E435" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F435" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="G435" s="8"/>
+      <c r="H435" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I435" s="8" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="436" spans="1:9" ht="135">
+      <c r="A436" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B436" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D436" s="9">
+        <v>45728</v>
+      </c>
+      <c r="E436" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F436" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="G436" s="8"/>
+      <c r="H436" s="8" t="s">
+        <v>826</v>
+      </c>
+      <c r="I436" s="8" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="437" spans="1:9" ht="45">
+      <c r="A437" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B437" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D437" s="9">
+        <v>45729</v>
+      </c>
+      <c r="E437" s="8">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F71" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E72" s="11">
+      <c r="F437" s="8" t="s">
+        <v>828</v>
+      </c>
+      <c r="G437" s="8"/>
+      <c r="H437" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="I437" s="8"/>
+    </row>
+    <row r="438" spans="1:9" ht="75">
+      <c r="A438" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B438" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D438" s="9">
+        <v>45729</v>
+      </c>
+      <c r="E438" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F438" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G438" s="8"/>
+      <c r="H438" s="8" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I438" s="8"/>
+    </row>
+    <row r="439" spans="1:9" ht="45">
+      <c r="A439" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B439" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C439" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D439" s="9">
+        <v>45730</v>
+      </c>
+      <c r="E439" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F439" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="G439" s="8"/>
+      <c r="H439" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="I439" s="8"/>
+    </row>
+    <row r="440" spans="1:9" ht="30">
+      <c r="A440" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B440" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C440" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D440" s="9">
+        <v>45730</v>
+      </c>
+      <c r="E440" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F440" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="G440" s="8"/>
+      <c r="H440" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I440" s="8"/>
+    </row>
+    <row r="441" spans="1:9" ht="45">
+      <c r="A441" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B441" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D441" s="9">
+        <v>45734</v>
+      </c>
+      <c r="E441" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F441" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="G441" s="8"/>
+      <c r="H441" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="I441" s="8"/>
+    </row>
+    <row r="442" spans="1:9" ht="60">
+      <c r="A442" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B442" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C442" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D442" s="9">
+        <v>45735</v>
+      </c>
+      <c r="E442" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F442" s="8" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G442" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="H442" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I442" s="8"/>
+    </row>
+    <row r="443" spans="1:9" ht="30">
+      <c r="A443" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B443" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C443" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D443" s="9">
+        <v>45735</v>
+      </c>
+      <c r="E443" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F443" s="8" t="s">
+        <v>833</v>
+      </c>
+      <c r="G443" s="8"/>
+      <c r="H443" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I443" s="8"/>
+    </row>
+    <row r="444" spans="1:9" ht="45">
+      <c r="A444" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B444" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C444" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D444" s="9">
+        <v>45736</v>
+      </c>
+      <c r="E444" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F444" s="8" t="s">
+        <v>834</v>
+      </c>
+      <c r="G444" s="8"/>
+      <c r="H444" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I444" s="8" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="445" spans="1:9" ht="45">
+      <c r="A445" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B445" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C445" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D445" s="9">
+        <v>45737</v>
+      </c>
+      <c r="E445" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F445" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="G445" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="H445" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I445" s="8"/>
+    </row>
+    <row r="446" spans="1:9" ht="30">
+      <c r="A446" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B446" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C446" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D446" s="9">
+        <v>45739</v>
+      </c>
+      <c r="E446" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F446" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="G446" s="8"/>
+      <c r="H446" s="8" t="s">
+        <v>838</v>
+      </c>
+      <c r="I446" s="8"/>
+    </row>
+    <row r="447" spans="1:9" ht="30">
+      <c r="A447" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B447" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C447" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D447" s="9">
+        <v>45740</v>
+      </c>
+      <c r="E447" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F447" s="8" t="s">
+        <v>839</v>
+      </c>
+      <c r="G447" s="8"/>
+      <c r="H447" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="I447" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="448" spans="1:9" ht="60">
+      <c r="A448" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B448" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C448" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D448" s="9">
+        <v>45741</v>
+      </c>
+      <c r="E448" s="8">
+        <v>0.44791666666666669</v>
+      </c>
+      <c r="F448" s="8" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G448" s="8"/>
+      <c r="H448" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="I448" s="8" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="449" spans="1:9" ht="45">
+      <c r="A449" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B449" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C449" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D449" s="9">
+        <v>45742</v>
+      </c>
+      <c r="E449" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F449" s="8" t="s">
+        <v>841</v>
+      </c>
+      <c r="G449" s="8"/>
+      <c r="H449" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="I449" s="8"/>
+    </row>
+    <row r="450" spans="1:9" ht="45">
+      <c r="A450" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B450" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C450" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D450" s="9">
+        <v>45742</v>
+      </c>
+      <c r="E450" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F450" s="8" t="s">
+        <v>843</v>
+      </c>
+      <c r="G450" s="8"/>
+      <c r="H450" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="I450" s="8" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="451" spans="1:9" ht="45">
+      <c r="A451" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B451" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C451" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D451" s="9">
+        <v>45743</v>
+      </c>
+      <c r="E451" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F451" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G451" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="H451" s="8" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I451" s="8"/>
+    </row>
+    <row r="452" spans="1:9" ht="60">
+      <c r="A452" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B452" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C452" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D452" s="9">
+        <v>45744</v>
+      </c>
+      <c r="E452" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F452" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="G452" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="H452" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="I452" s="8"/>
+    </row>
+    <row r="453" spans="1:9" ht="60">
+      <c r="A453" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B453" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C453" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D453" s="9">
+        <v>45744</v>
+      </c>
+      <c r="E453" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F453" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="G453" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="H453" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="I453" s="8"/>
+    </row>
+    <row r="454" spans="1:9" ht="60">
+      <c r="A454" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B454" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C454" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D454" s="9">
+        <v>45746</v>
+      </c>
+      <c r="E454" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F454" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="G454" s="8"/>
+      <c r="H454" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="I454" s="8"/>
+    </row>
+    <row r="455" spans="1:9" ht="75">
+      <c r="A455" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B455" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D455" s="9">
+        <v>45747</v>
+      </c>
+      <c r="E455" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F455" s="8" t="s">
+        <v>1236</v>
+      </c>
+      <c r="G455" s="8"/>
+      <c r="H455" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="I455" s="8"/>
+    </row>
+    <row r="456" spans="1:9" ht="60">
+      <c r="A456" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B456" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D456" s="9">
+        <v>45747</v>
+      </c>
+      <c r="E456" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F456" s="8" t="s">
+        <v>852</v>
+      </c>
+      <c r="G456" s="8"/>
+      <c r="H456" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="I456" s="8" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="457" spans="1:9" ht="60">
+      <c r="A457" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B457" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D457" s="9">
+        <v>45750</v>
+      </c>
+      <c r="E457" s="8">
         <v>0.4375</v>
       </c>
-      <c r="F72" s="9" t="s">
-[...21 lines deleted...]
-      <c r="E73" s="11">
+      <c r="F457" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G457" s="8"/>
+      <c r="H457" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="I457" s="19"/>
+    </row>
+    <row r="458" spans="1:9" ht="60">
+      <c r="A458" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B458" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C458" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D458" s="9">
+        <v>45751</v>
+      </c>
+      <c r="E458" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F458" s="8" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G458" s="8"/>
+      <c r="H458" s="8" t="s">
+        <v>854</v>
+      </c>
+      <c r="I458" s="19"/>
+    </row>
+    <row r="459" spans="1:9" ht="60">
+      <c r="A459" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B459" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D459" s="9">
+        <v>45754</v>
+      </c>
+      <c r="E459" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F459" s="8" t="s">
+        <v>1241</v>
+      </c>
+      <c r="G459" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="H459" s="8" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I459" s="19"/>
+    </row>
+    <row r="460" spans="1:9" ht="186.75" customHeight="1">
+      <c r="A460" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B460" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C460" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D460" s="9">
+        <v>45756</v>
+      </c>
+      <c r="E460" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F460" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="G460" s="8"/>
+      <c r="H460" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="I460" s="19"/>
+    </row>
+    <row r="461" spans="1:9" ht="195">
+      <c r="A461" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B461" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D461" s="9">
+        <v>45756</v>
+      </c>
+      <c r="E461" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F461" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="G461" s="8"/>
+      <c r="H461" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I461" s="8" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="462" spans="1:9" ht="30">
+      <c r="A462" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B462" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C462" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D462" s="9">
+        <v>45757</v>
+      </c>
+      <c r="E462" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F462" s="8" t="s">
+        <v>859</v>
+      </c>
+      <c r="G462" s="8"/>
+      <c r="H462" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I462" s="19"/>
+    </row>
+    <row r="463" spans="1:9" ht="30">
+      <c r="A463" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B463" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D463" s="9">
+        <v>45757</v>
+      </c>
+      <c r="E463" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F463" s="8" t="s">
+        <v>860</v>
+      </c>
+      <c r="G463" s="8"/>
+      <c r="H463" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="I463" s="19"/>
+    </row>
+    <row r="464" spans="1:9" ht="60">
+      <c r="A464" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B464" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C464" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D464" s="9">
+        <v>45758</v>
+      </c>
+      <c r="E464" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F464" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="G464" s="8"/>
+      <c r="H464" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="I464" s="19"/>
+    </row>
+    <row r="465" spans="1:9" ht="45">
+      <c r="A465" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B465" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D465" s="9">
+        <v>45758</v>
+      </c>
+      <c r="E465" s="8">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F73" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H73" s="9" t="s">
+      <c r="F465" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="G465" s="8" t="s">
+        <v>864</v>
+      </c>
+      <c r="H465" s="8" t="s">
+        <v>865</v>
+      </c>
+      <c r="I465" s="19"/>
+    </row>
+    <row r="466" spans="1:9" ht="30">
+      <c r="A466" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B466" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C466" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D466" s="9">
+        <v>45768</v>
+      </c>
+      <c r="E466" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F466" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="G466" s="8"/>
+      <c r="H466" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I73" s="9"/>
-[...14 lines deleted...]
-      <c r="E74" s="11">
+      <c r="I466" s="19"/>
+    </row>
+    <row r="467" spans="1:9" ht="30">
+      <c r="A467" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B467" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D467" s="9">
+        <v>45768</v>
+      </c>
+      <c r="E467" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F467" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G467" s="8"/>
+      <c r="H467" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I467" s="19"/>
+    </row>
+    <row r="468" spans="1:9" ht="105">
+      <c r="A468" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B468" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C468" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D468" s="9">
+        <v>45769</v>
+      </c>
+      <c r="E468" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F468" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="G468" s="8"/>
+      <c r="H468" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="I468" s="19"/>
+    </row>
+    <row r="469" spans="1:9" ht="45">
+      <c r="A469" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B469" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C469" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D469" s="9">
+        <v>45770</v>
+      </c>
+      <c r="E469" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F469" s="8" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G469" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="H469" s="8" t="s">
+        <v>1247</v>
+      </c>
+      <c r="I469" s="19"/>
+    </row>
+    <row r="470" spans="1:9" ht="60">
+      <c r="A470" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B470" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C470" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D470" s="9">
+        <v>45771</v>
+      </c>
+      <c r="E470" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F470" s="8" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G470" s="8"/>
+      <c r="H470" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I470" s="19"/>
+    </row>
+    <row r="471" spans="1:9" ht="45">
+      <c r="A471" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B471" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C471" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D471" s="9">
+        <v>45771</v>
+      </c>
+      <c r="E471" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F471" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="G471" s="8"/>
+      <c r="H471" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="I471" s="19"/>
+    </row>
+    <row r="472" spans="1:9" ht="90">
+      <c r="A472" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B472" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C472" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D472" s="9">
+        <v>45772</v>
+      </c>
+      <c r="E472" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F472" s="8" t="s">
+        <v>870</v>
+      </c>
+      <c r="G472" s="8" t="s">
+        <v>871</v>
+      </c>
+      <c r="H472" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="I472" s="19"/>
+    </row>
+    <row r="473" spans="1:9" ht="45">
+      <c r="A473" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B473" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D473" s="9">
+        <v>45775</v>
+      </c>
+      <c r="E473" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F473" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="G473" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H473" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I473" s="20"/>
+    </row>
+    <row r="474" spans="1:9" ht="45">
+      <c r="A474" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B474" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D474" s="9">
+        <v>45783</v>
+      </c>
+      <c r="E474" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F474" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="G474" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="H474" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="I474" s="19"/>
+    </row>
+    <row r="475" spans="1:9" ht="45">
+      <c r="A475" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B475" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C475" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D475" s="9">
+        <v>45784</v>
+      </c>
+      <c r="E475" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F475" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G475" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H475" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="I475" s="19"/>
+    </row>
+    <row r="476" spans="1:9" ht="90">
+      <c r="A476" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B476" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C476" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D476" s="9">
+        <v>45784</v>
+      </c>
+      <c r="E476" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F476" s="8" t="s">
+        <v>1252</v>
+      </c>
+      <c r="G476" s="8"/>
+      <c r="H476" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="I476" s="19"/>
+    </row>
+    <row r="477" spans="1:9" ht="90">
+      <c r="A477" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B477" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D477" s="9">
+        <v>45785</v>
+      </c>
+      <c r="E477" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F477" s="8" t="s">
+        <v>877</v>
+      </c>
+      <c r="G477" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="H477" s="8" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I477" s="19"/>
+    </row>
+    <row r="478" spans="1:9" ht="60">
+      <c r="A478" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B478" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D478" s="9">
+        <v>45786</v>
+      </c>
+      <c r="E478" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F478" s="8" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G478" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="H478" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I478" s="19"/>
+    </row>
+    <row r="479" spans="1:9" ht="45">
+      <c r="A479" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B479" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D479" s="9">
+        <v>45786</v>
+      </c>
+      <c r="E479" s="8">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F74" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H74" s="9" t="s">
+      <c r="F479" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="G479" s="8"/>
+      <c r="H479" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="I479" s="19"/>
+    </row>
+    <row r="480" spans="1:9" ht="45">
+      <c r="A480" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B480" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D480" s="9">
+        <v>45787</v>
+      </c>
+      <c r="E480" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F480" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="G480" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="H480" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="I480" s="19"/>
+    </row>
+    <row r="481" spans="1:9" ht="45">
+      <c r="A481" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B481" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D481" s="9">
+        <v>45789</v>
+      </c>
+      <c r="E481" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F481" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="G481" s="8"/>
+      <c r="H481" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I481" s="19"/>
+    </row>
+    <row r="482" spans="1:9" ht="45">
+      <c r="A482" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B482" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C482" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D482" s="9">
+        <v>45790</v>
+      </c>
+      <c r="E482" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F482" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="G482" s="8"/>
+      <c r="H482" s="8" t="s">
+        <v>886</v>
+      </c>
+      <c r="I482" s="19"/>
+    </row>
+    <row r="483" spans="1:9" ht="75">
+      <c r="A483" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B483" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D483" s="9">
+        <v>45791</v>
+      </c>
+      <c r="E483" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F483" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="G483" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="H483" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I483" s="19"/>
+    </row>
+    <row r="484" spans="1:9" ht="45">
+      <c r="A484" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B484" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D484" s="9">
+        <v>45792</v>
+      </c>
+      <c r="E484" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F484" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="G484" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="H484" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="I484" s="19"/>
+    </row>
+    <row r="485" spans="1:9" ht="30">
+      <c r="A485" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B485" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D485" s="9">
+        <v>45792</v>
+      </c>
+      <c r="E485" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F485" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="G485" s="8"/>
+      <c r="H485" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I485" s="19"/>
+    </row>
+    <row r="486" spans="1:9" ht="30">
+      <c r="A486" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B486" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C486" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D486" s="9">
+        <v>45793</v>
+      </c>
+      <c r="E486" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F486" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="G486" s="8"/>
+      <c r="H486" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I486" s="19"/>
+    </row>
+    <row r="487" spans="1:9" ht="60">
+      <c r="A487" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B487" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C487" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D487" s="9">
+        <v>45793</v>
+      </c>
+      <c r="E487" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F487" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="G487" s="8"/>
+      <c r="H487" s="8" t="s">
+        <v>894</v>
+      </c>
+      <c r="I487" s="19"/>
+    </row>
+    <row r="488" spans="1:9" ht="75">
+      <c r="A488" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B488" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C488" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D488" s="9">
+        <v>45796</v>
+      </c>
+      <c r="E488" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F488" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G488" s="8"/>
+      <c r="H488" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="I488" s="19"/>
+    </row>
+    <row r="489" spans="1:9" ht="45">
+      <c r="A489" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B489" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D489" s="9">
+        <v>45797</v>
+      </c>
+      <c r="E489" s="8">
+        <v>0.35416666666666669</v>
+      </c>
+      <c r="F489" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="G489" s="8"/>
+      <c r="H489" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="I489" s="19"/>
+    </row>
+    <row r="490" spans="1:9" ht="45">
+      <c r="A490" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B490" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D490" s="9">
+        <v>45797</v>
+      </c>
+      <c r="E490" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F490" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="G490" s="8"/>
+      <c r="H490" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="I490" s="19"/>
+    </row>
+    <row r="491" spans="1:9" ht="60">
+      <c r="A491" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B491" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C491" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D491" s="9">
+        <v>45798</v>
+      </c>
+      <c r="E491" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F491" s="8" t="s">
+        <v>898</v>
+      </c>
+      <c r="G491" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H491" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="I74" s="9"/>
-[...14 lines deleted...]
-      <c r="E75" s="11">
+      <c r="I491" s="19"/>
+    </row>
+    <row r="492" spans="1:9" ht="30">
+      <c r="A492" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B492" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D492" s="9">
+        <v>45799</v>
+      </c>
+      <c r="E492" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F492" s="8" t="s">
+        <v>1258</v>
+      </c>
+      <c r="G492" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="H492" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="I492" s="19"/>
+    </row>
+    <row r="493" spans="1:9" ht="60">
+      <c r="A493" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B493" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D493" s="9">
+        <v>45799</v>
+      </c>
+      <c r="E493" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F493" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="G493" s="8"/>
+      <c r="H493" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="I493" s="19"/>
+    </row>
+    <row r="494" spans="1:9" ht="135">
+      <c r="A494" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B494" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C494" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D494" s="9">
+        <v>45800</v>
+      </c>
+      <c r="E494" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F494" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="G494" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H494" s="8" t="s">
+        <v>902</v>
+      </c>
+      <c r="I494" s="19"/>
+    </row>
+    <row r="495" spans="1:9" ht="30">
+      <c r="A495" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B495" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D495" s="9">
+        <v>45801</v>
+      </c>
+      <c r="E495" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F495" s="8" t="s">
+        <v>903</v>
+      </c>
+      <c r="G495" s="8"/>
+      <c r="H495" s="8" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I495" s="19"/>
+    </row>
+    <row r="496" spans="1:9" ht="45">
+      <c r="A496" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B496" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C496" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D496" s="9">
+        <v>45801</v>
+      </c>
+      <c r="E496" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F496" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="G496" s="8"/>
+      <c r="H496" s="8" t="s">
+        <v>1260</v>
+      </c>
+      <c r="I496" s="19"/>
+    </row>
+    <row r="497" spans="1:9" ht="60">
+      <c r="A497" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D497" s="9">
+        <v>45803</v>
+      </c>
+      <c r="E497" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F497" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="G497" s="8"/>
+      <c r="H497" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I497" s="19"/>
+    </row>
+    <row r="498" spans="1:9" ht="60">
+      <c r="A498" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B498" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C498" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D498" s="9">
+        <v>45803</v>
+      </c>
+      <c r="E498" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F498" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="G498" s="8"/>
+      <c r="H498" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I498" s="19"/>
+    </row>
+    <row r="499" spans="1:9" ht="45">
+      <c r="A499" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B499" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C499" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D499" s="9">
+        <v>45805</v>
+      </c>
+      <c r="E499" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F499" s="8" t="s">
+        <v>907</v>
+      </c>
+      <c r="G499" s="8"/>
+      <c r="H499" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="I499" s="19"/>
+    </row>
+    <row r="500" spans="1:9" ht="75">
+      <c r="A500" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B500" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D500" s="9">
+        <v>45806</v>
+      </c>
+      <c r="E500" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F500" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="G500" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="H500" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="I500" s="19"/>
+    </row>
+    <row r="501" spans="1:9" ht="75">
+      <c r="A501" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B501" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C501" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D501" s="9">
+        <v>45807</v>
+      </c>
+      <c r="E501" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F501" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="G501" s="8" t="s">
+        <v>911</v>
+      </c>
+      <c r="H501" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="I501" s="19"/>
+    </row>
+    <row r="502" spans="1:9" ht="60">
+      <c r="A502" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B502" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C502" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D502" s="9">
+        <v>45807</v>
+      </c>
+      <c r="E502" s="10">
+        <v>0.75</v>
+      </c>
+      <c r="F502" s="10" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G502" s="10"/>
+      <c r="H502" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="I502" s="20"/>
+    </row>
+    <row r="503" spans="1:9" ht="105">
+      <c r="A503" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B503" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C503" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D503" s="9">
+        <v>45810</v>
+      </c>
+      <c r="E503" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F503" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="G503" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="H503" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="I503" s="21"/>
+    </row>
+    <row r="504" spans="1:9" ht="90">
+      <c r="A504" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B504" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C504" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D504" s="9">
+        <v>45810</v>
+      </c>
+      <c r="E504" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F504" s="8" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G504" s="8"/>
+      <c r="H504" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I504" s="21"/>
+    </row>
+    <row r="505" spans="1:9" ht="30">
+      <c r="A505" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B505" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C505" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D505" s="9">
+        <v>45811</v>
+      </c>
+      <c r="E505" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F505" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="G505" s="8"/>
+      <c r="H505" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I505" s="21"/>
+    </row>
+    <row r="506" spans="1:9" ht="60">
+      <c r="A506" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B506" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C506" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D506" s="9">
+        <v>45813</v>
+      </c>
+      <c r="E506" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F506" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="G506" s="8"/>
+      <c r="H506" s="8" t="s">
+        <v>916</v>
+      </c>
+      <c r="I506" s="21"/>
+    </row>
+    <row r="507" spans="1:9" ht="45">
+      <c r="A507" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B507" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C507" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D507" s="9">
+        <v>45814</v>
+      </c>
+      <c r="E507" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F507" s="8" t="s">
+        <v>917</v>
+      </c>
+      <c r="G507" s="8"/>
+      <c r="H507" s="8" t="s">
+        <v>918</v>
+      </c>
+      <c r="I507" s="21"/>
+    </row>
+    <row r="508" spans="1:9" ht="75">
+      <c r="A508" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B508" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C508" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D508" s="9">
+        <v>45814</v>
+      </c>
+      <c r="E508" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F508" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="G508" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="H508" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I508" s="21"/>
+    </row>
+    <row r="509" spans="1:9" ht="30">
+      <c r="A509" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B509" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C509" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D509" s="9">
+        <v>45814</v>
+      </c>
+      <c r="E509" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F509" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="G509" s="8"/>
+      <c r="H509" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="I509" s="21"/>
+    </row>
+    <row r="510" spans="1:9" ht="60">
+      <c r="A510" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B510" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D510" s="9">
+        <v>45817</v>
+      </c>
+      <c r="E510" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F510" s="8" t="s">
+        <v>922</v>
+      </c>
+      <c r="G510" s="8"/>
+      <c r="H510" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="I510" s="21"/>
+    </row>
+    <row r="511" spans="1:9" ht="60">
+      <c r="A511" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B511" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C511" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D511" s="9">
+        <v>45817</v>
+      </c>
+      <c r="E511" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F511" s="8" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G511" s="8"/>
+      <c r="H511" s="8" t="s">
+        <v>923</v>
+      </c>
+      <c r="I511" s="21"/>
+    </row>
+    <row r="512" spans="1:9" ht="30">
+      <c r="A512" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B512" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C512" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D512" s="9">
+        <v>45819</v>
+      </c>
+      <c r="E512" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F512" s="8" t="s">
+        <v>924</v>
+      </c>
+      <c r="G512" s="8"/>
+      <c r="H512" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="I512" s="21"/>
+    </row>
+    <row r="513" spans="1:9" ht="45">
+      <c r="A513" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B513" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C513" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D513" s="9">
+        <v>45820</v>
+      </c>
+      <c r="E513" s="8">
+        <v>0.34375</v>
+      </c>
+      <c r="F513" s="8" t="s">
+        <v>1266</v>
+      </c>
+      <c r="G513" s="8"/>
+      <c r="H513" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="I513" s="21"/>
+    </row>
+    <row r="514" spans="1:9" ht="45">
+      <c r="A514" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B514" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C514" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D514" s="9">
+        <v>45820</v>
+      </c>
+      <c r="E514" s="8">
+        <v>0.44097222222222227</v>
+      </c>
+      <c r="F514" s="8" t="s">
+        <v>927</v>
+      </c>
+      <c r="G514" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="H514" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="I514" s="21"/>
+    </row>
+    <row r="515" spans="1:9" ht="45">
+      <c r="A515" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B515" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C515" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D515" s="9">
+        <v>45820</v>
+      </c>
+      <c r="E515" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F515" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="G515" s="8"/>
+      <c r="H515" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I515" s="21"/>
+    </row>
+    <row r="516" spans="1:9" ht="45">
+      <c r="A516" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B516" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C516" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D516" s="9">
+        <v>45821</v>
+      </c>
+      <c r="E516" s="8">
+        <v>0.44097222222222227</v>
+      </c>
+      <c r="F516" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="G516" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="H516" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="I516" s="21"/>
+    </row>
+    <row r="517" spans="1:9" ht="30">
+      <c r="A517" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B517" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C517" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D517" s="9">
+        <v>45821</v>
+      </c>
+      <c r="E517" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F517" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="G517" s="8"/>
+      <c r="H517" s="8" t="s">
+        <v>931</v>
+      </c>
+      <c r="I517" s="21"/>
+    </row>
+    <row r="518" spans="1:9" ht="60">
+      <c r="A518" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B518" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C518" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D518" s="9">
+        <v>45821</v>
+      </c>
+      <c r="E518" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F518" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="G518" s="8" t="s">
+        <v>932</v>
+      </c>
+      <c r="H518" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I518" s="21"/>
+    </row>
+    <row r="519" spans="1:9" ht="30">
+      <c r="A519" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B519" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C519" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D519" s="9">
+        <v>45821</v>
+      </c>
+      <c r="E519" s="8">
         <v>0.72916666666666663</v>
       </c>
-      <c r="F75" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E76" s="11">
+      <c r="F519" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="G519" s="8"/>
+      <c r="H519" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="I519" s="21"/>
+    </row>
+    <row r="520" spans="1:9" ht="60">
+      <c r="A520" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B520" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C520" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D520" s="9">
+        <v>45821</v>
+      </c>
+      <c r="E520" s="8">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F520" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="G520" s="8"/>
+      <c r="H520" s="8" t="s">
+        <v>936</v>
+      </c>
+      <c r="I520" s="21"/>
+    </row>
+    <row r="521" spans="1:9" ht="135">
+      <c r="A521" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B521" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D521" s="9">
+        <v>45822</v>
+      </c>
+      <c r="E521" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F521" s="8" t="s">
+        <v>937</v>
+      </c>
+      <c r="G521" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="H521" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="I521" s="21"/>
+    </row>
+    <row r="522" spans="1:9" ht="60">
+      <c r="A522" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B522" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C522" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D522" s="9">
+        <v>45823</v>
+      </c>
+      <c r="E522" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F522" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="G522" s="8"/>
+      <c r="H522" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="I522" s="21"/>
+    </row>
+    <row r="523" spans="1:9" ht="60">
+      <c r="A523" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B523" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C523" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D523" s="9">
+        <v>45824</v>
+      </c>
+      <c r="E523" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F523" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="G523" s="8"/>
+      <c r="H523" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I523" s="21"/>
+    </row>
+    <row r="524" spans="1:9" ht="60">
+      <c r="A524" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B524" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C524" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D524" s="9">
+        <v>45825</v>
+      </c>
+      <c r="E524" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F524" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="G524" s="8"/>
+      <c r="H524" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I524" s="21"/>
+    </row>
+    <row r="525" spans="1:9" ht="45">
+      <c r="A525" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B525" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C525" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D525" s="9">
+        <v>45825</v>
+      </c>
+      <c r="E525" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F525" s="8" t="s">
+        <v>944</v>
+      </c>
+      <c r="G525" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H525" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I525" s="21"/>
+    </row>
+    <row r="526" spans="1:9" ht="45">
+      <c r="A526" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B526" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C526" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D526" s="9">
+        <v>45825</v>
+      </c>
+      <c r="E526" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F526" s="8" t="s">
+        <v>945</v>
+      </c>
+      <c r="G526" s="8"/>
+      <c r="H526" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="I526" s="21"/>
+    </row>
+    <row r="527" spans="1:9" ht="45">
+      <c r="A527" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B527" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C527" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D527" s="9">
+        <v>45825</v>
+      </c>
+      <c r="E527" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F527" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="G527" s="8" t="s">
+        <v>659</v>
+      </c>
+      <c r="H527" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I527" s="21"/>
+    </row>
+    <row r="528" spans="1:9" ht="75">
+      <c r="A528" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B528" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C528" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D528" s="9">
+        <v>45826</v>
+      </c>
+      <c r="E528" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F528" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="G528" s="8"/>
+      <c r="H528" s="8" t="s">
+        <v>949</v>
+      </c>
+      <c r="I528" s="21"/>
+    </row>
+    <row r="529" spans="1:9" ht="30">
+      <c r="A529" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B529" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C529" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D529" s="9">
+        <v>45827</v>
+      </c>
+      <c r="E529" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F529" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="G529" s="8"/>
+      <c r="H529" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I529" s="21" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="530" spans="1:9" ht="45">
+      <c r="A530" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B530" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C530" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D530" s="9">
+        <v>45828</v>
+      </c>
+      <c r="E530" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F530" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="G530" s="8"/>
+      <c r="H530" s="8" t="s">
+        <v>770</v>
+      </c>
+      <c r="I530" s="21"/>
+    </row>
+    <row r="531" spans="1:9" ht="90">
+      <c r="A531" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B531" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C531" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D531" s="9">
+        <v>45828</v>
+      </c>
+      <c r="E531" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F531" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="G531" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="H531" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="I531" s="21"/>
+    </row>
+    <row r="532" spans="1:9" ht="75">
+      <c r="A532" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B532" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C532" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D532" s="9">
+        <v>45828</v>
+      </c>
+      <c r="E532" s="8">
+        <v>0.625</v>
+      </c>
+      <c r="F532" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="G532" s="8"/>
+      <c r="H532" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="I532" s="21"/>
+    </row>
+    <row r="533" spans="1:9" ht="90">
+      <c r="A533" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B533" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D533" s="9">
+        <v>45828</v>
+      </c>
+      <c r="E533" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F533" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G533" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="H533" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="I533" s="21"/>
+    </row>
+    <row r="534" spans="1:9" ht="45">
+      <c r="A534" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B534" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C534" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D534" s="9">
+        <v>45829</v>
+      </c>
+      <c r="E534" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F534" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="G534" s="8"/>
+      <c r="H534" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="I534" s="21"/>
+    </row>
+    <row r="535" spans="1:9" ht="90">
+      <c r="A535" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B535" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C535" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D535" s="9">
+        <v>45830</v>
+      </c>
+      <c r="E535" s="8">
+        <v>0.53125</v>
+      </c>
+      <c r="F535" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="G535" s="8"/>
+      <c r="H535" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="I535" s="21"/>
+    </row>
+    <row r="536" spans="1:9" ht="60">
+      <c r="A536" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B536" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C536" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D536" s="9">
+        <v>45831</v>
+      </c>
+      <c r="E536" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F536" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="G536" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="H536" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I536" s="21"/>
+    </row>
+    <row r="537" spans="1:9" ht="45">
+      <c r="A537" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B537" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C537" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D537" s="9">
+        <v>45831</v>
+      </c>
+      <c r="E537" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F537" s="8" t="s">
+        <v>964</v>
+      </c>
+      <c r="G537" s="8"/>
+      <c r="H537" s="8" t="s">
+        <v>965</v>
+      </c>
+      <c r="I537" s="21"/>
+    </row>
+    <row r="538" spans="1:9" ht="45">
+      <c r="A538" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B538" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C538" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D538" s="9">
+        <v>45832</v>
+      </c>
+      <c r="E538" s="8">
         <v>0.5</v>
       </c>
-      <c r="F76" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H76" s="9" t="s">
+      <c r="F538" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="G538" s="8"/>
+      <c r="H538" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="I538" s="21"/>
+    </row>
+    <row r="539" spans="1:9" ht="45">
+      <c r="A539" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B539" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C539" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D539" s="9">
+        <v>45833</v>
+      </c>
+      <c r="E539" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F539" s="8" t="s">
+        <v>968</v>
+      </c>
+      <c r="G539" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H539" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I539" s="21"/>
+    </row>
+    <row r="540" spans="1:9" ht="60">
+      <c r="A540" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B540" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C540" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D540" s="9">
+        <v>45833</v>
+      </c>
+      <c r="E540" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F540" s="8" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G540" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="H540" s="8" t="s">
+        <v>1271</v>
+      </c>
+      <c r="I540" s="21"/>
+    </row>
+    <row r="541" spans="1:9" ht="45">
+      <c r="A541" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B541" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C541" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D541" s="9">
+        <v>45833</v>
+      </c>
+      <c r="E541" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F541" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="G541" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="H541" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="I541" s="21"/>
+    </row>
+    <row r="542" spans="1:9" ht="75">
+      <c r="A542" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B542" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C542" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D542" s="9">
+        <v>45834</v>
+      </c>
+      <c r="E542" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F542" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="G542" s="8"/>
+      <c r="H542" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="I542" s="21"/>
+    </row>
+    <row r="543" spans="1:9" ht="45">
+      <c r="A543" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B543" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C543" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D543" s="9">
+        <v>45834</v>
+      </c>
+      <c r="E543" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F543" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="G543" s="8"/>
+      <c r="H543" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I543" s="21"/>
+    </row>
+    <row r="544" spans="1:9" ht="30">
+      <c r="A544" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B544" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C544" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D544" s="9">
+        <v>45835</v>
+      </c>
+      <c r="E544" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F544" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="G544" s="8"/>
+      <c r="H544" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="I544" s="21"/>
+    </row>
+    <row r="545" spans="1:9" ht="45">
+      <c r="A545" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B545" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C545" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D545" s="9">
+        <v>45835</v>
+      </c>
+      <c r="E545" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F545" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="G545" s="8"/>
+      <c r="H545" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="I545" s="21"/>
+    </row>
+    <row r="546" spans="1:9" ht="45">
+      <c r="A546" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B546" s="13" t="s">
+        <v>950</v>
+      </c>
+      <c r="C546" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D546" s="9">
+        <v>45835</v>
+      </c>
+      <c r="E546" s="8">
+        <v>0.67708333333333337</v>
+      </c>
+      <c r="F546" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="G546" s="8"/>
+      <c r="H546" s="8" t="s">
+        <v>980</v>
+      </c>
+      <c r="I546" s="21"/>
+    </row>
+    <row r="547" spans="1:9" ht="45">
+      <c r="A547" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B547" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C547" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D547" s="9">
+        <v>45839</v>
+      </c>
+      <c r="E547" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F547" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="G547" s="8"/>
+      <c r="H547" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I547" s="8"/>
+    </row>
+    <row r="548" spans="1:9" ht="135">
+      <c r="A548" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B548" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C548" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D548" s="9">
+        <v>45839</v>
+      </c>
+      <c r="E548" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F548" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="G548" s="8"/>
+      <c r="H548" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="I548" s="8" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="549" spans="1:9" ht="105">
+      <c r="A549" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B549" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C549" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D549" s="9">
+        <v>45839</v>
+      </c>
+      <c r="E549" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F549" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="G549" s="8"/>
+      <c r="H549" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I549" s="8" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="550" spans="1:9" ht="30">
+      <c r="A550" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B550" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C550" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D550" s="9">
+        <v>45840</v>
+      </c>
+      <c r="E550" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F550" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="G550" s="8"/>
+      <c r="H550" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I550" s="8"/>
+    </row>
+    <row r="551" spans="1:9" ht="45">
+      <c r="A551" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B551" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C551" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D551" s="9">
+        <v>45842</v>
+      </c>
+      <c r="E551" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F551" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="G551" s="8"/>
+      <c r="H551" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I551" s="8"/>
+    </row>
+    <row r="552" spans="1:9" ht="60">
+      <c r="A552" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B552" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C552" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D552" s="9">
+        <v>45842</v>
+      </c>
+      <c r="E552" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F552" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="G552" s="8"/>
+      <c r="H552" s="8" t="s">
+        <v>987</v>
+      </c>
+      <c r="I552" s="8"/>
+    </row>
+    <row r="553" spans="1:9" ht="30">
+      <c r="A553" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B553" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C553" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D553" s="9">
+        <v>45845</v>
+      </c>
+      <c r="E553" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F553" s="8" t="s">
+        <v>988</v>
+      </c>
+      <c r="G553" s="8"/>
+      <c r="H553" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I553" s="8" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="554" spans="1:9" ht="45">
+      <c r="A554" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B554" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C554" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D554" s="9">
+        <v>45846</v>
+      </c>
+      <c r="E554" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F554" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="G554" s="8"/>
+      <c r="H554" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="I554" s="8"/>
+    </row>
+    <row r="555" spans="1:9" ht="30">
+      <c r="A555" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B555" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D555" s="9">
+        <v>45847</v>
+      </c>
+      <c r="E555" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F555" s="8" t="s">
+        <v>992</v>
+      </c>
+      <c r="G555" s="8" t="s">
+        <v>993</v>
+      </c>
+      <c r="H555" s="8" t="s">
+        <v>994</v>
+      </c>
+      <c r="I555" s="8"/>
+    </row>
+    <row r="556" spans="1:9" ht="30">
+      <c r="A556" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B556" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C556" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D556" s="9">
+        <v>45848</v>
+      </c>
+      <c r="E556" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F556" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="G556" s="8"/>
+      <c r="H556" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I556" s="8"/>
+    </row>
+    <row r="557" spans="1:9" ht="45">
+      <c r="A557" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B557" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C557" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D557" s="9">
+        <v>45851</v>
+      </c>
+      <c r="E557" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F557" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="G557" s="8" t="s">
+        <v>997</v>
+      </c>
+      <c r="H557" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="I557" s="8"/>
+    </row>
+    <row r="558" spans="1:9" ht="45">
+      <c r="A558" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B558" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C558" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D558" s="9">
+        <v>45852</v>
+      </c>
+      <c r="E558" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F558" s="8" t="s">
+        <v>1272</v>
+      </c>
+      <c r="G558" s="8"/>
+      <c r="H558" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I558" s="8"/>
+    </row>
+    <row r="559" spans="1:9" ht="45">
+      <c r="A559" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B559" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C559" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D559" s="9">
+        <v>45854</v>
+      </c>
+      <c r="E559" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F559" s="8" t="s">
+        <v>998</v>
+      </c>
+      <c r="G559" s="8"/>
+      <c r="H559" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="I559" s="21"/>
+    </row>
+    <row r="560" spans="1:9" ht="45">
+      <c r="A560" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B560" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C560" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D560" s="9">
+        <v>45854</v>
+      </c>
+      <c r="E560" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F560" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G560" s="8"/>
+      <c r="H560" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I560" s="21"/>
+    </row>
+    <row r="561" spans="1:9" ht="90">
+      <c r="A561" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B561" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C561" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D561" s="9">
+        <v>45855</v>
+      </c>
+      <c r="E561" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F561" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G561" s="8"/>
+      <c r="H561" s="8" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I561" s="21"/>
+    </row>
+    <row r="562" spans="1:9" ht="60">
+      <c r="A562" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B562" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C562" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D562" s="9">
+        <v>45859</v>
+      </c>
+      <c r="E562" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F562" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G562" s="8"/>
+      <c r="H562" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I562" s="21"/>
+    </row>
+    <row r="563" spans="1:9" ht="60">
+      <c r="A563" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B563" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C563" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D563" s="9">
+        <v>45861</v>
+      </c>
+      <c r="E563" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F563" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G563" s="8"/>
+      <c r="H563" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I563" s="21" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="564" spans="1:9" ht="45">
+      <c r="A564" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B564" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C564" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D564" s="9">
+        <v>45862</v>
+      </c>
+      <c r="E564" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F564" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="G564" s="8"/>
+      <c r="H564" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="I564" s="21"/>
+    </row>
+    <row r="565" spans="1:9" ht="60">
+      <c r="A565" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B565" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C565" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D565" s="9">
+        <v>45866</v>
+      </c>
+      <c r="E565" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F565" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G565" s="8"/>
+      <c r="H565" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I565" s="21" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="566" spans="1:9" ht="60">
+      <c r="A566" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B566" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C566" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D566" s="9">
+        <v>45866</v>
+      </c>
+      <c r="E566" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F566" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="G566" s="8"/>
+      <c r="H566" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I566" s="21" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="567" spans="1:9" ht="120">
+      <c r="A567" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B567" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D567" s="9">
+        <v>45867</v>
+      </c>
+      <c r="E567" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F567" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G567" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H567" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="I567" s="21" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="568" spans="1:9" ht="60">
+      <c r="A568" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B568" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C568" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D568" s="9">
+        <v>45868</v>
+      </c>
+      <c r="E568" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F568" s="8" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G568" s="8"/>
+      <c r="H568" s="8" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I568" s="21"/>
+    </row>
+    <row r="569" spans="1:9" ht="45">
+      <c r="A569" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B569" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C569" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D569" s="9">
+        <v>45868</v>
+      </c>
+      <c r="E569" s="10">
+        <v>0.76041666666666663</v>
+      </c>
+      <c r="F569" s="10" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G569" s="10"/>
+      <c r="H569" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="I569" s="22"/>
+    </row>
+    <row r="570" spans="1:9" ht="30">
+      <c r="A570" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B570" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C570" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D570" s="9">
+        <v>45870</v>
+      </c>
+      <c r="E570" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F570" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="G570" s="8"/>
+      <c r="H570" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I570" s="21"/>
+    </row>
+    <row r="571" spans="1:9" ht="75">
+      <c r="A571" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B571" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C571" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D571" s="9">
+        <v>45870</v>
+      </c>
+      <c r="E571" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F571" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="G571" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H571" s="8" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I571" s="21"/>
+    </row>
+    <row r="572" spans="1:9" ht="75">
+      <c r="A572" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B572" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C572" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D572" s="9">
+        <v>45872</v>
+      </c>
+      <c r="E572" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F572" s="8" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G572" s="8" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H572" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I572" s="21"/>
+    </row>
+    <row r="573" spans="1:9" ht="60">
+      <c r="A573" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B573" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C573" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D573" s="9">
+        <v>45873</v>
+      </c>
+      <c r="E573" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F573" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G573" s="8" t="s">
+        <v>847</v>
+      </c>
+      <c r="H573" s="8" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I573" s="21"/>
+    </row>
+    <row r="574" spans="1:9" ht="75">
+      <c r="A574" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B574" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C574" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D574" s="9">
+        <v>45873</v>
+      </c>
+      <c r="E574" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F574" s="8" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G574" s="8"/>
+      <c r="H574" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I574" s="21"/>
+    </row>
+    <row r="575" spans="1:9" ht="60">
+      <c r="A575" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B575" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C575" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D575" s="9">
+        <v>45875</v>
+      </c>
+      <c r="E575" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F575" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G575" s="8"/>
+      <c r="H575" s="8" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I575" s="21"/>
+    </row>
+    <row r="576" spans="1:9" ht="60">
+      <c r="A576" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B576" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C576" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D576" s="9">
+        <v>45876</v>
+      </c>
+      <c r="E576" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F576" s="8" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G576" s="8"/>
+      <c r="H576" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I576" s="21"/>
+    </row>
+    <row r="577" spans="1:9" ht="60">
+      <c r="A577" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B577" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C577" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D577" s="9">
+        <v>45876</v>
+      </c>
+      <c r="E577" s="8">
+        <v>0.53125</v>
+      </c>
+      <c r="F577" s="8" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G577" s="8"/>
+      <c r="H577" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I577" s="21"/>
+    </row>
+    <row r="578" spans="1:9" ht="45">
+      <c r="A578" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B578" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D578" s="9">
+        <v>45898</v>
+      </c>
+      <c r="E578" s="10">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F578" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G578" s="10"/>
+      <c r="H578" s="10" t="s">
+        <v>884</v>
+      </c>
+      <c r="I578" s="22"/>
+    </row>
+    <row r="579" spans="1:9" ht="45">
+      <c r="A579" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B579" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C579" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D579" s="9">
+        <v>45901</v>
+      </c>
+      <c r="E579" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F579" s="8" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G579" s="8"/>
+      <c r="H579" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I579" s="21"/>
+    </row>
+    <row r="580" spans="1:9" ht="60">
+      <c r="A580" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B580" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C580" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D580" s="9">
+        <v>45901</v>
+      </c>
+      <c r="E580" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F580" s="8" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G580" s="8"/>
+      <c r="H580" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I580" s="21"/>
+    </row>
+    <row r="581" spans="1:9" ht="45">
+      <c r="A581" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B581" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C581" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D581" s="9">
+        <v>45902</v>
+      </c>
+      <c r="E581" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F581" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G581" s="8"/>
+      <c r="H581" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I581" s="21" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="582" spans="1:9" ht="60">
+      <c r="A582" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B582" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C582" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D582" s="9">
+        <v>45903</v>
+      </c>
+      <c r="E582" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F582" s="8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G582" s="8"/>
+      <c r="H582" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I582" s="21" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="583" spans="1:9" ht="45">
+      <c r="A583" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B583" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C583" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D583" s="9">
+        <v>45903</v>
+      </c>
+      <c r="E583" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F583" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G583" s="8"/>
+      <c r="H583" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I583" s="21"/>
+    </row>
+    <row r="584" spans="1:9" ht="60">
+      <c r="A584" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B584" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C584" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D584" s="9">
+        <v>45904</v>
+      </c>
+      <c r="E584" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F584" s="8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="G584" s="8"/>
+      <c r="H584" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I584" s="21"/>
+    </row>
+    <row r="585" spans="1:9" ht="45">
+      <c r="A585" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B585" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C585" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D585" s="9">
+        <v>45905</v>
+      </c>
+      <c r="E585" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F585" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="G585" s="8"/>
+      <c r="H585" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="I585" s="21"/>
+    </row>
+    <row r="586" spans="1:9" ht="45">
+      <c r="A586" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B586" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C586" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D586" s="9">
+        <v>45908</v>
+      </c>
+      <c r="E586" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F586" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="G586" s="8"/>
+      <c r="H586" s="8" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I586" s="21"/>
+    </row>
+    <row r="587" spans="1:9" ht="60">
+      <c r="A587" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B587" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C587" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D587" s="9">
+        <v>45912</v>
+      </c>
+      <c r="E587" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F587" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G587" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H587" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I587" s="21"/>
+    </row>
+    <row r="588" spans="1:9" ht="45">
+      <c r="A588" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B588" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C588" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D588" s="9">
+        <v>45915</v>
+      </c>
+      <c r="E588" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F588" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="G588" s="8"/>
+      <c r="H588" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I588" s="21" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="589" spans="1:9" ht="60">
+      <c r="A589" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B589" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D589" s="9">
+        <v>45916</v>
+      </c>
+      <c r="E589" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F589" s="8" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G589" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H589" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="I589" s="21"/>
+    </row>
+    <row r="590" spans="1:9" ht="30">
+      <c r="A590" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B590" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C590" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D590" s="9">
+        <v>45916</v>
+      </c>
+      <c r="E590" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F590" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G590" s="8"/>
+      <c r="H590" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I590" s="21" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="591" spans="1:9" ht="45">
+      <c r="A591" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B591" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C591" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D591" s="9">
+        <v>45917</v>
+      </c>
+      <c r="E591" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F591" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G591" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="H591" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I591" s="21"/>
+    </row>
+    <row r="592" spans="1:9" ht="60">
+      <c r="A592" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B592" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C592" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D592" s="9">
+        <v>45917</v>
+      </c>
+      <c r="E592" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F592" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G592" s="8"/>
+      <c r="H592" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I592" s="21" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="593" spans="1:9" ht="60">
+      <c r="A593" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B593" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C593" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D593" s="9">
+        <v>45917</v>
+      </c>
+      <c r="E593" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F593" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G593" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H593" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I593" s="21"/>
+    </row>
+    <row r="594" spans="1:9" ht="45">
+      <c r="A594" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B594" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C594" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D594" s="9">
+        <v>45918</v>
+      </c>
+      <c r="E594" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F594" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G594" s="8"/>
+      <c r="H594" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I594" s="21"/>
+    </row>
+    <row r="595" spans="1:9" ht="30">
+      <c r="A595" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B595" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C595" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D595" s="9">
+        <v>45918</v>
+      </c>
+      <c r="E595" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F595" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G595" s="8"/>
+      <c r="H595" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I595" s="21"/>
+    </row>
+    <row r="596" spans="1:9" ht="45">
+      <c r="A596" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B596" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C596" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D596" s="9">
+        <v>45919</v>
+      </c>
+      <c r="E596" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F596" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G596" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H596" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I596" s="21"/>
+    </row>
+    <row r="597" spans="1:9" ht="45">
+      <c r="A597" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B597" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C597" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D597" s="9">
+        <v>45919</v>
+      </c>
+      <c r="E597" s="8">
+        <v>0.44791666666666669</v>
+      </c>
+      <c r="F597" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G597" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H597" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I597" s="21"/>
+    </row>
+    <row r="598" spans="1:9" ht="45">
+      <c r="A598" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B598" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C598" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D598" s="9">
+        <v>45919</v>
+      </c>
+      <c r="E598" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F598" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G598" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="H598" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="I598" s="21"/>
+    </row>
+    <row r="599" spans="1:9" ht="60">
+      <c r="A599" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B599" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C599" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D599" s="9">
+        <v>45923</v>
+      </c>
+      <c r="E599" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F599" s="8" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G599" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H599" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I599" s="21"/>
+    </row>
+    <row r="600" spans="1:9" ht="75">
+      <c r="A600" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B600" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D600" s="9">
+        <v>45924</v>
+      </c>
+      <c r="E600" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F600" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G600" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H600" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I600" s="21"/>
+    </row>
+    <row r="601" spans="1:9" ht="45">
+      <c r="A601" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B601" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C601" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D601" s="9">
+        <v>45924</v>
+      </c>
+      <c r="E601" s="8">
+        <v>0.4236111111111111</v>
+      </c>
+      <c r="F601" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G601" s="8" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H601" s="8" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I601" s="21"/>
+    </row>
+    <row r="602" spans="1:9" ht="60">
+      <c r="A602" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B602" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C602" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D602" s="9">
+        <v>45924</v>
+      </c>
+      <c r="E602" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F602" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G602" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H602" s="8" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I602" s="21"/>
+    </row>
+    <row r="603" spans="1:9" ht="75">
+      <c r="A603" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B603" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C603" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D603" s="9">
+        <v>45925</v>
+      </c>
+      <c r="E603" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F603" s="8" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G603" s="8"/>
+      <c r="H603" s="8" t="s">
+        <v>1070</v>
+      </c>
+      <c r="I603" s="21" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="604" spans="1:9" ht="120">
+      <c r="A604" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B604" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C604" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D604" s="9">
+        <v>45929</v>
+      </c>
+      <c r="E604" s="8">
+        <v>0.46875</v>
+      </c>
+      <c r="F604" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G604" s="8" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H604" s="8" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I604" s="21" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="605" spans="1:9" ht="90">
+      <c r="A605" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B605" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C605" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D605" s="9">
+        <v>45930</v>
+      </c>
+      <c r="E605" s="10">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F605" s="10" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G605" s="10" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H605" s="10" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I605" s="22" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="606" spans="1:9" ht="60">
+      <c r="A606" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B606" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C606" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D606" s="9">
+        <v>45931</v>
+      </c>
+      <c r="E606" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F606" s="8" t="s">
+        <v>1282</v>
+      </c>
+      <c r="G606" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H606" s="8" t="s">
+        <v>1079</v>
+      </c>
+      <c r="I606" s="21"/>
+    </row>
+    <row r="607" spans="1:9" ht="60">
+      <c r="A607" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B607" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C607" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D607" s="9">
+        <v>45932</v>
+      </c>
+      <c r="E607" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F607" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G607" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="H607" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="I607" s="21"/>
+    </row>
+    <row r="608" spans="1:9" ht="60">
+      <c r="A608" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B608" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C608" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D608" s="9">
+        <v>45932</v>
+      </c>
+      <c r="E608" s="8">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F608" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="G608" s="8"/>
+      <c r="H608" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I608" s="21" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="609" spans="1:9" ht="60">
+      <c r="A609" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B609" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C609" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D609" s="9">
+        <v>45932</v>
+      </c>
+      <c r="E609" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F609" s="8" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G609" s="8"/>
+      <c r="H609" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I609" s="21" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="610" spans="1:9" ht="75">
+      <c r="A610" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B610" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C610" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D610" s="9">
+        <v>45933</v>
+      </c>
+      <c r="E610" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F610" s="8" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G610" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H610" s="8" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I610" s="21"/>
+    </row>
+    <row r="611" spans="1:9" ht="105">
+      <c r="A611" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B611" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C611" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D611" s="9">
+        <v>45934</v>
+      </c>
+      <c r="E611" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F611" s="8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="G611" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H611" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I611" s="21"/>
+    </row>
+    <row r="612" spans="1:9" ht="45">
+      <c r="A612" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B612" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D612" s="9">
+        <v>45936</v>
+      </c>
+      <c r="E612" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F612" s="8" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G612" s="8" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H612" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I612" s="21"/>
+    </row>
+    <row r="613" spans="1:9" ht="30">
+      <c r="A613" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B613" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C613" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D613" s="9">
+        <v>45936</v>
+      </c>
+      <c r="E613" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F613" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G613" s="8"/>
+      <c r="H613" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I613" s="21" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="614" spans="1:9" ht="30">
+      <c r="A614" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B614" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C614" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D614" s="9">
+        <v>45936</v>
+      </c>
+      <c r="E614" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F614" s="8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G614" s="8"/>
+      <c r="H614" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I614" s="21"/>
+    </row>
+    <row r="615" spans="1:9" ht="45">
+      <c r="A615" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B615" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C615" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D615" s="9">
+        <v>45939</v>
+      </c>
+      <c r="E615" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F615" s="8" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G615" s="8"/>
+      <c r="H615" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I615" s="21"/>
+    </row>
+    <row r="616" spans="1:9" ht="75">
+      <c r="A616" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B616" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C616" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D616" s="9">
+        <v>45939</v>
+      </c>
+      <c r="E616" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F616" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G616" s="8"/>
+      <c r="H616" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I616" s="21" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="617" spans="1:9" ht="90">
+      <c r="A617" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B617" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C617" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D617" s="9">
+        <v>45940</v>
+      </c>
+      <c r="E617" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F617" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="G617" s="8"/>
+      <c r="H617" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I617" s="21" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="618" spans="1:9" ht="30">
+      <c r="A618" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B618" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C618" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D618" s="9">
+        <v>45940</v>
+      </c>
+      <c r="E618" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F618" s="8" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G618" s="8"/>
+      <c r="H618" s="8" t="s">
+        <v>1102</v>
+      </c>
+      <c r="I618" s="21" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="619" spans="1:9" ht="60">
+      <c r="A619" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B619" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C619" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D619" s="9">
+        <v>45941</v>
+      </c>
+      <c r="E619" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F619" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G619" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H619" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="I619" s="21"/>
+    </row>
+    <row r="620" spans="1:9" ht="30">
+      <c r="A620" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B620" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C620" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D620" s="9">
+        <v>45944</v>
+      </c>
+      <c r="E620" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F620" s="8" t="s">
+        <v>1106</v>
+      </c>
+      <c r="G620" s="8"/>
+      <c r="H620" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="I76" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E77" s="11">
+      <c r="I620" s="21" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="621" spans="1:9" ht="60">
+      <c r="A621" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B621" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C621" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D621" s="9">
+        <v>45944</v>
+      </c>
+      <c r="E621" s="8">
+        <v>0.5625</v>
+      </c>
+      <c r="F621" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="G621" s="8"/>
+      <c r="H621" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I621" s="21" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="622" spans="1:9" ht="30">
+      <c r="A622" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B622" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C622" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D622" s="9">
+        <v>45944</v>
+      </c>
+      <c r="E622" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F622" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="G622" s="8"/>
+      <c r="H622" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="I622" s="21" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="623" spans="1:9" ht="75">
+      <c r="A623" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B623" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D623" s="9">
+        <v>45946</v>
+      </c>
+      <c r="E623" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F623" s="8" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G623" s="8"/>
+      <c r="H623" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I623" s="21"/>
+    </row>
+    <row r="624" spans="1:9" ht="45">
+      <c r="A624" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B624" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C624" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D624" s="9">
+        <v>45946</v>
+      </c>
+      <c r="E624" s="8">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="F624" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G624" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H624" s="8" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I624" s="21"/>
+    </row>
+    <row r="625" spans="1:9" ht="60">
+      <c r="A625" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B625" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C625" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D625" s="9">
+        <v>45947</v>
+      </c>
+      <c r="E625" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F625" s="8" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G625" s="8"/>
+      <c r="H625" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="I625" s="21" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="626" spans="1:9" ht="75">
+      <c r="A626" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B626" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C626" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D626" s="9">
+        <v>45947</v>
+      </c>
+      <c r="E626" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F626" s="8" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G626" s="8"/>
+      <c r="H626" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="I626" s="21"/>
+    </row>
+    <row r="627" spans="1:9" ht="75">
+      <c r="A627" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B627" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C627" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D627" s="9">
+        <v>45952</v>
+      </c>
+      <c r="E627" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F627" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G627" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H627" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I627" s="21"/>
+    </row>
+    <row r="628" spans="1:9" ht="60">
+      <c r="A628" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B628" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C628" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D628" s="9">
+        <v>45953</v>
+      </c>
+      <c r="E628" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F628" s="8" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G628" s="8"/>
+      <c r="H628" s="8" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I628" s="21"/>
+    </row>
+    <row r="629" spans="1:9" ht="30">
+      <c r="A629" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B629" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C629" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D629" s="9">
+        <v>45954</v>
+      </c>
+      <c r="E629" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F629" s="8" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G629" s="8" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H629" s="8" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I629" s="21"/>
+    </row>
+    <row r="630" spans="1:9" ht="45">
+      <c r="A630" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B630" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C630" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D630" s="9">
+        <v>45955</v>
+      </c>
+      <c r="E630" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F630" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G630" s="8"/>
+      <c r="H630" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="I630" s="21"/>
+    </row>
+    <row r="631" spans="1:9" ht="135">
+      <c r="A631" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B631" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C631" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D631" s="9">
+        <v>45956</v>
+      </c>
+      <c r="E631" s="8">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F77" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E78" s="11">
+      <c r="F631" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G631" s="8"/>
+      <c r="H631" s="8" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I631" s="21"/>
+    </row>
+    <row r="632" spans="1:9" ht="30">
+      <c r="A632" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B632" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C632" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D632" s="9">
+        <v>45957</v>
+      </c>
+      <c r="E632" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F632" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G632" s="8"/>
+      <c r="H632" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="I632" s="21"/>
+    </row>
+    <row r="633" spans="1:9" ht="45">
+      <c r="A633" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B633" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C633" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D633" s="9">
+        <v>45957</v>
+      </c>
+      <c r="E633" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F633" s="8" t="s">
+        <v>1126</v>
+      </c>
+      <c r="G633" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H633" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I633" s="21"/>
+    </row>
+    <row r="634" spans="1:9" ht="75">
+      <c r="A634" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B634" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C634" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D634" s="9">
+        <v>45958</v>
+      </c>
+      <c r="E634" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F634" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G634" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H634" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I634" s="21"/>
+    </row>
+    <row r="635" spans="1:9" ht="60">
+      <c r="A635" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B635" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C635" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D635" s="9">
+        <v>45958</v>
+      </c>
+      <c r="E635" s="8">
+        <v>0.42708333333333331</v>
+      </c>
+      <c r="F635" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G635" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H635" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I635" s="21"/>
+    </row>
+    <row r="636" spans="1:9" ht="45">
+      <c r="A636" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B636" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C636" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D636" s="9">
+        <v>45958</v>
+      </c>
+      <c r="E636" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F636" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G636" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H636" s="8" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I636" s="21"/>
+    </row>
+    <row r="637" spans="1:9" ht="45">
+      <c r="A637" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B637" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C637" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D637" s="9">
+        <v>45959</v>
+      </c>
+      <c r="E637" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F637" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="G637" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="H637" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="I637" s="21"/>
+    </row>
+    <row r="638" spans="1:9" ht="45">
+      <c r="A638" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B638" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C638" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D638" s="9">
+        <v>45959</v>
+      </c>
+      <c r="E638" s="8">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F638" s="8" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G638" s="8"/>
+      <c r="H638" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I638" s="21"/>
+    </row>
+    <row r="639" spans="1:9" ht="60">
+      <c r="A639" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B639" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C639" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D639" s="9">
+        <v>45959</v>
+      </c>
+      <c r="E639" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F639" s="8" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G639" s="8"/>
+      <c r="H639" s="8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I639" s="21"/>
+    </row>
+    <row r="640" spans="1:9" ht="60">
+      <c r="A640" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B640" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C640" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D640" s="9">
+        <v>45960</v>
+      </c>
+      <c r="E640" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F640" s="8" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G640" s="8" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H640" s="8" t="s">
+        <v>1288</v>
+      </c>
+      <c r="I640" s="21"/>
+    </row>
+    <row r="641" spans="1:9" ht="60">
+      <c r="A641" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B641" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C641" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D641" s="9">
+        <v>45960</v>
+      </c>
+      <c r="E641" s="10">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F641" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G641" s="10"/>
+      <c r="H641" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="I641" s="22"/>
+    </row>
+    <row r="642" spans="1:9" ht="105">
+      <c r="A642" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B642" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C642" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D642" s="9">
+        <v>45967</v>
+      </c>
+      <c r="E642" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F642" s="8" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G642" s="8" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H642" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="I642" s="21"/>
+    </row>
+    <row r="643" spans="1:9" ht="60">
+      <c r="A643" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B643" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C643" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D643" s="9">
+        <v>45967</v>
+      </c>
+      <c r="E643" s="8">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F78" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E79" s="11">
+      <c r="F643" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G643" s="8"/>
+      <c r="H643" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I643" s="21" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="644" spans="1:9" ht="60">
+      <c r="A644" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B644" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C644" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D644" s="9">
+        <v>45967</v>
+      </c>
+      <c r="E644" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F644" s="8" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G644" s="8"/>
+      <c r="H644" s="8" t="s">
+        <v>1298</v>
+      </c>
+      <c r="I644" s="21"/>
+    </row>
+    <row r="645" spans="1:9" ht="45">
+      <c r="A645" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B645" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C645" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D645" s="9">
+        <v>45968</v>
+      </c>
+      <c r="E645" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F645" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="G645" s="8"/>
+      <c r="H645" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I645" s="21"/>
+    </row>
+    <row r="646" spans="1:9" ht="45">
+      <c r="A646" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B646" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C646" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D646" s="9">
+        <v>45971</v>
+      </c>
+      <c r="E646" s="8">
+        <v>0.60416666666666663</v>
+      </c>
+      <c r="F646" s="8" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G646" s="8"/>
+      <c r="H646" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="I646" s="21"/>
+    </row>
+    <row r="647" spans="1:9" ht="60">
+      <c r="A647" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B647" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C647" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D647" s="9">
+        <v>45971</v>
+      </c>
+      <c r="E647" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F647" s="8" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G647" s="8"/>
+      <c r="H647" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I647" s="21"/>
+    </row>
+    <row r="648" spans="1:9" ht="60">
+      <c r="A648" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B648" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C648" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D648" s="9">
+        <v>45972</v>
+      </c>
+      <c r="E648" s="8">
+        <v>0.72916666666666663</v>
+      </c>
+      <c r="F648" s="8" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G648" s="8"/>
+      <c r="H648" s="8" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I648" s="21"/>
+    </row>
+    <row r="649" spans="1:9" ht="45">
+      <c r="A649" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B649" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C649" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D649" s="9">
+        <v>45972</v>
+      </c>
+      <c r="E649" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F649" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="G649" s="8"/>
+      <c r="H649" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="I649" s="21"/>
+    </row>
+    <row r="650" spans="1:9" ht="45">
+      <c r="A650" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B650" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C650" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D650" s="9">
+        <v>45973</v>
+      </c>
+      <c r="E650" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F650" s="8" t="s">
+        <v>1305</v>
+      </c>
+      <c r="G650" s="8"/>
+      <c r="H650" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="I650" s="21"/>
+    </row>
+    <row r="651" spans="1:9" ht="45">
+      <c r="A651" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B651" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C651" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D651" s="9">
+        <v>45974</v>
+      </c>
+      <c r="E651" s="8">
+        <v>0.52777777777777779</v>
+      </c>
+      <c r="F651" s="8" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G651" s="8" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H651" s="8" t="s">
+        <v>1308</v>
+      </c>
+      <c r="I651" s="21"/>
+    </row>
+    <row r="652" spans="1:9" ht="60">
+      <c r="A652" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B652" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C652" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D652" s="9">
+        <v>45974</v>
+      </c>
+      <c r="E652" s="8">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F652" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G652" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H652" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="I652" s="21"/>
+    </row>
+    <row r="653" spans="1:9" ht="45">
+      <c r="A653" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B653" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C653" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D653" s="9">
+        <v>45974</v>
+      </c>
+      <c r="E653" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F653" s="8" t="s">
+        <v>1312</v>
+      </c>
+      <c r="G653" s="8" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H653" s="8" t="s">
+        <v>1314</v>
+      </c>
+      <c r="I653" s="21"/>
+    </row>
+    <row r="654" spans="1:9" ht="30">
+      <c r="A654" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B654" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C654" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D654" s="9">
+        <v>45975</v>
+      </c>
+      <c r="E654" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F654" s="8" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G654" s="8"/>
+      <c r="H654" s="8" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I654" s="21"/>
+    </row>
+    <row r="655" spans="1:9" ht="90">
+      <c r="A655" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B655" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C655" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D655" s="9">
+        <v>45976</v>
+      </c>
+      <c r="E655" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F655" s="8" t="s">
+        <v>1317</v>
+      </c>
+      <c r="G655" s="8" t="s">
+        <v>1318</v>
+      </c>
+      <c r="H655" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I655" s="21"/>
+    </row>
+    <row r="656" spans="1:9" ht="60">
+      <c r="A656" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B656" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C656" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D656" s="9">
+        <v>45978</v>
+      </c>
+      <c r="E656" s="8">
+        <v>0.375</v>
+      </c>
+      <c r="F656" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G656" s="8"/>
+      <c r="H656" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I656" s="21"/>
+    </row>
+    <row r="657" spans="1:9" ht="30">
+      <c r="A657" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B657" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C657" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D657" s="9">
+        <v>45978</v>
+      </c>
+      <c r="E657" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F657" s="8" t="s">
+        <v>1322</v>
+      </c>
+      <c r="G657" s="8"/>
+      <c r="H657" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I657" s="21"/>
+    </row>
+    <row r="658" spans="1:9" ht="45">
+      <c r="A658" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B658" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C658" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D658" s="9">
+        <v>45978</v>
+      </c>
+      <c r="E658" s="8">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F658" s="8" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G658" s="8"/>
+      <c r="H658" s="8" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I658" s="21"/>
+    </row>
+    <row r="659" spans="1:9" ht="60">
+      <c r="A659" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B659" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C659" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D659" s="9">
+        <v>45979</v>
+      </c>
+      <c r="E659" s="8">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F659" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G659" s="8"/>
+      <c r="H659" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="I659" s="21"/>
+    </row>
+    <row r="660" spans="1:9" ht="60">
+      <c r="A660" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B660" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C660" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D660" s="9">
+        <v>45979</v>
+      </c>
+      <c r="E660" s="8">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F79" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E80" s="11">
+      <c r="F660" s="8" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G660" s="8"/>
+      <c r="H660" s="8" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I660" s="21"/>
+    </row>
+    <row r="661" spans="1:9" ht="60">
+      <c r="A661" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B661" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C661" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D661" s="9">
+        <v>45979</v>
+      </c>
+      <c r="E661" s="8">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F661" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G661" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H661" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="I661" s="21"/>
+    </row>
+    <row r="662" spans="1:9" ht="45">
+      <c r="A662" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B662" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C662" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D662" s="9">
+        <v>45980</v>
+      </c>
+      <c r="E662" s="8">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F80" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E81" s="11">
+      <c r="F662" s="8" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G662" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="H662" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I662" s="21"/>
+    </row>
+    <row r="663" spans="1:9" ht="60">
+      <c r="A663" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B663" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C663" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D663" s="9">
+        <v>45980</v>
+      </c>
+      <c r="E663" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="F663" s="8" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G663" s="8"/>
+      <c r="H663" s="8" t="s">
+        <v>1334</v>
+      </c>
+      <c r="I663" s="21"/>
+    </row>
+    <row r="664" spans="1:9" ht="60">
+      <c r="A664" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B664" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C664" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D664" s="9">
+        <v>45980</v>
+      </c>
+      <c r="E664" s="8">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F664" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G664" s="8"/>
+      <c r="H664" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I664" s="21"/>
+    </row>
+    <row r="665" spans="1:9" ht="45">
+      <c r="A665" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B665" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C665" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D665" s="9">
+        <v>45981</v>
+      </c>
+      <c r="E665" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F665" s="8" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G665" s="8"/>
+      <c r="H665" s="8" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I665" s="21"/>
+    </row>
+    <row r="666" spans="1:9" ht="90">
+      <c r="A666" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B666" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C666" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D666" s="9">
+        <v>45982</v>
+      </c>
+      <c r="E666" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F666" s="8" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G666" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H666" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="I666" s="21"/>
+    </row>
+    <row r="667" spans="1:9" ht="75">
+      <c r="A667" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B667" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C667" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D667" s="9">
+        <v>45982</v>
+      </c>
+      <c r="E667" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F667" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G667" s="8" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H667" s="8" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I667" s="21"/>
+    </row>
+    <row r="668" spans="1:9" ht="45">
+      <c r="A668" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B668" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C668" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D668" s="9">
+        <v>45982</v>
+      </c>
+      <c r="E668" s="8">
+        <v>0.75</v>
+      </c>
+      <c r="F668" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G668" s="8"/>
+      <c r="H668" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I668" s="21"/>
+    </row>
+    <row r="669" spans="1:9" ht="90">
+      <c r="A669" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B669" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C669" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D669" s="9">
+        <v>45985</v>
+      </c>
+      <c r="E669" s="8">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F669" s="8" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G669" s="8"/>
+      <c r="H669" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I669" s="21" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="670" spans="1:9" ht="45">
+      <c r="A670" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B670" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C670" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D670" s="9">
+        <v>45985</v>
+      </c>
+      <c r="E670" s="8">
+        <v>0.6875</v>
+      </c>
+      <c r="F670" s="8" t="s">
+        <v>1347</v>
+      </c>
+      <c r="G670" s="8"/>
+      <c r="H670" s="8" t="s">
+        <v>765</v>
+      </c>
+      <c r="I670" s="21" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="671" spans="1:9" ht="60">
+      <c r="A671" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B671" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C671" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D671" s="9">
+        <v>45986</v>
+      </c>
+      <c r="E671" s="8">
         <v>0.41666666666666669</v>
       </c>
-      <c r="F81" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E82" s="11">
+      <c r="F671" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G671" s="8" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H671" s="8" t="s">
+        <v>1350</v>
+      </c>
+      <c r="I671" s="21"/>
+    </row>
+    <row r="672" spans="1:9" ht="45">
+      <c r="A672" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B672" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C672" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D672" s="9">
+        <v>45986</v>
+      </c>
+      <c r="E672" s="8">
+        <v>0.8125</v>
+      </c>
+      <c r="F672" s="8" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G672" s="8" t="s">
+        <v>1352</v>
+      </c>
+      <c r="H672" s="8" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I672" s="21"/>
+    </row>
+    <row r="673" spans="1:9" ht="90">
+      <c r="A673" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B673" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C673" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D673" s="9">
+        <v>45987</v>
+      </c>
+      <c r="E673" s="8">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F673" s="8" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G673" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H673" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="I673" s="21"/>
+    </row>
+    <row r="674" spans="1:9" ht="60">
+      <c r="A674" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B674" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C674" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D674" s="9">
+        <v>45987</v>
+      </c>
+      <c r="E674" s="8">
+        <v>0.4375</v>
+      </c>
+      <c r="F674" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="G674" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H674" s="8" t="s">
+        <v>1358</v>
+      </c>
+      <c r="I674" s="21"/>
+    </row>
+    <row r="675" spans="1:9" ht="90">
+      <c r="A675" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B675" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C675" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D675" s="9">
+        <v>45988</v>
+      </c>
+      <c r="E675" s="8">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F675" s="8" t="s">
+        <v>1359</v>
+      </c>
+      <c r="G675" s="8"/>
+      <c r="H675" s="8" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I675" s="21"/>
+    </row>
+    <row r="676" spans="1:9" ht="60">
+      <c r="A676" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="B676" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C676" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D676" s="9">
+        <v>45989</v>
+      </c>
+      <c r="E676" s="8">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F676" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G676" s="8"/>
+      <c r="H676" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="I676" s="21" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="677" spans="1:9" ht="45">
+      <c r="A677" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B677" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C677" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D677" s="9">
+        <v>45989</v>
+      </c>
+      <c r="E677" s="10">
+        <v>0.77083333333333337</v>
+      </c>
+      <c r="F677" s="10" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G677" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="H677" s="10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I677" s="22"/>
+    </row>
+    <row r="678" spans="1:9" ht="75">
+      <c r="A678" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B678" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C678" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D678" s="25">
+        <v>45992</v>
+      </c>
+      <c r="E678" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F678" s="26" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G678" s="26" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H678" s="26" t="s">
+        <v>1367</v>
+      </c>
+      <c r="I678" s="27"/>
+    </row>
+    <row r="679" spans="1:9" ht="60">
+      <c r="A679" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B679" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C679" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D679" s="25">
+        <v>45992</v>
+      </c>
+      <c r="E679" s="26">
+        <v>0.58333333333333337</v>
+      </c>
+      <c r="F679" s="26" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G679" s="26"/>
+      <c r="H679" s="26" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I679" s="27"/>
+    </row>
+    <row r="680" spans="1:9" ht="60">
+      <c r="A680" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B680" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C680" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D680" s="25">
+        <v>45992</v>
+      </c>
+      <c r="E680" s="26">
+        <v>0.6875</v>
+      </c>
+      <c r="F680" s="26" t="s">
+        <v>1370</v>
+      </c>
+      <c r="G680" s="26"/>
+      <c r="H680" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="I680" s="27"/>
+    </row>
+    <row r="681" spans="1:9" ht="45">
+      <c r="A681" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B681" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C681" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D681" s="25">
+        <v>45992</v>
+      </c>
+      <c r="E681" s="26">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F681" s="26" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G681" s="26"/>
+      <c r="H681" s="26" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I681" s="27"/>
+    </row>
+    <row r="682" spans="1:9" ht="90">
+      <c r="A682" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B682" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C682" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D682" s="25">
+        <v>45993</v>
+      </c>
+      <c r="E682" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F682" s="26" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G682" s="26" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H682" s="26" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I682" s="27"/>
+    </row>
+    <row r="683" spans="1:9" ht="45">
+      <c r="A683" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B683" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C683" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D683" s="25">
+        <v>45993</v>
+      </c>
+      <c r="E683" s="26">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F683" s="26" t="s">
+        <v>1375</v>
+      </c>
+      <c r="G683" s="26"/>
+      <c r="H683" s="26" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I683" s="27"/>
+    </row>
+    <row r="684" spans="1:9" ht="75">
+      <c r="A684" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B684" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C684" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D684" s="25">
+        <v>45994</v>
+      </c>
+      <c r="E684" s="26">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F684" s="26" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G684" s="26" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H684" s="26" t="s">
+        <v>1379</v>
+      </c>
+      <c r="I684" s="27"/>
+    </row>
+    <row r="685" spans="1:9" ht="75">
+      <c r="A685" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B685" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C685" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D685" s="25">
+        <v>45994</v>
+      </c>
+      <c r="E685" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F685" s="26" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G685" s="26"/>
+      <c r="H685" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="I685" s="27"/>
+    </row>
+    <row r="686" spans="1:9" ht="90">
+      <c r="A686" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B686" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C686" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D686" s="25">
+        <v>45994</v>
+      </c>
+      <c r="E686" s="26">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F686" s="26" t="s">
+        <v>1381</v>
+      </c>
+      <c r="G686" s="26" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H686" s="26" t="s">
+        <v>1383</v>
+      </c>
+      <c r="I686" s="27" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="687" spans="1:9" ht="75">
+      <c r="A687" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B687" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C687" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D687" s="25">
+        <v>45995</v>
+      </c>
+      <c r="E687" s="26">
+        <v>0.375</v>
+      </c>
+      <c r="F687" s="26" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G687" s="26" t="s">
+        <v>497</v>
+      </c>
+      <c r="H687" s="26" t="s">
+        <v>1386</v>
+      </c>
+      <c r="I687" s="27"/>
+    </row>
+    <row r="688" spans="1:9" ht="60">
+      <c r="A688" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B688" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C688" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D688" s="25">
+        <v>45995</v>
+      </c>
+      <c r="E688" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F688" s="26" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G688" s="26"/>
+      <c r="H688" s="26" t="s">
+        <v>1388</v>
+      </c>
+      <c r="I688" s="27"/>
+    </row>
+    <row r="689" spans="1:9" ht="60">
+      <c r="A689" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B689" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C689" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D689" s="25">
+        <v>45995</v>
+      </c>
+      <c r="E689" s="26">
+        <v>0.75</v>
+      </c>
+      <c r="F689" s="26" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G689" s="26" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H689" s="26" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I689" s="27"/>
+    </row>
+    <row r="690" spans="1:9" ht="90">
+      <c r="A690" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B690" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C690" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D690" s="25">
+        <v>45996</v>
+      </c>
+      <c r="E690" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F690" s="26" t="s">
+        <v>1392</v>
+      </c>
+      <c r="G690" s="26" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H690" s="26" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I690" s="27"/>
+    </row>
+    <row r="691" spans="1:9" ht="75">
+      <c r="A691" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B691" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C691" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D691" s="25">
+        <v>45998</v>
+      </c>
+      <c r="E691" s="26">
+        <v>0.75</v>
+      </c>
+      <c r="F691" s="26" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G691" s="26"/>
+      <c r="H691" s="26" t="s">
+        <v>742</v>
+      </c>
+      <c r="I691" s="27"/>
+    </row>
+    <row r="692" spans="1:9" ht="45">
+      <c r="A692" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B692" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C692" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D692" s="25">
+        <v>46001</v>
+      </c>
+      <c r="E692" s="26">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F692" s="26" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G692" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="H692" s="26" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I692" s="27"/>
+    </row>
+    <row r="693" spans="1:9" ht="45">
+      <c r="A693" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B693" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C693" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D693" s="25">
+        <v>46001</v>
+      </c>
+      <c r="E693" s="26">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="F693" s="26" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G693" s="26"/>
+      <c r="H693" s="26" t="s">
+        <v>523</v>
+      </c>
+      <c r="I693" s="27"/>
+    </row>
+    <row r="694" spans="1:9" ht="45">
+      <c r="A694" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B694" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C694" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D694" s="25">
+        <v>46003</v>
+      </c>
+      <c r="E694" s="26">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F694" s="26" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G694" s="26"/>
+      <c r="H694" s="26" t="s">
+        <v>1400</v>
+      </c>
+      <c r="I694" s="27"/>
+    </row>
+    <row r="695" spans="1:9" ht="45">
+      <c r="A695" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B695" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C695" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D695" s="25">
+        <v>46004</v>
+      </c>
+      <c r="E695" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F695" s="26" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G695" s="26"/>
+      <c r="H695" s="26" t="s">
+        <v>1402</v>
+      </c>
+      <c r="I695" s="27"/>
+    </row>
+    <row r="696" spans="1:9" ht="60">
+      <c r="A696" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B696" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C696" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D696" s="25">
+        <v>46008</v>
+      </c>
+      <c r="E696" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F696" s="26" t="s">
+        <v>1403</v>
+      </c>
+      <c r="G696" s="26"/>
+      <c r="H696" s="26" t="s">
+        <v>862</v>
+      </c>
+      <c r="I696" s="27"/>
+    </row>
+    <row r="697" spans="1:9" ht="30">
+      <c r="A697" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B697" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C697" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D697" s="25">
+        <v>46008</v>
+      </c>
+      <c r="E697" s="26">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F697" s="26" t="s">
+        <v>1404</v>
+      </c>
+      <c r="G697" s="26"/>
+      <c r="H697" s="26" t="s">
+        <v>1405</v>
+      </c>
+      <c r="I697" s="27"/>
+    </row>
+    <row r="698" spans="1:9" ht="30">
+      <c r="A698" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B698" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C698" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D698" s="25">
+        <v>46013</v>
+      </c>
+      <c r="E698" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F698" s="26" t="s">
+        <v>1406</v>
+      </c>
+      <c r="G698" s="26"/>
+      <c r="H698" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I698" s="27"/>
+    </row>
+    <row r="699" spans="1:9" ht="45">
+      <c r="A699" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B699" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C699" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D699" s="25">
+        <v>46014</v>
+      </c>
+      <c r="E699" s="26">
+        <v>0.375</v>
+      </c>
+      <c r="F699" s="26" t="s">
+        <v>206</v>
+      </c>
+      <c r="G699" s="26"/>
+      <c r="H699" s="26" t="s">
+        <v>1407</v>
+      </c>
+      <c r="I699" s="27"/>
+    </row>
+    <row r="700" spans="1:9" ht="45">
+      <c r="A700" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B700" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C700" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D700" s="25">
+        <v>46014</v>
+      </c>
+      <c r="E700" s="26">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F700" s="26" t="s">
+        <v>1408</v>
+      </c>
+      <c r="G700" s="26"/>
+      <c r="H700" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="I700" s="27"/>
+    </row>
+    <row r="701" spans="1:9" ht="30">
+      <c r="A701" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B701" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C701" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D701" s="25">
+        <v>46014</v>
+      </c>
+      <c r="E701" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F701" s="26" t="s">
+        <v>896</v>
+      </c>
+      <c r="G701" s="26"/>
+      <c r="H701" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="I701" s="27"/>
+    </row>
+    <row r="702" spans="1:9" ht="75">
+      <c r="A702" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B702" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C702" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D702" s="25">
+        <v>46021</v>
+      </c>
+      <c r="E702" s="29">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F702" s="29" t="s">
+        <v>1409</v>
+      </c>
+      <c r="G702" s="29"/>
+      <c r="H702" s="29" t="s">
+        <v>1410</v>
+      </c>
+      <c r="I702" s="30" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="703" spans="1:9" ht="45">
+      <c r="A703" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B703" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C703" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D703" s="25">
+        <v>46030</v>
+      </c>
+      <c r="E703" s="26">
         <v>0.54166666666666663</v>
       </c>
-      <c r="F82" s="9" t="s">
-[...3 lines deleted...]
-      <c r="H82" s="9" t="s">
+      <c r="F703" s="26" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G703" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H703" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I703" s="27" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="704" spans="1:9" ht="45">
+      <c r="A704" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B704" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C704" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D704" s="25">
+        <v>46035</v>
+      </c>
+      <c r="E704" s="26">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F704" s="26" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G704" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H704" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I704" s="27" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="705" spans="1:9" ht="105">
+      <c r="A705" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B705" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C705" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D705" s="25">
+        <v>46036</v>
+      </c>
+      <c r="E705" s="26">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F705" s="26" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G705" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H705" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="I82" s="9" t="s">
-[...43 lines deleted...]
-      <c r="E84" s="11">
+      <c r="I705" s="27" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="706" spans="1:9" ht="60">
+      <c r="A706" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B706" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C706" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D706" s="25">
+        <v>46037</v>
+      </c>
+      <c r="E706" s="26">
+        <v>0.47916666666666669</v>
+      </c>
+      <c r="F706" s="26" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G706" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H706" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I706" s="27" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="707" spans="1:9" ht="90">
+      <c r="A707" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B707" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C707" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D707" s="25">
+        <v>46041</v>
+      </c>
+      <c r="E707" s="26">
+        <v>0.6875</v>
+      </c>
+      <c r="F707" s="26" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G707" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H707" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I707" s="27" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="708" spans="1:9" ht="90">
+      <c r="A708" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B708" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C708" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D708" s="25">
+        <v>46041</v>
+      </c>
+      <c r="E708" s="26">
+        <v>0.75</v>
+      </c>
+      <c r="F708" s="26" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G708" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H708" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I708" s="27" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="709" spans="1:9" ht="45">
+      <c r="A709" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B709" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C709" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D709" s="25">
+        <v>46044</v>
+      </c>
+      <c r="E709" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F709" s="26" t="s">
+        <v>1095</v>
+      </c>
+      <c r="G709" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H709" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I709" s="27" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="710" spans="1:9" ht="60">
+      <c r="A710" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B710" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C710" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D710" s="25">
+        <v>46048</v>
+      </c>
+      <c r="E710" s="26">
         <v>0.70833333333333337</v>
       </c>
-      <c r="F84" s="9" t="s">
-[...23 lines deleted...]
-      <c r="E85" s="11">
+      <c r="F710" s="26" t="s">
+        <v>1426</v>
+      </c>
+      <c r="G710" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H710" s="26" t="s">
+        <v>1427</v>
+      </c>
+      <c r="I710" s="27" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="711" spans="1:9" ht="60">
+      <c r="A711" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B711" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C711" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D711" s="25">
+        <v>46049</v>
+      </c>
+      <c r="E711" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F711" s="26" t="s">
+        <v>1429</v>
+      </c>
+      <c r="G711" s="26" t="s">
+        <v>390</v>
+      </c>
+      <c r="H711" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="I711" s="27" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="712" spans="1:9" ht="60">
+      <c r="A712" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B712" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C712" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D712" s="25">
+        <v>46051</v>
+      </c>
+      <c r="E712" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F712" s="26" t="s">
+        <v>1431</v>
+      </c>
+      <c r="G712" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H712" s="26" t="s">
+        <v>770</v>
+      </c>
+      <c r="I712" s="27" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="713" spans="1:9" ht="30">
+      <c r="A713" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B713" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C713" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D713" s="25">
+        <v>46052</v>
+      </c>
+      <c r="E713" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F713" s="26" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G713" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H713" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I713" s="27" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="714" spans="1:9" ht="45">
+      <c r="A714" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B714" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C714" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D714" s="25">
+        <v>46052</v>
+      </c>
+      <c r="E714" s="26">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F714" s="26" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G714" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H714" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I714" s="27" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="715" spans="1:9" ht="90">
+      <c r="A715" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B715" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C715" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D715" s="25">
+        <v>46052</v>
+      </c>
+      <c r="E715" s="29">
+        <v>0.8125</v>
+      </c>
+      <c r="F715" s="29" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G715" s="29" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H715" s="29" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I715" s="30" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="716" spans="1:9" ht="105">
+      <c r="A716" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B716" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C716" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D716" s="25">
+        <v>46056</v>
+      </c>
+      <c r="E716" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F716" s="26" t="s">
+        <v>1440</v>
+      </c>
+      <c r="G716" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H716" s="26" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I716" s="27" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="717" spans="1:9" ht="90">
+      <c r="A717" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B717" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C717" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D717" s="25">
+        <v>46056</v>
+      </c>
+      <c r="E717" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F717" s="26" t="s">
+        <v>1442</v>
+      </c>
+      <c r="G717" s="26" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H717" s="26" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I717" s="27" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="718" spans="1:9" ht="90">
+      <c r="A718" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B718" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C718" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D718" s="25">
+        <v>46057</v>
+      </c>
+      <c r="E718" s="26">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F718" s="26" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G718" s="26" t="s">
+        <v>462</v>
+      </c>
+      <c r="H718" s="26" t="s">
+        <v>1447</v>
+      </c>
+      <c r="I718" s="27" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="719" spans="1:9" ht="45">
+      <c r="A719" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B719" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C719" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D719" s="25">
+        <v>46058</v>
+      </c>
+      <c r="E719" s="26">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F719" s="26" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G719" s="26" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H719" s="26" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I719" s="27" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="720" spans="1:9" ht="45">
+      <c r="A720" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B720" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C720" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D720" s="25">
+        <v>46058</v>
+      </c>
+      <c r="E720" s="29">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F720" s="29" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G720" s="29" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H720" s="29" t="s">
+        <v>1454</v>
+      </c>
+      <c r="I720" s="30" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="721" spans="1:9" ht="30">
+      <c r="A721" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B721" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C721" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D721" s="25">
+        <v>46059</v>
+      </c>
+      <c r="E721" s="26">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F721" s="26" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G721" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H721" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I721" s="27" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="722" spans="1:9" ht="75">
+      <c r="A722" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B722" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C722" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D722" s="25">
+        <v>46063</v>
+      </c>
+      <c r="E722" s="26">
+        <v>0.45833333333333331</v>
+      </c>
+      <c r="F722" s="26" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G722" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H722" s="26" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I722" s="27" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="723" spans="1:9" ht="30">
+      <c r="A723" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B723" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C723" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D723" s="25">
+        <v>46063</v>
+      </c>
+      <c r="E723" s="26">
+        <v>0.54166666666666663</v>
+      </c>
+      <c r="F723" s="26" t="s">
+        <v>1461</v>
+      </c>
+      <c r="G723" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H723" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I723" s="27" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="724" spans="1:9" ht="105">
+      <c r="A724" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B724" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C724" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D724" s="25">
+        <v>46064</v>
+      </c>
+      <c r="E724" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="F724" s="26" t="s">
+        <v>1463</v>
+      </c>
+      <c r="G724" s="26" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H724" s="26" t="s">
+        <v>876</v>
+      </c>
+      <c r="I724" s="27" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="725" spans="1:9" ht="45">
+      <c r="A725" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B725" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C725" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D725" s="25">
+        <v>46066</v>
+      </c>
+      <c r="E725" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F725" s="26" t="s">
+        <v>337</v>
+      </c>
+      <c r="G725" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H725" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I725" s="27" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="726" spans="1:9" ht="45">
+      <c r="A726" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B726" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C726" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D726" s="25">
+        <v>46070</v>
+      </c>
+      <c r="E726" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F726" s="26" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G726" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H726" s="26" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I726" s="27" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="727" spans="1:9" ht="75">
+      <c r="A727" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B727" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C727" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D727" s="25">
+        <v>46071</v>
+      </c>
+      <c r="E727" s="26">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F727" s="26" t="s">
+        <v>1470</v>
+      </c>
+      <c r="G727" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H727" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I727" s="27" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="728" spans="1:9" ht="60">
+      <c r="A728" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B728" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C728" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D728" s="25">
+        <v>46072</v>
+      </c>
+      <c r="E728" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F728" s="26" t="s">
+        <v>1472</v>
+      </c>
+      <c r="G728" s="26" t="s">
+        <v>390</v>
+      </c>
+      <c r="H728" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="I728" s="27" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="729" spans="1:9" ht="30">
+      <c r="A729" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B729" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C729" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D729" s="25">
+        <v>46072</v>
+      </c>
+      <c r="E729" s="26">
         <v>0.5625</v>
       </c>
-      <c r="F85" s="9" t="s">
-[...24 lines deleted...]
-      <c r="E86" s="11">
+      <c r="F729" s="26" t="s">
+        <v>552</v>
+      </c>
+      <c r="G729" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H729" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I729" s="27" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="730" spans="1:9" ht="75">
+      <c r="A730" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B730" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C730" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D730" s="25">
+        <v>46072</v>
+      </c>
+      <c r="E730" s="26">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F730" s="26" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G730" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H730" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I730" s="27" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="731" spans="1:9" ht="90">
+      <c r="A731" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B731" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C731" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D731" s="25">
+        <v>46073</v>
+      </c>
+      <c r="E731" s="26">
+        <v>0.41666666666666669</v>
+      </c>
+      <c r="F731" s="26" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G731" s="26" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H731" s="26" t="s">
+        <v>356</v>
+      </c>
+      <c r="I731" s="27"/>
+    </row>
+    <row r="732" spans="1:9" ht="45">
+      <c r="A732" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B732" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C732" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D732" s="25">
+        <v>46073</v>
+      </c>
+      <c r="E732" s="26">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="F732" s="26" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G732" s="26" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H732" s="26" t="s">
+        <v>807</v>
+      </c>
+      <c r="I732" s="27" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="733" spans="1:9" ht="60">
+      <c r="A733" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B733" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C733" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D733" s="25">
+        <v>46074</v>
+      </c>
+      <c r="E733" s="26">
+        <v>0.6875</v>
+      </c>
+      <c r="F733" s="26" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G733" s="26" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H733" s="26" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I733" s="27" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="734" spans="1:9" ht="45">
+      <c r="A734" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B734" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C734" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D734" s="25">
+        <v>46075</v>
+      </c>
+      <c r="E734" s="26">
         <v>0.5</v>
       </c>
-      <c r="F86" s="9" t="s">
-[...50 lines deleted...]
-      <c r="E88" s="11">
+      <c r="F734" s="26" t="s">
+        <v>1484</v>
+      </c>
+      <c r="G734" s="26" t="s">
+        <v>272</v>
+      </c>
+      <c r="H734" s="26" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I734" s="27" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="735" spans="1:9" ht="75">
+      <c r="A735" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B735" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C735" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D735" s="25">
+        <v>46076</v>
+      </c>
+      <c r="E735" s="26">
+        <v>0.52083333333333337</v>
+      </c>
+      <c r="F735" s="26" t="s">
+        <v>1487</v>
+      </c>
+      <c r="G735" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H735" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I735" s="27" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="736" spans="1:9" ht="45">
+      <c r="A736" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B736" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C736" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D736" s="25">
+        <v>46076</v>
+      </c>
+      <c r="E736" s="26">
         <v>0.66666666666666663</v>
       </c>
-      <c r="F88" s="9" t="s">
-[...102 lines deleted...]
-      <c r="E92" s="11">
+      <c r="F736" s="26" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G736" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H736" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I736" s="27" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="737" spans="1:9" ht="60">
+      <c r="A737" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B737" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C737" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D737" s="25">
+        <v>46077</v>
+      </c>
+      <c r="E737" s="26">
+        <v>0.39583333333333331</v>
+      </c>
+      <c r="F737" s="26" t="s">
+        <v>1491</v>
+      </c>
+      <c r="G737" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H737" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I737" s="27" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="738" spans="1:9" ht="90">
+      <c r="A738" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B738" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C738" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D738" s="25">
+        <v>46078</v>
+      </c>
+      <c r="E738" s="26">
         <v>0.47916666666666669</v>
       </c>
-      <c r="F92" s="9" t="s">
-[...187 lines deleted...]
-      <c r="F99" s="9" t="s">
+      <c r="F738" s="26" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G738" s="26" t="s">
         <v>228</v>
       </c>
-      <c r="G99" s="9" t="s">
-[...185 lines deleted...]
-      <c r="E106" s="11">
+      <c r="H738" s="26" t="s">
+        <v>1494</v>
+      </c>
+      <c r="I738" s="27" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="739" spans="1:9" ht="45">
+      <c r="A739" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="B739" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C739" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D739" s="25">
+        <v>46080</v>
+      </c>
+      <c r="E739" s="26">
         <v>0.39583333333333331</v>
       </c>
-      <c r="F106" s="9" t="s">
-[...370 lines deleted...]
-      <c r="E120" s="9">
+      <c r="F739" s="26" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G739" s="26" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H739" s="26" t="s">
+        <v>765</v>
+      </c>
+      <c r="I739" s="27" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="740" spans="1:9" ht="90">
+      <c r="A740" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B740" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C740" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D740" s="25">
+        <v>46080</v>
+      </c>
+      <c r="E740" s="29">
         <v>0.52083333333333337</v>
       </c>
-      <c r="F120" s="9" t="s">
-[...13657 lines deleted...]
-      <c r="I641" s="28"/>
+      <c r="F740" s="29" t="s">
+        <v>1498</v>
+      </c>
+      <c r="G740" s="29" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H740" s="29" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I740" s="30" t="s">
+        <v>1501</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>