--- v0 (2026-02-27)
+++ v1 (2026-04-26)
@@ -8,67 +8,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\ACTOS OBJETO REVISION\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="21600" windowHeight="9735"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7755"/>
   </bookViews>
   <sheets>
     <sheet name="consejerí-act. revision" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'consejerí-act. revision'!$A$1:$G$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'consejerí-act. revision'!$A$133:$G$152</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="879" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="954" uniqueCount="319">
   <si>
     <t>Tipología</t>
   </si>
   <si>
     <t>Número de cada tipo</t>
   </si>
   <si>
     <t>Autorización a Cruz Roja Española para realizar practicas de vadeo</t>
   </si>
   <si>
     <t xml:space="preserve"> para rescates en el embalse de Trasona</t>
   </si>
   <si>
     <t>Organismo</t>
   </si>
   <si>
     <t>Consejería</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>CONSEJERÍA DE EDUCACIÓN</t>
   </si>
   <si>
@@ -987,53 +987,50 @@
   <si>
     <t>Reconocimiento pretension extraprocesal:1</t>
   </si>
   <si>
     <t>Inadmitidos:2</t>
   </si>
   <si>
     <t>Prestamo de libros de texto en centros públicos 2025/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Desestimados 32
 Estimados:      68
 Inadmitidos:      3                     </t>
   </si>
   <si>
     <t>Procedimiento de admisión general curso 25-26</t>
   </si>
   <si>
     <t>Desestimados:1
 Estimación parcial: 1</t>
   </si>
   <si>
     <t>Cese de autorización de centros privados</t>
   </si>
   <si>
-    <t>Actualizado a 31/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Desestimados: 16
 Inadmitidos: 2
 Estimacion Parcial:1
 Ptes. De Resolver: 3                             </t>
   </si>
   <si>
     <t xml:space="preserve">Desestimados: 9
 Estimados:2
 Inadmitidos: 1
 Pendientes:9
 </t>
   </si>
   <si>
     <t>Desestimados: 3
 Pendientes: 1</t>
   </si>
   <si>
     <t>Inadmitidos: 1
 Desestimados: 3
 Pendientes: 57</t>
   </si>
   <si>
     <t>Desestimados: 2
 Inadmitidos: 4
 Estimados: 2
@@ -1065,50 +1062,119 @@
     <t>Desestimado:2</t>
   </si>
   <si>
     <t>Desestimados:4</t>
   </si>
   <si>
     <t>DIRECCIÓN GENERAL DE CENTROS, RED 0-3 AÑOS / SERVICIO DE CENTROS EDUCATIVOS</t>
   </si>
   <si>
     <t>Modificacion unidades concierto educativo - curso 2025/2026</t>
   </si>
   <si>
     <t>Autorizacion de dotacion horaria centros concertados - curso 2025/2026</t>
   </si>
   <si>
     <t>Desestimados: 8
 Estimados: 10
 Estimacion parcial: 6</t>
   </si>
   <si>
     <t xml:space="preserve">Desestimados: 96
 Estimatorios:16
 Estimaciones Parciales:13
 Ptes de resolver: 1
 </t>
+  </si>
+  <si>
+    <t>Estimados: 1
+Desestimados: 1
+Pendientes: 3</t>
+  </si>
+  <si>
+    <t>Oposición 2026</t>
+  </si>
+  <si>
+    <t>Inadmitidos: 1
+Pendientes: 1</t>
+  </si>
+  <si>
+    <t>Pendientes: 2</t>
+  </si>
+  <si>
+    <t>Reconocimiento de trienios</t>
+  </si>
+  <si>
+    <t>Pendiente Resolver: 1</t>
+  </si>
+  <si>
+    <t>Desestimados:   3                                                            Estimados parcialmente:  2    Inadmitidos: 3
+Pendientes Resolver: 11</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE INCLUSIÓN EDUCATIVA Y ORDENACIÓN</t>
+  </si>
+  <si>
+    <t>Subvenciones a AMPA's</t>
+  </si>
+  <si>
+    <t>Desestimado:1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIRECCIÓN GENERAL DE CENTROS Y RED 0.3 AÑOS / SERVICIO DE CENTROS </t>
+  </si>
+  <si>
+    <t>Ayudas libros de texto y material didáctico complementario en centros privados concertados, 2025/2026</t>
+  </si>
+  <si>
+    <t>Desestimados: 3  
+  Estimados:15</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE CENTROS Y RED 0-3 AÑOS / SERVICIO DE CENTROS</t>
+  </si>
+  <si>
+    <t>Desestimados:1</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE CENTROS y RED 0-3 AÑOS/ SERVICIO DE CENTROS</t>
+  </si>
+  <si>
+    <t>Estimados: 1</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN GENERAL DE CENTROS Y RED 0-3 AÑOS/ SERVICIO DE CENTROS</t>
+  </si>
+  <si>
+    <t>Concesión y denegación ayudas individualizadas  de transporte escolar convocatoria ordinaria curso 2025/2026</t>
+  </si>
+  <si>
+    <t>Desestimados:5
+Estimados:2</t>
+  </si>
+  <si>
+    <t>Actualizado el 20/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1187,51 +1253,51 @@
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="1" tint="0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1399,421 +1465,363 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...14 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...332 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -2086,4222 +2094,4568 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:DT178"/>
+  <dimension ref="A1:DT192"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A170" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:G1"/>
+      <pane ySplit="1" topLeftCell="A182" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="C195" sqref="C195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15" style="14" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="10.85546875" style="100" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="28.28515625" style="97" customWidth="1"/>
+    <col min="3" max="3" width="80.85546875" style="97" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="74.140625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="28" style="4" customWidth="1"/>
+    <col min="6" max="6" width="24.28515625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="39.85546875" style="4" customWidth="1"/>
+    <col min="8" max="8" width="21.140625" style="3" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" x14ac:dyDescent="0.25">
-      <c r="A1" s="124" t="s">
+      <c r="A1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="125" t="s">
+      <c r="B1" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="126" t="s">
+      <c r="C1" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="D1" s="124" t="s">
+      <c r="D1" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="E1" s="126" t="s">
+      <c r="E1" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="F1" s="124" t="s">
+      <c r="F1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="124" t="s">
+      <c r="G1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:55" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A2" s="8">
+      <c r="A2" s="5">
         <v>2022</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="4" t="s">
+      <c r="B2" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="2">
+      <c r="E2" s="7">
         <v>82</v>
       </c>
-      <c r="F2" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="2" t="s">
+      <c r="F2" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="AX2" s="1" t="s">
+      <c r="AX2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="BC2" s="1" t="s">
+      <c r="BC2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A3" s="8">
+    <row r="3" spans="1:55" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="5">
         <v>2022</v>
       </c>
-      <c r="B3" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="2" t="s">
+      <c r="B3" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="2">
+      <c r="E3" s="7">
         <v>5</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="2" t="s">
+      <c r="F3" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:55" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="8">
+      <c r="A4" s="5">
         <v>2022</v>
       </c>
-      <c r="B4" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="B4" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="10">
+      <c r="E4" s="9">
         <v>25</v>
       </c>
-      <c r="F4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="10" t="s">
+      <c r="F4" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G4" s="9" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="5" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="8">
+    <row r="5" spans="1:55" ht="63" x14ac:dyDescent="0.25">
+      <c r="A5" s="5">
         <v>2022</v>
       </c>
-      <c r="B5" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="B5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="9">
         <v>5</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="10" t="s">
+      <c r="F5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="9" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="6" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="8">
+    <row r="6" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="5">
         <v>2022</v>
       </c>
-      <c r="B6" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="B6" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E6" s="8">
+      <c r="E6" s="5">
         <v>1</v>
       </c>
-      <c r="F6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="4" t="s">
+      <c r="F6" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="6" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="7" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="8">
+    <row r="7" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="5">
         <v>2022</v>
       </c>
-      <c r="B7" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="B7" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="5">
         <v>4</v>
       </c>
-      <c r="F7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G7" s="4" t="s">
+      <c r="F7" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G7" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A8" s="8">
+    <row r="8" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="5">
         <v>2022</v>
       </c>
-      <c r="B8" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="8" t="s">
+      <c r="B8" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="8">
+      <c r="E8" s="5">
         <v>4</v>
       </c>
-      <c r="F8" s="8" t="s">
+      <c r="F8" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="4" t="s">
+      <c r="G8" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="9" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A9" s="8">
+    <row r="9" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="5">
         <v>2022</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="8" t="s">
+      <c r="B9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="E9" s="8">
+      <c r="E9" s="5">
         <v>2</v>
       </c>
-      <c r="F9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="4" t="s">
+      <c r="F9" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G9" s="6" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="10" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A10" s="8">
+    <row r="10" spans="1:55" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="5">
         <v>2022</v>
       </c>
-      <c r="B10" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="8" t="s">
+      <c r="B10" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="8">
+      <c r="E10" s="5">
         <v>5</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="4" t="s">
+      <c r="G10" s="6" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="11" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="8">
+    <row r="11" spans="1:55" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A11" s="5">
         <v>2022</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="8" t="s">
+      <c r="B11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="5">
         <v>4</v>
       </c>
-      <c r="F11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="6" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="12" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="8">
+    <row r="12" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="5">
         <v>2022</v>
       </c>
-      <c r="B12" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="8" t="s">
+      <c r="B12" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="8">
+      <c r="E12" s="5">
         <v>1</v>
       </c>
-      <c r="F12" s="8" t="s">
+      <c r="F12" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="13" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="8">
+    <row r="13" spans="1:55" ht="63" x14ac:dyDescent="0.25">
+      <c r="A13" s="5">
         <v>2022</v>
       </c>
-      <c r="B13" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="8" t="s">
+      <c r="B13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="8">
+      <c r="E13" s="5">
         <v>16</v>
       </c>
-      <c r="F13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="11" t="s">
+      <c r="F13" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G13" s="13" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="14" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="8">
+    <row r="14" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="5">
         <v>2022</v>
       </c>
-      <c r="B14" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="4" t="s">
+      <c r="B14" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="E14" s="8">
+      <c r="E14" s="5">
         <v>1</v>
       </c>
-      <c r="F14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="4" t="s">
+      <c r="F14" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="6" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="15" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="8">
+    <row r="15" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="5">
         <v>2022</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="8" t="s">
+      <c r="B15" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D15" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="E15" s="8">
+      <c r="E15" s="5">
         <v>4</v>
       </c>
-      <c r="F15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G15" s="4" t="s">
+      <c r="F15" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G15" s="6" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="16" spans="1:55" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="8">
+    <row r="16" spans="1:55" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="5">
         <v>2022</v>
       </c>
-      <c r="B16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="8" t="s">
+      <c r="B16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="E16" s="8">
+      <c r="E16" s="5">
         <v>1</v>
       </c>
-      <c r="F16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="4" t="s">
+      <c r="F16" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G16" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A17" s="8">
+      <c r="A17" s="5">
         <v>2022</v>
       </c>
-      <c r="B17" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="8" t="s">
+      <c r="B17" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D17" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E17" s="8">
+      <c r="E17" s="5">
         <v>42</v>
       </c>
-      <c r="F17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="4" t="s">
+      <c r="F17" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A18" s="8">
+    <row r="18" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A18" s="5">
         <v>2022</v>
       </c>
-      <c r="B18" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="4" t="s">
+      <c r="B18" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="E18" s="8">
+      <c r="E18" s="5">
         <v>1</v>
       </c>
-      <c r="F18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="4" t="s">
+      <c r="F18" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G18" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A19" s="8">
+    <row r="19" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="5">
         <v>2022</v>
       </c>
-      <c r="B19" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D19" s="4" t="s">
+      <c r="B19" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D19" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E19" s="8">
+      <c r="E19" s="5">
         <v>1</v>
       </c>
-      <c r="F19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="4" t="s">
+      <c r="F19" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="6" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A20" s="8">
+    <row r="20" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="5">
         <v>2022</v>
       </c>
-      <c r="B20" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="8" t="s">
+      <c r="B20" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="E20" s="8">
+      <c r="E20" s="5">
         <v>1</v>
       </c>
-      <c r="F20" s="8" t="s">
+      <c r="F20" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G20" s="4" t="s">
+      <c r="G20" s="6" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A21" s="8">
+    <row r="21" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="5">
         <v>2022</v>
       </c>
-      <c r="B21" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="8" t="s">
+      <c r="B21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D21" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E21" s="8">
+      <c r="E21" s="5">
         <v>2</v>
       </c>
-      <c r="F21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="4" t="s">
+      <c r="F21" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A22" s="8">
+      <c r="A22" s="5">
         <v>2022</v>
       </c>
-      <c r="B22" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D22" s="8" t="s">
+      <c r="B22" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E22" s="8">
+      <c r="E22" s="5">
         <v>52</v>
       </c>
-      <c r="F22" s="8" t="s">
+      <c r="F22" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="4" t="s">
+      <c r="G22" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A23" s="8">
+      <c r="A23" s="5">
         <v>2022</v>
       </c>
-      <c r="B23" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="9" t="s">
+      <c r="B23" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="14" t="s">
         <v>29</v>
       </c>
-      <c r="E23" s="9">
+      <c r="E23" s="14">
         <v>37</v>
       </c>
-      <c r="F23" s="9" t="s">
+      <c r="F23" s="14" t="s">
         <v>21</v>
       </c>
-      <c r="G23" s="2" t="s">
+      <c r="G23" s="7" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A24" s="8">
+    <row r="24" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A24" s="5">
         <v>2022</v>
       </c>
-      <c r="B24" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D24" s="8" t="s">
+      <c r="B24" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="E24" s="8">
+      <c r="E24" s="5">
         <v>22</v>
       </c>
-      <c r="F24" s="8" t="s">
+      <c r="F24" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G24" s="4" t="s">
+      <c r="G24" s="6" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A25" s="8">
+    <row r="25" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="5">
         <v>2022</v>
       </c>
-      <c r="B25" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D25" s="4" t="s">
+      <c r="B25" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E25" s="8">
+      <c r="E25" s="5">
         <v>1</v>
       </c>
-      <c r="F25" s="4" t="s">
+      <c r="F25" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="G25" s="4" t="s">
+      <c r="G25" s="6" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="8">
+    <row r="26" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="5">
         <v>2022</v>
       </c>
-      <c r="B26" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D26" s="8" t="s">
+      <c r="B26" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="E26" s="8">
+      <c r="E26" s="5">
         <v>1</v>
       </c>
-      <c r="F26" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="4" t="s">
+      <c r="F26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G26" s="6" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A27" s="8">
+    <row r="27" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="5">
         <v>2022</v>
       </c>
-      <c r="B27" s="12" t="s">
-[...5 lines deleted...]
-      <c r="D27" s="8" t="s">
+      <c r="B27" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="E27" s="8">
+      <c r="E27" s="5">
         <v>1</v>
       </c>
-      <c r="F27" s="8" t="s">
+      <c r="F27" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G27" s="4" t="s">
+      <c r="G27" s="6" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="79.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" ht="48" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="15">
         <v>2022</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>38</v>
       </c>
       <c r="E28" s="15">
         <v>15</v>
       </c>
-      <c r="F28" s="17" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="17" t="s">
+      <c r="F28" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="G28" s="16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="18">
+      <c r="A29" s="17">
         <v>2022</v>
       </c>
-      <c r="B29" s="19" t="s">
-[...5 lines deleted...]
-      <c r="D29" s="20" t="s">
+      <c r="B29" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="D29" s="19" t="s">
         <v>63</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="19">
         <v>117</v>
       </c>
-      <c r="F29" s="18" t="s">
+      <c r="F29" s="17" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="21" t="s">
+      <c r="G29" s="20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="117" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="15">
         <v>2022</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="D30" s="22" t="s">
+      <c r="D30" s="21" t="s">
         <v>64</v>
       </c>
-      <c r="E30" s="22">
+      <c r="E30" s="21">
         <v>11</v>
       </c>
       <c r="F30" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="G30" s="23" t="s">
+      <c r="G30" s="22" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A31" s="36">
+    <row r="31" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A31" s="23">
         <v>2022</v>
       </c>
-      <c r="B31" s="36" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="37" t="s">
+      <c r="B31" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="24" t="s">
         <v>67</v>
       </c>
-      <c r="D31" s="21" t="s">
+      <c r="D31" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="E31" s="20">
-[...2 lines deleted...]
-      <c r="F31" s="21" t="s">
+      <c r="E31" s="19">
+        <v>13</v>
+      </c>
+      <c r="F31" s="20" t="s">
         <v>77</v>
       </c>
-      <c r="G31" s="21" t="s">
+      <c r="G31" s="20" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A32" s="38">
+    <row r="32" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A32" s="25">
         <v>2022</v>
       </c>
-      <c r="B32" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="39" t="s">
+      <c r="B32" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="26" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="27" t="s">
         <v>88</v>
       </c>
-      <c r="E32" s="25">
+      <c r="E32" s="28">
         <v>4</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>89</v>
       </c>
-      <c r="G32" s="25"/>
-[...2 lines deleted...]
-      <c r="A33" s="38">
+      <c r="G32" s="28"/>
+    </row>
+    <row r="33" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A33" s="25">
         <v>2022</v>
       </c>
-      <c r="B33" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="39" t="s">
+      <c r="B33" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="26" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="27" t="s">
         <v>90</v>
       </c>
-      <c r="E33" s="25">
+      <c r="E33" s="28">
         <v>10</v>
       </c>
       <c r="F33" s="27" t="s">
         <v>77</v>
       </c>
       <c r="G33" s="27" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A34" s="38">
+    <row r="34" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="25">
         <v>2022</v>
       </c>
-      <c r="B34" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="39" t="s">
+      <c r="B34" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="26" t="s">
         <v>67</v>
       </c>
       <c r="D34" s="27" t="s">
         <v>92</v>
       </c>
-      <c r="E34" s="25">
+      <c r="E34" s="28">
         <v>2</v>
       </c>
       <c r="F34" s="27" t="s">
         <v>77</v>
       </c>
       <c r="G34" s="27" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A35" s="38">
+    <row r="35" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+      <c r="A35" s="25">
         <v>2022</v>
       </c>
-      <c r="B35" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="39" t="s">
+      <c r="B35" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="26" t="s">
         <v>67</v>
       </c>
       <c r="D35" s="27" t="s">
         <v>94</v>
       </c>
-      <c r="E35" s="25">
+      <c r="E35" s="28">
         <v>24</v>
       </c>
       <c r="F35" s="27" t="s">
         <v>77</v>
       </c>
       <c r="G35" s="27" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A36" s="38">
+    <row r="36" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="25">
         <v>2022</v>
       </c>
-      <c r="B36" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="39" t="s">
+      <c r="B36" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="26" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>96</v>
       </c>
-      <c r="E36" s="25">
+      <c r="E36" s="28">
         <v>1</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>77</v>
       </c>
-      <c r="G36" s="25" t="s">
+      <c r="G36" s="28" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A37" s="38">
+    <row r="37" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="25">
         <v>2022</v>
       </c>
-      <c r="B37" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="25" t="s">
         <v>67</v>
       </c>
-      <c r="D37" s="41" t="s">
+      <c r="D37" s="30" t="s">
         <v>98</v>
       </c>
-      <c r="E37" s="25">
+      <c r="E37" s="28">
         <v>2</v>
       </c>
       <c r="F37" s="27" t="s">
         <v>99</v>
       </c>
-      <c r="G37" s="25" t="s">
+      <c r="G37" s="28" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A38" s="18">
+    <row r="38" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="17">
         <v>2022</v>
       </c>
-      <c r="B38" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="34" t="s">
+      <c r="B38" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="31" t="s">
         <v>67</v>
       </c>
-      <c r="D38" s="20" t="s">
+      <c r="D38" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="E38" s="35">
+      <c r="E38" s="32">
         <v>1</v>
       </c>
-      <c r="F38" s="21" t="s">
+      <c r="F38" s="20" t="s">
         <v>74</v>
       </c>
-      <c r="G38" s="20" t="s">
+      <c r="G38" s="19" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A39" s="32">
+    <row r="39" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="33">
         <v>2022</v>
       </c>
-      <c r="B39" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="24" t="s">
+      <c r="B39" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="D39" s="25" t="s">
+      <c r="D39" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="E39" s="26">
+      <c r="E39" s="36">
         <v>1</v>
       </c>
       <c r="F39" s="27" t="s">
         <v>75</v>
       </c>
-      <c r="G39" s="25" t="s">
+      <c r="G39" s="28" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A40" s="8">
+    <row r="40" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="5">
         <v>2022</v>
       </c>
-      <c r="B40" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="24" t="s">
+      <c r="B40" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="D40" s="25" t="s">
+      <c r="D40" s="28" t="s">
         <v>69</v>
       </c>
-      <c r="E40" s="26">
+      <c r="E40" s="36">
         <v>1</v>
       </c>
       <c r="F40" s="27" t="s">
         <v>76</v>
       </c>
-      <c r="G40" s="25" t="s">
+      <c r="G40" s="28" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A41" s="8">
+    <row r="41" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="5">
         <v>2022</v>
       </c>
-      <c r="B41" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="24" t="s">
+      <c r="B41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="D41" s="28" t="s">
+      <c r="D41" s="37" t="s">
         <v>70</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="38">
         <v>101</v>
       </c>
-      <c r="F41" s="29" t="s">
+      <c r="F41" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="G41" s="29" t="s">
+      <c r="G41" s="39" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A42" s="32">
+    <row r="42" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="33">
         <v>2022</v>
       </c>
-      <c r="B42" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="24" t="s">
+      <c r="B42" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="D42" s="25" t="s">
+      <c r="D42" s="28" t="s">
         <v>71</v>
       </c>
-      <c r="E42" s="26">
+      <c r="E42" s="36">
         <v>1</v>
       </c>
       <c r="F42" s="27" t="s">
         <v>78</v>
       </c>
-      <c r="G42" s="25" t="s">
+      <c r="G42" s="28" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="8">
+    <row r="43" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="5">
         <v>2022</v>
       </c>
-      <c r="B43" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="24" t="s">
+      <c r="B43" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="D43" s="30" t="s">
+      <c r="D43" s="27" t="s">
         <v>72</v>
       </c>
-      <c r="E43" s="25">
+      <c r="E43" s="28">
         <v>2</v>
       </c>
-      <c r="F43" s="31" t="s">
+      <c r="F43" s="28" t="s">
         <v>79</v>
       </c>
       <c r="G43" s="27" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="15">
         <v>2022</v>
       </c>
       <c r="B44" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="C44" s="91" t="s">
+      <c r="C44" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="D44" s="92" t="s">
+      <c r="D44" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="E44" s="93">
+      <c r="E44" s="42">
         <v>4</v>
       </c>
-      <c r="F44" s="92" t="s">
+      <c r="F44" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="G44" s="92" t="s">
+      <c r="G44" s="41" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A45" s="44">
+    <row r="45" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="43">
         <v>2023</v>
       </c>
-      <c r="B45" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="45" t="s">
+      <c r="B45" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="D45" s="94" t="s">
+      <c r="D45" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="E45" s="94">
+      <c r="E45" s="44">
         <v>4</v>
       </c>
-      <c r="F45" s="94" t="s">
+      <c r="F45" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="G45" s="94" t="s">
+      <c r="G45" s="44" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A46" s="48">
+    <row r="46" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="45">
         <v>2023</v>
       </c>
-      <c r="B46" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="49" t="s">
+      <c r="B46" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="D46" s="53" t="s">
+      <c r="D46" s="46" t="s">
         <v>72</v>
       </c>
-      <c r="E46" s="53">
+      <c r="E46" s="46">
         <v>1</v>
       </c>
-      <c r="F46" s="53" t="s">
+      <c r="F46" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="G46" s="53" t="s">
+      <c r="G46" s="46" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A47" s="48">
+    <row r="47" spans="1:8" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="45">
         <v>2023</v>
       </c>
-      <c r="B47" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="49" t="s">
+      <c r="B47" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="46" t="s">
         <v>67</v>
       </c>
-      <c r="D47" s="48" t="s">
+      <c r="D47" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="E47" s="53">
+      <c r="E47" s="46">
         <v>1</v>
       </c>
-      <c r="F47" s="53" t="s">
+      <c r="F47" s="46" t="s">
         <v>113</v>
       </c>
-      <c r="G47" s="53" t="s">
+      <c r="G47" s="46" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="48" spans="1:8" s="62" customFormat="1" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="54">
+    <row r="48" spans="1:8" s="50" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="47">
         <v>2023</v>
       </c>
-      <c r="B48" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="55" t="s">
+      <c r="B48" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="C48" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="D48" s="54" t="s">
+      <c r="D48" s="47" t="s">
         <v>115</v>
       </c>
-      <c r="E48" s="87">
+      <c r="E48" s="48">
         <v>10</v>
       </c>
-      <c r="F48" s="87" t="s">
+      <c r="F48" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="G48" s="87" t="s">
+      <c r="G48" s="48" t="s">
         <v>116</v>
       </c>
-      <c r="H48" s="61"/>
-[...2 lines deleted...]
-      <c r="A49" s="44">
+      <c r="H48" s="49"/>
+    </row>
+    <row r="49" spans="1:124" s="50" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="43">
         <v>2023</v>
       </c>
-      <c r="B49" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="45" t="s">
+      <c r="B49" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="D49" s="95" t="s">
+      <c r="D49" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="E49" s="96">
+      <c r="E49" s="52">
         <v>8</v>
       </c>
-      <c r="F49" s="94" t="s">
+      <c r="F49" s="44" t="s">
         <v>79</v>
       </c>
-      <c r="G49" s="96" t="s">
+      <c r="G49" s="52" t="s">
         <v>117</v>
       </c>
-      <c r="H49" s="61"/>
-[...2 lines deleted...]
-      <c r="A50" s="44">
+      <c r="H49" s="49"/>
+    </row>
+    <row r="50" spans="1:124" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="43">
         <v>2023</v>
       </c>
-      <c r="B50" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="45" t="s">
+      <c r="B50" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="D50" s="95" t="s">
+      <c r="D50" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="E50" s="96">
+      <c r="E50" s="52">
         <v>1</v>
       </c>
-      <c r="F50" s="94" t="s">
+      <c r="F50" s="44" t="s">
         <v>113</v>
       </c>
-      <c r="G50" s="96" t="s">
+      <c r="G50" s="52" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="51" spans="1:124" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="54">
+    <row r="51" spans="1:124" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="47">
         <v>2023</v>
       </c>
-      <c r="B51" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="55" t="s">
+      <c r="B51" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="D51" s="97" t="s">
+      <c r="D51" s="53" t="s">
         <v>118</v>
       </c>
-      <c r="E51" s="98">
+      <c r="E51" s="54">
         <v>5</v>
       </c>
-      <c r="F51" s="87" t="s">
+      <c r="F51" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="G51" s="98" t="s">
+      <c r="G51" s="54" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="52" spans="1:124" ht="95.25" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="44">
+    <row r="52" spans="1:124" ht="63.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="43">
         <v>2023</v>
       </c>
-      <c r="B52" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="45" t="s">
+      <c r="B52" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" s="44" t="s">
         <v>132</v>
       </c>
-      <c r="D52" s="94" t="s">
+      <c r="D52" s="44" t="s">
         <v>72</v>
       </c>
-      <c r="E52" s="94">
+      <c r="E52" s="44">
         <v>5</v>
       </c>
-      <c r="F52" s="94" t="s">
+      <c r="F52" s="44" t="s">
         <v>78</v>
       </c>
-      <c r="G52" s="99" t="s">
+      <c r="G52" s="55" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="53" spans="1:124" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A53" s="48">
+    <row r="53" spans="1:124" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="45">
         <v>2023</v>
       </c>
-      <c r="B53" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="45" t="s">
+      <c r="B53" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" s="44" t="s">
         <v>132</v>
       </c>
-      <c r="D53" s="48" t="s">
+      <c r="D53" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="E53" s="53">
+      <c r="E53" s="46">
         <v>1</v>
       </c>
-      <c r="F53" s="53" t="s">
+      <c r="F53" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="G53" s="94" t="s">
+      <c r="G53" s="44" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="54" spans="1:124" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A54" s="53">
+    <row r="54" spans="1:124" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="46">
         <v>2023</v>
       </c>
-      <c r="B54" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="49" t="s">
+      <c r="B54" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C54" s="46" t="s">
         <v>132</v>
       </c>
-      <c r="D54" s="53" t="s">
+      <c r="D54" s="46" t="s">
         <v>134</v>
       </c>
-      <c r="E54" s="53">
+      <c r="E54" s="46">
         <v>2</v>
       </c>
-      <c r="F54" s="53" t="s">
+      <c r="F54" s="46" t="s">
         <v>78</v>
       </c>
-      <c r="G54" s="53" t="s">
+      <c r="G54" s="46" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="55" spans="1:124" ht="95.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="88">
+    <row r="55" spans="1:124" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="56">
         <v>2023</v>
       </c>
-      <c r="B55" s="100" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="101" t="s">
+      <c r="B55" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="C55" s="58" t="s">
         <v>132</v>
       </c>
-      <c r="D55" s="89" t="s">
+      <c r="D55" s="57" t="s">
         <v>136</v>
       </c>
-      <c r="E55" s="89">
+      <c r="E55" s="57">
         <v>1</v>
       </c>
-      <c r="F55" s="89" t="s">
+      <c r="F55" s="57" t="s">
         <v>137</v>
       </c>
-      <c r="G55" s="87" t="s">
+      <c r="G55" s="48" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="56" spans="1:124" s="43" customFormat="1" ht="120.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="44">
+    <row r="56" spans="1:124" s="12" customFormat="1" ht="120.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="43">
         <v>2023</v>
       </c>
-      <c r="B56" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="45" t="s">
+      <c r="B56" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C56" s="44" t="s">
         <v>155</v>
       </c>
-      <c r="D56" s="46" t="s">
+      <c r="D56" s="59" t="s">
         <v>156</v>
       </c>
-      <c r="E56" s="47">
+      <c r="E56" s="60">
         <v>3</v>
       </c>
-      <c r="F56" s="47" t="s">
+      <c r="F56" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="G56" s="63" t="s">
+      <c r="G56" s="61" t="s">
         <v>126</v>
       </c>
-      <c r="H56" s="61"/>
-[...115 lines deleted...]
-      <c r="DT56" s="62"/>
+      <c r="H56" s="49"/>
+      <c r="I56" s="50"/>
+      <c r="J56" s="50"/>
+      <c r="K56" s="50"/>
+      <c r="L56" s="50"/>
+      <c r="M56" s="50"/>
+      <c r="N56" s="50"/>
+      <c r="O56" s="50"/>
+      <c r="P56" s="50"/>
+      <c r="Q56" s="50"/>
+      <c r="R56" s="50"/>
+      <c r="S56" s="50"/>
+      <c r="T56" s="50"/>
+      <c r="U56" s="50"/>
+      <c r="V56" s="50"/>
+      <c r="W56" s="50"/>
+      <c r="X56" s="50"/>
+      <c r="Y56" s="50"/>
+      <c r="Z56" s="50"/>
+      <c r="AA56" s="50"/>
+      <c r="AB56" s="50"/>
+      <c r="AC56" s="50"/>
+      <c r="AD56" s="50"/>
+      <c r="AE56" s="50"/>
+      <c r="AF56" s="50"/>
+      <c r="AG56" s="50"/>
+      <c r="AH56" s="50"/>
+      <c r="AI56" s="50"/>
+      <c r="AJ56" s="50"/>
+      <c r="AK56" s="50"/>
+      <c r="AL56" s="50"/>
+      <c r="AM56" s="50"/>
+      <c r="AN56" s="50"/>
+      <c r="AO56" s="50"/>
+      <c r="AP56" s="50"/>
+      <c r="AQ56" s="50"/>
+      <c r="AR56" s="50"/>
+      <c r="AS56" s="50"/>
+      <c r="AT56" s="50"/>
+      <c r="AU56" s="50"/>
+      <c r="AV56" s="50"/>
+      <c r="AW56" s="50"/>
+      <c r="AX56" s="50"/>
+      <c r="AY56" s="50"/>
+      <c r="AZ56" s="50"/>
+      <c r="BA56" s="50"/>
+      <c r="BB56" s="50"/>
+      <c r="BC56" s="50"/>
+      <c r="BD56" s="50"/>
+      <c r="BE56" s="50"/>
+      <c r="BF56" s="50"/>
+      <c r="BG56" s="50"/>
+      <c r="BH56" s="50"/>
+      <c r="BI56" s="50"/>
+      <c r="BJ56" s="50"/>
+      <c r="BK56" s="50"/>
+      <c r="BL56" s="50"/>
+      <c r="BM56" s="50"/>
+      <c r="BN56" s="50"/>
+      <c r="BO56" s="50"/>
+      <c r="BP56" s="50"/>
+      <c r="BQ56" s="50"/>
+      <c r="BR56" s="50"/>
+      <c r="BS56" s="50"/>
+      <c r="BT56" s="50"/>
+      <c r="BU56" s="50"/>
+      <c r="BV56" s="50"/>
+      <c r="BW56" s="50"/>
+      <c r="BX56" s="50"/>
+      <c r="BY56" s="50"/>
+      <c r="BZ56" s="50"/>
+      <c r="CA56" s="50"/>
+      <c r="CB56" s="50"/>
+      <c r="CC56" s="50"/>
+      <c r="CD56" s="50"/>
+      <c r="CE56" s="50"/>
+      <c r="CF56" s="50"/>
+      <c r="CG56" s="50"/>
+      <c r="CH56" s="50"/>
+      <c r="CI56" s="50"/>
+      <c r="CJ56" s="50"/>
+      <c r="CK56" s="50"/>
+      <c r="CL56" s="50"/>
+      <c r="CM56" s="50"/>
+      <c r="CN56" s="50"/>
+      <c r="CO56" s="50"/>
+      <c r="CP56" s="50"/>
+      <c r="CQ56" s="50"/>
+      <c r="CR56" s="50"/>
+      <c r="CS56" s="50"/>
+      <c r="CT56" s="50"/>
+      <c r="CU56" s="50"/>
+      <c r="CV56" s="50"/>
+      <c r="CW56" s="50"/>
+      <c r="CX56" s="50"/>
+      <c r="CY56" s="50"/>
+      <c r="CZ56" s="50"/>
+      <c r="DA56" s="50"/>
+      <c r="DB56" s="50"/>
+      <c r="DC56" s="50"/>
+      <c r="DD56" s="50"/>
+      <c r="DE56" s="50"/>
+      <c r="DF56" s="50"/>
+      <c r="DG56" s="50"/>
+      <c r="DH56" s="50"/>
+      <c r="DI56" s="50"/>
+      <c r="DJ56" s="50"/>
+      <c r="DK56" s="50"/>
+      <c r="DL56" s="50"/>
+      <c r="DM56" s="50"/>
+      <c r="DN56" s="50"/>
+      <c r="DO56" s="50"/>
+      <c r="DP56" s="50"/>
+      <c r="DQ56" s="50"/>
+      <c r="DR56" s="50"/>
+      <c r="DS56" s="50"/>
+      <c r="DT56" s="50"/>
     </row>
     <row r="57" spans="1:124" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="48">
+      <c r="A57" s="45">
         <v>2023</v>
       </c>
-      <c r="B57" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="49" t="s">
+      <c r="B57" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C57" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D57" s="50" t="s">
+      <c r="D57" s="62" t="s">
         <v>157</v>
       </c>
-      <c r="E57" s="51">
+      <c r="E57" s="63">
         <v>4</v>
       </c>
-      <c r="F57" s="51" t="s">
+      <c r="F57" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="G57" s="50" t="s">
+      <c r="G57" s="62" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="58" spans="1:124" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A58" s="48">
+    <row r="58" spans="1:124" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="45">
         <v>2023</v>
       </c>
-      <c r="B58" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="49" t="s">
+      <c r="B58" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C58" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D58" s="51" t="s">
+      <c r="D58" s="63" t="s">
         <v>158</v>
       </c>
-      <c r="E58" s="51">
-[...2 lines deleted...]
-      <c r="F58" s="51" t="s">
+      <c r="E58" s="63">
+        <v>7</v>
+      </c>
+      <c r="F58" s="63" t="s">
         <v>159</v>
       </c>
-      <c r="G58" s="52" t="s">
+      <c r="G58" s="64" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="59" spans="1:124" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A59" s="53">
+    <row r="59" spans="1:124" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="46">
         <v>2023</v>
       </c>
-      <c r="B59" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="49" t="s">
+      <c r="B59" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C59" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D59" s="48" t="s">
+      <c r="D59" s="45" t="s">
         <v>134</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="45">
         <v>1</v>
       </c>
-      <c r="F59" s="48" t="s">
+      <c r="F59" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="G59" s="48" t="s">
+      <c r="G59" s="45" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="60" spans="1:124" s="62" customFormat="1" ht="111" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="54">
+    <row r="60" spans="1:124" s="50" customFormat="1" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="47">
         <v>2023</v>
       </c>
-      <c r="B60" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="55" t="s">
+      <c r="B60" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="C60" s="48" t="s">
         <v>155</v>
       </c>
-      <c r="D60" s="54" t="s">
+      <c r="D60" s="47" t="s">
         <v>160</v>
       </c>
-      <c r="E60" s="54">
+      <c r="E60" s="47">
         <v>93</v>
       </c>
-      <c r="F60" s="54" t="s">
+      <c r="F60" s="47" t="s">
         <v>159</v>
       </c>
-      <c r="G60" s="56" t="s">
+      <c r="G60" s="65" t="s">
         <v>161</v>
       </c>
-      <c r="H60" s="61"/>
+      <c r="H60" s="49"/>
     </row>
     <row r="61" spans="1:124" ht="93" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="57">
+      <c r="A61" s="66">
         <v>2023</v>
       </c>
-      <c r="B61" s="58" t="s">
-[...5 lines deleted...]
-      <c r="D61" s="57" t="s">
+      <c r="B61" s="67" t="s">
+        <v>7</v>
+      </c>
+      <c r="C61" s="67" t="s">
+        <v>13</v>
+      </c>
+      <c r="D61" s="66" t="s">
         <v>110</v>
       </c>
-      <c r="E61" s="78">
-[...2 lines deleted...]
-      <c r="F61" s="57" t="s">
+      <c r="E61" s="68">
+        <v>13</v>
+      </c>
+      <c r="F61" s="66" t="s">
         <v>21</v>
       </c>
-      <c r="G61" s="79" t="s">
+      <c r="G61" s="69" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="62" spans="1:124" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="59">
+      <c r="A62" s="70">
         <v>2023</v>
       </c>
-      <c r="B62" s="60" t="s">
-[...5 lines deleted...]
-      <c r="D62" s="59" t="s">
+      <c r="B62" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="C62" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" s="70" t="s">
         <v>111</v>
       </c>
-      <c r="E62" s="78">
+      <c r="E62" s="68">
         <v>122</v>
       </c>
-      <c r="F62" s="59" t="s">
+      <c r="F62" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="G62" s="79" t="s">
+      <c r="G62" s="69" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:124" ht="75" x14ac:dyDescent="0.25">
-      <c r="A63" s="64">
+      <c r="A63" s="72">
         <v>2023</v>
       </c>
-      <c r="B63" s="65" t="s">
-[...5 lines deleted...]
-      <c r="D63" s="65" t="s">
+      <c r="B63" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D63" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="E63" s="65">
+      <c r="E63" s="73">
         <v>58</v>
       </c>
-      <c r="F63" s="65" t="s">
-[...2 lines deleted...]
-      <c r="G63" s="65" t="s">
+      <c r="F63" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G63" s="73" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="64" spans="1:124" ht="75" x14ac:dyDescent="0.25">
-      <c r="A64" s="64">
+    <row r="64" spans="1:124" ht="30" x14ac:dyDescent="0.25">
+      <c r="A64" s="72">
         <v>2023</v>
       </c>
-      <c r="B64" s="65" t="s">
-[...5 lines deleted...]
-      <c r="D64" s="65" t="s">
+      <c r="B64" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="C64" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D64" s="73" t="s">
         <v>139</v>
       </c>
-      <c r="E64" s="65">
+      <c r="E64" s="73">
         <v>1</v>
       </c>
-      <c r="F64" s="65" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="65" t="s">
+      <c r="F64" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="G64" s="73" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A65" s="64">
+    <row r="65" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A65" s="72">
         <v>2023</v>
       </c>
-      <c r="B65" s="65" t="s">
-[...5 lines deleted...]
-      <c r="D65" s="65" t="s">
+      <c r="B65" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="D65" s="73" t="s">
         <v>102</v>
       </c>
-      <c r="E65" s="65">
+      <c r="E65" s="73">
         <v>2</v>
       </c>
-      <c r="F65" s="65" t="s">
+      <c r="F65" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="G65" s="65" t="s">
+      <c r="G65" s="73" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="66" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A66" s="66">
+    <row r="66" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A66" s="74">
         <v>2023</v>
       </c>
-      <c r="B66" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D66" s="67" t="s">
+      <c r="B66" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D66" s="75" t="s">
         <v>10</v>
       </c>
-      <c r="E66" s="68">
+      <c r="E66" s="76">
         <v>4</v>
       </c>
-      <c r="F66" s="68" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="68" t="s">
+      <c r="F66" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="G66" s="76" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A67" s="66">
+    <row r="67" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A67" s="74">
         <v>2023</v>
       </c>
-      <c r="B67" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D67" s="67" t="s">
+      <c r="B67" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C67" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D67" s="75" t="s">
         <v>103</v>
       </c>
-      <c r="E67" s="66">
+      <c r="E67" s="74">
         <v>58</v>
       </c>
-      <c r="F67" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="67" t="s">
+      <c r="F67" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G67" s="75" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A68" s="66">
+      <c r="A68" s="74">
         <v>2023</v>
       </c>
-      <c r="B68" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D68" s="69" t="s">
+      <c r="B68" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D68" s="77" t="s">
         <v>120</v>
       </c>
-      <c r="E68" s="66">
+      <c r="E68" s="74">
         <v>200</v>
       </c>
-      <c r="F68" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="67" t="s">
+      <c r="F68" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G68" s="75" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A69" s="66">
+      <c r="A69" s="74">
         <v>2023</v>
       </c>
-      <c r="B69" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D69" s="67" t="s">
+      <c r="B69" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C69" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D69" s="75" t="s">
         <v>105</v>
       </c>
-      <c r="E69" s="66">
+      <c r="E69" s="74">
         <v>1</v>
       </c>
-      <c r="F69" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G69" s="67" t="s">
+      <c r="F69" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G69" s="75" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A70" s="66">
+    <row r="70" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A70" s="74">
         <v>2023</v>
       </c>
-      <c r="B70" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D70" s="67" t="s">
+      <c r="B70" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C70" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D70" s="75" t="s">
         <v>121</v>
       </c>
-      <c r="E70" s="66">
+      <c r="E70" s="74">
         <v>1</v>
       </c>
-      <c r="F70" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G70" s="67" t="s">
+      <c r="F70" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G70" s="75" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="120" x14ac:dyDescent="0.25">
-      <c r="A71" s="66">
+      <c r="A71" s="74">
         <v>2023</v>
       </c>
-      <c r="B71" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D71" s="67" t="s">
+      <c r="B71" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C71" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D71" s="75" t="s">
         <v>122</v>
       </c>
-      <c r="E71" s="66">
+      <c r="E71" s="74">
         <v>1</v>
       </c>
-      <c r="F71" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="67" t="s">
+      <c r="F71" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G71" s="75" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="90" x14ac:dyDescent="0.25">
-      <c r="A72" s="66">
+      <c r="A72" s="74">
         <v>2023</v>
       </c>
-      <c r="B72" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="67" t="s">
+      <c r="B72" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D72" s="75" t="s">
         <v>141</v>
       </c>
-      <c r="E72" s="66">
+      <c r="E72" s="74">
         <v>1</v>
       </c>
-      <c r="F72" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G72" s="67" t="s">
+      <c r="F72" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G72" s="75" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="90" x14ac:dyDescent="0.25">
-      <c r="A73" s="66">
+      <c r="A73" s="74">
         <v>2023</v>
       </c>
-      <c r="B73" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D73" s="67" t="s">
+      <c r="B73" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D73" s="75" t="s">
         <v>123</v>
       </c>
-      <c r="E73" s="66">
+      <c r="E73" s="74">
         <v>8</v>
       </c>
-      <c r="F73" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="67" t="s">
+      <c r="F73" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G73" s="75" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="105" x14ac:dyDescent="0.25">
-      <c r="A74" s="66">
+      <c r="A74" s="74">
         <v>2023</v>
       </c>
-      <c r="B74" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D74" s="67" t="s">
+      <c r="B74" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C74" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D74" s="75" t="s">
         <v>124</v>
       </c>
-      <c r="E74" s="66">
+      <c r="E74" s="74">
         <v>68</v>
       </c>
-      <c r="F74" s="67" t="s">
+      <c r="F74" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="G74" s="67" t="s">
+      <c r="G74" s="75" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A75" s="66">
+      <c r="A75" s="74">
         <v>2023</v>
       </c>
-      <c r="B75" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D75" s="70" t="s">
+      <c r="B75" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D75" s="78" t="s">
         <v>164</v>
       </c>
-      <c r="E75" s="66">
+      <c r="E75" s="74">
         <v>73</v>
       </c>
-      <c r="F75" s="67" t="s">
+      <c r="F75" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="G75" s="67" t="s">
+      <c r="G75" s="75" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A76" s="66">
+      <c r="A76" s="74">
         <v>2023</v>
       </c>
-      <c r="B76" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D76" s="67" t="s">
+      <c r="B76" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C76" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D76" s="75" t="s">
         <v>144</v>
       </c>
-      <c r="E76" s="66">
+      <c r="E76" s="74">
         <v>51</v>
       </c>
-      <c r="F76" s="67" t="s">
+      <c r="F76" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="G76" s="67" t="s">
+      <c r="G76" s="75" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="90" x14ac:dyDescent="0.25">
-      <c r="A77" s="66">
+      <c r="A77" s="74">
         <v>2023</v>
       </c>
-      <c r="B77" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="67" t="s">
+      <c r="B77" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C77" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D77" s="75" t="s">
         <v>145</v>
       </c>
-      <c r="E77" s="66">
+      <c r="E77" s="74">
         <v>20</v>
       </c>
-      <c r="F77" s="67" t="s">
+      <c r="F77" s="75" t="s">
         <v>21</v>
       </c>
-      <c r="G77" s="67" t="s">
+      <c r="G77" s="75" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A78" s="66">
+      <c r="A78" s="74">
         <v>2023</v>
       </c>
-      <c r="B78" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D78" s="67" t="s">
+      <c r="B78" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D78" s="75" t="s">
         <v>146</v>
       </c>
-      <c r="E78" s="66">
+      <c r="E78" s="74">
         <v>1</v>
       </c>
-      <c r="F78" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G78" s="67" t="s">
+      <c r="F78" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G78" s="75" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A79" s="66">
+    <row r="79" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A79" s="74">
         <v>2023</v>
       </c>
-      <c r="B79" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D79" s="67" t="s">
+      <c r="B79" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D79" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="E79" s="66">
+      <c r="E79" s="74">
         <v>4</v>
       </c>
-      <c r="F79" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G79" s="67" t="s">
+      <c r="F79" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G79" s="75" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A80" s="66">
+    <row r="80" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A80" s="74">
         <v>2023</v>
       </c>
-      <c r="B80" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D80" s="67" t="s">
+      <c r="B80" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D80" s="75" t="s">
         <v>36</v>
       </c>
-      <c r="E80" s="66">
+      <c r="E80" s="74">
         <v>41</v>
       </c>
-      <c r="F80" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="67" t="s">
+      <c r="F80" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G80" s="75" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A81" s="66">
+    <row r="81" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+      <c r="A81" s="74">
         <v>2023</v>
       </c>
-      <c r="B81" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D81" s="67" t="s">
+      <c r="B81" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D81" s="75" t="s">
         <v>107</v>
       </c>
-      <c r="E81" s="66">
+      <c r="E81" s="74">
         <v>4</v>
       </c>
-      <c r="F81" s="67" t="s">
+      <c r="F81" s="75" t="s">
         <v>125</v>
       </c>
-      <c r="G81" s="67" t="s">
+      <c r="G81" s="75" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A82" s="66">
+    <row r="82" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A82" s="74">
         <v>2023</v>
       </c>
-      <c r="B82" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D82" s="67" t="s">
+      <c r="B82" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C82" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D82" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="E82" s="66">
+      <c r="E82" s="74">
         <v>4</v>
       </c>
-      <c r="F82" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G82" s="67" t="s">
+      <c r="F82" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="75" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A83" s="66">
+    <row r="83" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A83" s="74">
         <v>2023</v>
       </c>
-      <c r="B83" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="67" t="s">
+      <c r="B83" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D83" s="75" t="s">
         <v>17</v>
       </c>
-      <c r="E83" s="66">
+      <c r="E83" s="74">
         <v>1</v>
       </c>
-      <c r="F83" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="67" t="s">
+      <c r="F83" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G83" s="75" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A84" s="66">
+    <row r="84" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A84" s="74">
         <v>2023</v>
       </c>
-      <c r="B84" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D84" s="67" t="s">
+      <c r="B84" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D84" s="75" t="s">
         <v>108</v>
       </c>
-      <c r="E84" s="66">
-[...5 lines deleted...]
-      <c r="G84" s="67" t="s">
+      <c r="E84" s="74">
+        <v>9</v>
+      </c>
+      <c r="F84" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G84" s="75" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A85" s="66">
+    <row r="85" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A85" s="74">
         <v>2023</v>
       </c>
-      <c r="B85" s="67" t="s">
-[...5 lines deleted...]
-      <c r="D85" s="67" t="s">
+      <c r="B85" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C85" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" s="75" t="s">
         <v>109</v>
       </c>
-      <c r="E85" s="66">
+      <c r="E85" s="74">
         <v>20</v>
       </c>
-      <c r="F85" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G85" s="67" t="s">
+      <c r="F85" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G85" s="75" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A86" s="66">
+    <row r="86" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A86" s="74">
         <v>2023</v>
       </c>
-      <c r="B86" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D86" s="67" t="s">
+      <c r="B86" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D86" s="75" t="s">
         <v>128</v>
       </c>
-      <c r="E86" s="66">
+      <c r="E86" s="74">
         <v>2</v>
       </c>
-      <c r="F86" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G86" s="67" t="s">
+      <c r="F86" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G86" s="75" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A87" s="66">
+    <row r="87" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A87" s="74">
         <v>2023</v>
       </c>
-      <c r="B87" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D87" s="72" t="s">
+      <c r="B87" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C87" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D87" s="79" t="s">
         <v>129</v>
       </c>
-      <c r="E87" s="66">
+      <c r="E87" s="74">
         <v>6</v>
       </c>
-      <c r="F87" s="67" t="s">
+      <c r="F87" s="75" t="s">
         <v>130</v>
       </c>
-      <c r="G87" s="67" t="s">
+      <c r="G87" s="75" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A88" s="66">
+    <row r="88" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A88" s="74">
         <v>2023</v>
       </c>
-      <c r="B88" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D88" s="67" t="s">
+      <c r="B88" s="75" t="s">
+        <v>7</v>
+      </c>
+      <c r="C88" s="75" t="s">
+        <v>13</v>
+      </c>
+      <c r="D88" s="75" t="s">
         <v>131</v>
       </c>
-      <c r="E88" s="66">
+      <c r="E88" s="74">
         <v>1</v>
       </c>
-      <c r="F88" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G88" s="67" t="s">
+      <c r="F88" s="75" t="s">
+        <v>9</v>
+      </c>
+      <c r="G88" s="75" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A89" s="73">
+    <row r="89" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A89" s="80">
         <v>2023</v>
       </c>
-      <c r="B89" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D89" s="70" t="s">
+      <c r="B89" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C89" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D89" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="E89" s="73">
+      <c r="E89" s="80">
         <v>66</v>
       </c>
-      <c r="F89" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="75" t="s">
+      <c r="F89" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G89" s="81" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A90" s="73">
+    <row r="90" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A90" s="80">
         <v>2023</v>
       </c>
-      <c r="B90" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D90" s="75" t="s">
+      <c r="B90" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D90" s="81" t="s">
         <v>172</v>
       </c>
-      <c r="E90" s="73">
+      <c r="E90" s="80">
         <v>4</v>
       </c>
-      <c r="F90" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="75" t="s">
+      <c r="F90" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G90" s="81" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A91" s="73">
+    <row r="91" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="80">
         <v>2023</v>
       </c>
-      <c r="B91" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D91" s="73" t="s">
+      <c r="B91" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C91" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D91" s="80" t="s">
         <v>150</v>
       </c>
-      <c r="E91" s="73">
+      <c r="E91" s="80">
         <v>1</v>
       </c>
-      <c r="F91" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="75" t="s">
+      <c r="F91" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G91" s="81" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A92" s="73">
+    <row r="92" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A92" s="80">
         <v>2023</v>
       </c>
-      <c r="B92" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="74" t="s">
+      <c r="B92" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" s="81" t="s">
         <v>151</v>
       </c>
-      <c r="D92" s="75" t="s">
+      <c r="D92" s="81" t="s">
         <v>152</v>
       </c>
-      <c r="E92" s="73">
+      <c r="E92" s="80">
         <v>3</v>
       </c>
-      <c r="F92" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G92" s="75" t="s">
+      <c r="F92" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G92" s="81" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A93" s="73">
+    <row r="93" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="80">
         <v>2023</v>
       </c>
-      <c r="B93" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D93" s="73" t="s">
+      <c r="B93" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C93" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D93" s="80" t="s">
         <v>153</v>
       </c>
-      <c r="E93" s="73">
+      <c r="E93" s="80">
         <v>1</v>
       </c>
-      <c r="F93" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="75" t="s">
+      <c r="F93" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G93" s="81" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A94" s="73">
+    <row r="94" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A94" s="80">
         <v>2023</v>
       </c>
-      <c r="B94" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D94" s="76" t="s">
+      <c r="B94" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C94" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D94" s="82" t="s">
         <v>154</v>
       </c>
-      <c r="E94" s="76">
+      <c r="E94" s="82">
         <v>1</v>
       </c>
-      <c r="F94" s="77" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="77" t="s">
+      <c r="F94" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="G94" s="83" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A95" s="73">
+    <row r="95" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="80">
         <v>2023</v>
       </c>
-      <c r="B95" s="74" t="s">
-[...5 lines deleted...]
-      <c r="D95" s="73" t="s">
+      <c r="B95" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C95" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="D95" s="80" t="s">
         <v>174</v>
       </c>
-      <c r="E95" s="73">
+      <c r="E95" s="80">
         <v>1</v>
       </c>
-      <c r="F95" s="75" t="s">
-[...2 lines deleted...]
-      <c r="G95" s="73" t="s">
+      <c r="F95" s="81" t="s">
+        <v>9</v>
+      </c>
+      <c r="G95" s="80" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A96" s="44">
+    <row r="96" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="43">
         <v>2024</v>
       </c>
-      <c r="B96" s="45" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="45" t="s">
+      <c r="B96" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C96" s="44" t="s">
         <v>155</v>
       </c>
-      <c r="D96" s="46" t="s">
+      <c r="D96" s="59" t="s">
         <v>156</v>
       </c>
-      <c r="E96" s="47">
+      <c r="E96" s="60">
         <v>1</v>
       </c>
-      <c r="F96" s="47" t="s">
+      <c r="F96" s="60" t="s">
         <v>21</v>
       </c>
-      <c r="G96" s="46" t="s">
+      <c r="G96" s="59" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="97" spans="1:7" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A97" s="48">
+    <row r="97" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="45">
         <v>2024</v>
       </c>
-      <c r="B97" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="49" t="s">
+      <c r="B97" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C97" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D97" s="50" t="s">
+      <c r="D97" s="62" t="s">
         <v>157</v>
       </c>
-      <c r="E97" s="51">
+      <c r="E97" s="63">
         <v>2</v>
       </c>
-      <c r="F97" s="51" t="s">
+      <c r="F97" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="G97" s="50" t="s">
+      <c r="G97" s="62" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A98" s="48">
+    <row r="98" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="45">
         <v>2024</v>
       </c>
-      <c r="B98" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="49" t="s">
+      <c r="B98" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C98" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D98" s="50" t="s">
+      <c r="D98" s="62" t="s">
         <v>157</v>
       </c>
-      <c r="E98" s="51">
+      <c r="E98" s="63">
         <v>3</v>
       </c>
-      <c r="F98" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="50" t="s">
+      <c r="F98" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G98" s="62" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A99" s="48">
+    <row r="99" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="45">
         <v>2024</v>
       </c>
-      <c r="B99" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="49" t="s">
+      <c r="B99" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C99" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D99" s="50" t="s">
+      <c r="D99" s="62" t="s">
         <v>191</v>
       </c>
-      <c r="E99" s="51">
-[...2 lines deleted...]
-      <c r="F99" s="50" t="s">
+      <c r="E99" s="63">
+        <v>7</v>
+      </c>
+      <c r="F99" s="62" t="s">
         <v>159</v>
       </c>
-      <c r="G99" s="50" t="s">
+      <c r="G99" s="62" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="110.25" x14ac:dyDescent="0.25">
-      <c r="A100" s="48">
+    <row r="100" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="45">
         <v>2024</v>
       </c>
-      <c r="B100" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="49" t="s">
+      <c r="B100" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C100" s="46" t="s">
         <v>155</v>
       </c>
-      <c r="D100" s="50" t="s">
+      <c r="D100" s="62" t="s">
         <v>193</v>
       </c>
-      <c r="E100" s="51">
+      <c r="E100" s="63">
         <v>2</v>
       </c>
-      <c r="F100" s="50" t="s">
+      <c r="F100" s="62" t="s">
         <v>159</v>
       </c>
-      <c r="G100" s="50" t="s">
+      <c r="G100" s="62" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="111" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A101" s="54">
+    <row r="101" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="47">
         <v>2024</v>
       </c>
-      <c r="B101" s="102" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="55" t="s">
+      <c r="B101" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="C101" s="48" t="s">
         <v>155</v>
       </c>
-      <c r="D101" s="55" t="s">
+      <c r="D101" s="48" t="s">
         <v>195</v>
       </c>
-      <c r="E101" s="54">
+      <c r="E101" s="47">
         <v>5</v>
       </c>
-      <c r="F101" s="54" t="s">
+      <c r="F101" s="47" t="s">
         <v>159</v>
       </c>
-      <c r="G101" s="80" t="s">
+      <c r="G101" s="84" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A102" s="44">
+    <row r="102" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A102" s="43">
         <v>2024</v>
       </c>
-      <c r="B102" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D102" s="46" t="s">
+      <c r="B102" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="C102" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D102" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="E102" s="46">
+      <c r="E102" s="59">
         <v>40</v>
       </c>
-      <c r="F102" s="46" t="s">
-[...2 lines deleted...]
-      <c r="G102" s="46" t="s">
+      <c r="F102" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="G102" s="59" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A103" s="44">
+    <row r="103" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A103" s="43">
         <v>2024</v>
       </c>
-      <c r="B103" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D103" s="81" t="s">
+      <c r="B103" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="C103" s="59" t="s">
+        <v>13</v>
+      </c>
+      <c r="D103" s="85" t="s">
         <v>175</v>
       </c>
-      <c r="E103" s="46">
+      <c r="E103" s="59">
         <v>2</v>
       </c>
-      <c r="F103" s="46" t="s">
+      <c r="F103" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="G103" s="46" t="s">
+      <c r="G103" s="59" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A104" s="48">
+    <row r="104" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A104" s="45">
         <v>2024</v>
       </c>
-      <c r="B104" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D104" s="50" t="s">
+      <c r="B104" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C104" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D104" s="62" t="s">
         <v>179</v>
       </c>
-      <c r="E104" s="50">
+      <c r="E104" s="62">
         <v>14</v>
       </c>
-      <c r="F104" s="50" t="s">
+      <c r="F104" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="G104" s="50" t="s">
+      <c r="G104" s="62" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A105" s="48">
+    <row r="105" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A105" s="45">
         <v>2024</v>
       </c>
-      <c r="B105" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D105" s="50" t="s">
+      <c r="B105" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C105" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D105" s="62" t="s">
         <v>176</v>
       </c>
-      <c r="E105" s="50">
+      <c r="E105" s="62">
         <v>36</v>
       </c>
-      <c r="F105" s="50" t="s">
+      <c r="F105" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="G105" s="50" t="s">
+      <c r="G105" s="62" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A106" s="48">
+    <row r="106" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="45">
         <v>2024</v>
       </c>
-      <c r="B106" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D106" s="50" t="s">
+      <c r="B106" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C106" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="E106" s="50">
+      <c r="E106" s="62">
         <v>3</v>
       </c>
-      <c r="F106" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G106" s="50" t="s">
+      <c r="F106" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G106" s="62" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A107" s="48">
+      <c r="A107" s="45">
         <v>2024</v>
       </c>
-      <c r="B107" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D107" s="50" t="s">
+      <c r="B107" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C107" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D107" s="62" t="s">
         <v>197</v>
       </c>
-      <c r="E107" s="51">
+      <c r="E107" s="63">
         <v>1</v>
       </c>
-      <c r="F107" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G107" s="50" t="s">
+      <c r="F107" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G107" s="62" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A108" s="48">
+    <row r="108" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A108" s="45">
         <v>2024</v>
       </c>
-      <c r="B108" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D108" s="50" t="s">
+      <c r="B108" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C108" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D108" s="62" t="s">
         <v>198</v>
       </c>
-      <c r="E108" s="51">
+      <c r="E108" s="63">
         <v>5</v>
       </c>
-      <c r="F108" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G108" s="50" t="s">
+      <c r="F108" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G108" s="62" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A109" s="48">
+    <row r="109" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A109" s="45">
         <v>2024</v>
       </c>
-      <c r="B109" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D109" s="51" t="s">
+      <c r="B109" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C109" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D109" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="E109" s="51">
+      <c r="E109" s="63">
         <v>5</v>
       </c>
-      <c r="F109" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G109" s="50" t="s">
+      <c r="F109" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G109" s="62" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A110" s="48">
+    <row r="110" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A110" s="45">
         <v>2024</v>
       </c>
-      <c r="B110" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D110" s="51" t="s">
+      <c r="B110" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C110" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D110" s="63" t="s">
         <v>178</v>
       </c>
-      <c r="E110" s="51">
+      <c r="E110" s="63">
         <v>2</v>
       </c>
-      <c r="F110" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G110" s="50" t="s">
+      <c r="F110" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G110" s="62" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A111" s="48">
+    <row r="111" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A111" s="45">
         <v>2024</v>
       </c>
-      <c r="B111" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D111" s="50" t="s">
+      <c r="B111" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C111" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D111" s="62" t="s">
         <v>107</v>
       </c>
-      <c r="E111" s="51">
+      <c r="E111" s="63">
         <v>10</v>
       </c>
-      <c r="F111" s="50" t="s">
+      <c r="F111" s="62" t="s">
         <v>125</v>
       </c>
-      <c r="G111" s="50" t="s">
+      <c r="G111" s="62" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A112" s="48">
+    <row r="112" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A112" s="45">
         <v>2024</v>
       </c>
-      <c r="B112" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D112" s="50" t="s">
+      <c r="B112" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C112" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D112" s="62" t="s">
         <v>182</v>
       </c>
-      <c r="E112" s="51">
+      <c r="E112" s="63">
         <v>5</v>
       </c>
-      <c r="F112" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G112" s="50" t="s">
+      <c r="F112" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G112" s="62" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A113" s="48">
+    <row r="113" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A113" s="45">
         <v>2024</v>
       </c>
-      <c r="B113" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D113" s="82" t="s">
+      <c r="B113" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C113" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D113" s="86" t="s">
         <v>183</v>
       </c>
-      <c r="E113" s="51">
+      <c r="E113" s="63">
         <v>8</v>
       </c>
-      <c r="F113" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G113" s="50" t="s">
+      <c r="F113" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G113" s="62" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A114" s="48">
+    <row r="114" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A114" s="45">
         <v>2024</v>
       </c>
-      <c r="B114" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D114" s="51" t="s">
+      <c r="B114" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C114" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D114" s="63" t="s">
         <v>108</v>
       </c>
-      <c r="E114" s="51">
+      <c r="E114" s="63">
         <v>14</v>
       </c>
-      <c r="F114" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="50" t="s">
+      <c r="F114" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G114" s="62" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A115" s="48">
+    <row r="115" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A115" s="45">
         <v>2024</v>
       </c>
-      <c r="B115" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D115" s="84" t="s">
+      <c r="B115" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C115" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D115" s="63" t="s">
         <v>185</v>
       </c>
-      <c r="E115" s="51">
+      <c r="E115" s="63">
         <v>4</v>
       </c>
-      <c r="F115" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G115" s="50" t="s">
+      <c r="F115" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G115" s="62" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A116" s="48">
+    <row r="116" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A116" s="45">
         <v>2024</v>
       </c>
-      <c r="B116" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D116" s="51" t="s">
+      <c r="B116" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C116" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D116" s="63" t="s">
         <v>187</v>
       </c>
-      <c r="E116" s="51">
+      <c r="E116" s="63">
         <v>1</v>
       </c>
-      <c r="F116" s="50" t="s">
-[...2 lines deleted...]
-      <c r="G116" s="51" t="s">
+      <c r="F116" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="G116" s="63" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A117" s="48">
+    <row r="117" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A117" s="45">
         <v>2024</v>
       </c>
-      <c r="B117" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D117" s="51" t="s">
+      <c r="B117" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="C117" s="62" t="s">
+        <v>13</v>
+      </c>
+      <c r="D117" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="E117" s="51">
+      <c r="E117" s="63">
         <v>4</v>
       </c>
-      <c r="F117" s="51" t="s">
+      <c r="F117" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="G117" s="50" t="s">
+      <c r="G117" s="62" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A118" s="48">
+    <row r="118" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A118" s="45">
         <v>2024</v>
       </c>
-      <c r="B118" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D118" s="49" t="s">
+      <c r="B118" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D118" s="46" t="s">
         <v>201</v>
       </c>
-      <c r="E118" s="48">
+      <c r="E118" s="45">
         <v>26</v>
       </c>
-      <c r="F118" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="50" t="s">
+      <c r="F118" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G118" s="62" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A119" s="48">
+    <row r="119" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A119" s="45">
         <v>2024</v>
       </c>
-      <c r="B119" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D119" s="53" t="s">
+      <c r="B119" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C119" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D119" s="46" t="s">
         <v>202</v>
       </c>
-      <c r="E119" s="48">
+      <c r="E119" s="45">
         <v>61</v>
       </c>
-      <c r="F119" s="48" t="s">
+      <c r="F119" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="G119" s="50" t="s">
+      <c r="G119" s="62" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A120" s="48">
+    <row r="120" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A120" s="45">
         <v>2024</v>
       </c>
-      <c r="B120" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D120" s="53" t="s">
+      <c r="B120" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C120" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D120" s="46" t="s">
         <v>203</v>
       </c>
-      <c r="E120" s="48">
+      <c r="E120" s="45">
         <v>25</v>
       </c>
-      <c r="F120" s="48" t="s">
+      <c r="F120" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="G120" s="53" t="s">
+      <c r="G120" s="46" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A121" s="48">
+    <row r="121" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A121" s="45">
         <v>2024</v>
       </c>
-      <c r="B121" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D121" s="49" t="s">
+      <c r="B121" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C121" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D121" s="46" t="s">
         <v>205</v>
       </c>
-      <c r="E121" s="48">
+      <c r="E121" s="45">
         <v>22</v>
       </c>
-      <c r="F121" s="48" t="s">
+      <c r="F121" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="G121" s="53" t="s">
+      <c r="G121" s="46" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A122" s="48">
+    <row r="122" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A122" s="45">
         <v>2024</v>
       </c>
-      <c r="B122" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D122" s="48" t="s">
+      <c r="B122" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C122" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D122" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="E122" s="48">
+      <c r="E122" s="45">
         <v>2</v>
       </c>
-      <c r="F122" s="48" t="s">
+      <c r="F122" s="45" t="s">
         <v>159</v>
       </c>
-      <c r="G122" s="48" t="s">
+      <c r="G122" s="45" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A123" s="48">
+    <row r="123" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A123" s="45">
         <v>2024</v>
       </c>
-      <c r="B123" s="85" t="s">
-[...5 lines deleted...]
-      <c r="D123" s="85" t="s">
+      <c r="B123" s="87" t="s">
+        <v>7</v>
+      </c>
+      <c r="C123" s="87" t="s">
+        <v>13</v>
+      </c>
+      <c r="D123" s="87" t="s">
         <v>206</v>
       </c>
-      <c r="E123" s="86">
+      <c r="E123" s="88">
         <v>15</v>
       </c>
-      <c r="F123" s="86" t="s">
+      <c r="F123" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="G123" s="85" t="s">
+      <c r="G123" s="87" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A124" s="48">
+    <row r="124" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A124" s="45">
         <v>2024</v>
       </c>
-      <c r="B124" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D124" s="49" t="s">
+      <c r="B124" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C124" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D124" s="46" t="s">
         <v>207</v>
       </c>
-      <c r="E124" s="48">
+      <c r="E124" s="45">
         <v>14</v>
       </c>
-      <c r="F124" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="53" t="s">
+      <c r="F124" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G124" s="46" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="94.5" x14ac:dyDescent="0.25">
-      <c r="A125" s="48">
+      <c r="A125" s="45">
         <v>2024</v>
       </c>
-      <c r="B125" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D125" s="53" t="s">
+      <c r="B125" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D125" s="46" t="s">
         <v>208</v>
       </c>
-      <c r="E125" s="48">
+      <c r="E125" s="45">
         <v>2</v>
       </c>
-      <c r="F125" s="53" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="53" t="s">
+      <c r="F125" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G125" s="46" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A126" s="86">
+    <row r="126" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A126" s="88">
         <v>2024</v>
       </c>
-      <c r="B126" s="85" t="s">
-[...5 lines deleted...]
-      <c r="D126" s="48" t="s">
+      <c r="B126" s="87" t="s">
+        <v>7</v>
+      </c>
+      <c r="C126" s="87" t="s">
+        <v>13</v>
+      </c>
+      <c r="D126" s="45" t="s">
         <v>209</v>
       </c>
-      <c r="E126" s="48">
+      <c r="E126" s="45">
         <v>4</v>
       </c>
-      <c r="F126" s="53" t="s">
+      <c r="F126" s="46" t="s">
         <v>125</v>
       </c>
-      <c r="G126" s="53" t="s">
+      <c r="G126" s="46" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A127" s="86">
+    <row r="127" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A127" s="88">
         <v>2024</v>
       </c>
-      <c r="B127" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D127" s="48" t="s">
+      <c r="B127" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C127" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D127" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="E127" s="48">
+      <c r="E127" s="45">
         <v>2</v>
       </c>
-      <c r="F127" s="48" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="53" t="s">
+      <c r="F127" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="G127" s="46" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A128" s="86">
+    <row r="128" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A128" s="88">
         <v>2024</v>
       </c>
-      <c r="B128" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D128" s="53" t="s">
+      <c r="B128" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C128" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D128" s="46" t="s">
         <v>224</v>
       </c>
-      <c r="E128" s="48">
+      <c r="E128" s="45">
         <v>10</v>
       </c>
-      <c r="F128" s="48" t="s">
-[...2 lines deleted...]
-      <c r="G128" s="53" t="s">
+      <c r="F128" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="G128" s="46" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A129" s="86">
+    <row r="129" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A129" s="88">
         <v>2024</v>
       </c>
-      <c r="B129" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D129" s="48" t="s">
+      <c r="B129" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C129" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D129" s="45" t="s">
         <v>174</v>
       </c>
-      <c r="E129" s="48">
+      <c r="E129" s="45">
         <v>1</v>
       </c>
-      <c r="F129" s="48" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="48" t="s">
+      <c r="F129" s="45" t="s">
+        <v>9</v>
+      </c>
+      <c r="G129" s="45" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="79.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="54">
+    <row r="130" spans="1:7" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="47">
         <v>2024</v>
       </c>
-      <c r="B130" s="87" t="s">
-[...5 lines deleted...]
-      <c r="D130" s="54" t="s">
+      <c r="B130" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="C130" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" s="47" t="s">
         <v>226</v>
       </c>
-      <c r="E130" s="54">
+      <c r="E130" s="47">
         <v>1</v>
       </c>
-      <c r="F130" s="54" t="s">
+      <c r="F130" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="G130" s="54" t="s">
+      <c r="G130" s="47" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="75" x14ac:dyDescent="0.25">
-      <c r="A131" s="103">
+    <row r="131" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A131" s="89">
         <v>2024</v>
       </c>
-      <c r="B131" s="104" t="s">
-[...5 lines deleted...]
-      <c r="D131" s="103" t="s">
+      <c r="B131" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C131" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="D131" s="89" t="s">
         <v>110</v>
       </c>
-      <c r="E131" s="103">
+      <c r="E131" s="89">
         <v>17</v>
       </c>
-      <c r="F131" s="103" t="s">
+      <c r="F131" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="G131" s="106" t="s">
+      <c r="G131" s="90" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="107">
+    <row r="132" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="92">
         <v>2024</v>
       </c>
-      <c r="B132" s="108" t="s">
-[...5 lines deleted...]
-      <c r="D132" s="107" t="s">
+      <c r="B132" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="C132" s="94" t="s">
+        <v>13</v>
+      </c>
+      <c r="D132" s="92" t="s">
         <v>111</v>
       </c>
-      <c r="E132" s="107">
+      <c r="E132" s="92">
         <v>128</v>
       </c>
-      <c r="F132" s="107" t="s">
+      <c r="F132" s="92" t="s">
         <v>21</v>
       </c>
-      <c r="G132" s="90" t="s">
+      <c r="G132" s="93" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A133" s="112">
+      <c r="A133" s="95">
         <v>2025</v>
       </c>
-      <c r="B133" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D133" s="4" t="s">
+      <c r="B133" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D133" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="E133" s="2">
+      <c r="E133" s="7">
         <v>21</v>
       </c>
-      <c r="F133" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G133" s="2" t="s">
+      <c r="F133" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="G133" s="7" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A134" s="95">
+        <v>2025</v>
+      </c>
+      <c r="B134" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D134" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="E134" s="7">
+        <v>17</v>
+      </c>
+      <c r="F134" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="G134" s="7" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A135" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B135" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D135" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="E135" s="9">
+        <v>12</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G135" s="9" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A136" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B136" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D136" s="97" t="s">
+        <v>258</v>
+      </c>
+      <c r="E136" s="9">
+        <v>1</v>
+      </c>
+      <c r="F136" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G136" s="9" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A137" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B137" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E137" s="9">
+        <v>2</v>
+      </c>
+      <c r="F137" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G137" s="9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A138" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B138" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C138" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D138" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="E138" s="9">
+        <v>4</v>
+      </c>
+      <c r="F138" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G138" s="9" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="134" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="A134" s="112">
+    <row r="139" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A139" s="96">
         <v>2025</v>
       </c>
-      <c r="B134" s="116" t="s">
-[...11 lines deleted...]
-      <c r="F134" s="120" t="s">
+      <c r="B139" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C139" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D139" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="E139" s="5">
+        <v>5</v>
+      </c>
+      <c r="F139" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G139" s="9" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A140" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B140" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C140" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D140" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E140" s="5">
+        <v>8</v>
+      </c>
+      <c r="F140" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G140" s="6" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A141" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B141" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="E141" s="5">
+        <v>4</v>
+      </c>
+      <c r="F141" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G141" s="6" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A142" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B142" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C142" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D142" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="E142" s="5">
+        <v>166</v>
+      </c>
+      <c r="F142" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G142" s="6" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A143" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B143" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C143" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D143" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E143" s="5">
+        <v>61</v>
+      </c>
+      <c r="F143" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G143" s="6" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A144" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D144" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="E144" s="5">
+        <v>14</v>
+      </c>
+      <c r="F144" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A145" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B145" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E145" s="5">
+        <v>12</v>
+      </c>
+      <c r="F145" s="6" t="s">
         <v>130</v>
       </c>
-      <c r="G134" s="120" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="111">
+      <c r="G145" s="6" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A146" s="96">
         <v>2025</v>
       </c>
-      <c r="B135" s="4" t="s">
-[...8 lines deleted...]
-      <c r="E135" s="10">
+      <c r="B146" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C146" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="E146" s="5">
+        <v>3</v>
+      </c>
+      <c r="F146" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G146" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A147" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B147" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C147" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D147" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="E147" s="5">
+        <v>5</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="G147" s="6" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A148" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B148" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D148" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="F135" s="10" t="s">
+      <c r="E148" s="5">
+        <v>3</v>
+      </c>
+      <c r="F148" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G148" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A149" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B149" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D149" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="E149" s="5">
+        <v>2</v>
+      </c>
+      <c r="F149" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G149" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A150" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B150" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C150" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="E150" s="5">
+        <v>3</v>
+      </c>
+      <c r="F150" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G150" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A151" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B151" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D151" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="E151" s="5">
+        <v>1</v>
+      </c>
+      <c r="F151" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G151" s="6" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A152" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B152" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D152" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="E152" s="5">
+        <v>2</v>
+      </c>
+      <c r="F152" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G152" s="6" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A153" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D153" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="E153" s="5">
+        <v>3</v>
+      </c>
+      <c r="F153" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A154" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B154" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C154" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D154" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="E154" s="5">
+        <v>170</v>
+      </c>
+      <c r="F154" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="G135" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A136" s="111">
+      <c r="G154" s="6" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+      <c r="A155" s="96">
         <v>2025</v>
       </c>
-      <c r="B136" s="116" t="s">
-[...8 lines deleted...]
-      <c r="E136" s="10">
+      <c r="B155" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C155" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D155" s="99" t="s">
+        <v>110</v>
+      </c>
+      <c r="E155" s="6">
+        <v>22</v>
+      </c>
+      <c r="F155" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="78.75" x14ac:dyDescent="0.25">
+      <c r="A156" s="96">
+        <v>2025</v>
+      </c>
+      <c r="B156" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" s="98" t="s">
+        <v>13</v>
+      </c>
+      <c r="D156" s="99" t="s">
+        <v>111</v>
+      </c>
+      <c r="E156" s="6">
+        <v>126</v>
+      </c>
+      <c r="F156" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G156" s="6" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A157" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="E157" s="6">
         <v>1</v>
       </c>
-      <c r="F136" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="111">
+      <c r="F157" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A158" s="5">
         <v>2025</v>
       </c>
-      <c r="B137" s="4" t="s">
-[...5 lines deleted...]
-      <c r="D137" s="4" t="s">
+      <c r="B158" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C158" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D158" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="E158" s="6">
+        <v>1</v>
+      </c>
+      <c r="F158" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G158" s="6" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A159" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D159" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="E159" s="5">
+        <v>1</v>
+      </c>
+      <c r="F159" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G159" s="5" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A160" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B160" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D160" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="E160" s="5">
+        <v>2</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="G160" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A161" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B161" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D161" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="E161" s="6">
+        <v>1</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="G161" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A162" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B162" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C162" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D162" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E162" s="6">
+        <v>1</v>
+      </c>
+      <c r="F162" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="G162" s="6" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A163" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B163" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="E163" s="6">
+        <v>1</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="G163" s="6" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A164" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B164" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C164" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="E164" s="5">
+        <v>2</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G164" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A165" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B165" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D165" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="E165" s="5">
+        <v>7</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G165" s="6" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A166" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B166" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C166" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D166" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="E166" s="5">
+        <v>144</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A167" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B167" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C167" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D167" s="7" t="s">
+        <v>252</v>
+      </c>
+      <c r="E167" s="14">
+        <v>1</v>
+      </c>
+      <c r="F167" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G167" s="7" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A168" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B168" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>254</v>
+      </c>
+      <c r="E168" s="14">
+        <v>3</v>
+      </c>
+      <c r="F168" s="7" t="s">
+        <v>159</v>
+      </c>
+      <c r="G168" s="7" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A169" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B169" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C169" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D169" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="E169" s="5">
+        <v>2</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="47.25" x14ac:dyDescent="0.25">
+      <c r="A170" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="E170" s="100">
+        <v>103</v>
+      </c>
+      <c r="F170" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A171" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B171" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C171" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D171" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="E171" s="5">
+        <v>4</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G171" s="5" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A172" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B172" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C172" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D172" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="E172" s="5">
+        <v>2</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G172" s="7" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A173" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="D173" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="E173" s="5">
+        <v>1</v>
+      </c>
+      <c r="F173" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G173" s="7" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A174" s="5">
+        <v>2025</v>
+      </c>
+      <c r="B174" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C174" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="D174" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="E174" s="5">
+        <v>1</v>
+      </c>
+      <c r="F174" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G174" s="7" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="48" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A175" s="101">
+        <v>2025</v>
+      </c>
+      <c r="B175" s="102" t="s">
+        <v>7</v>
+      </c>
+      <c r="C175" s="102" t="s">
+        <v>293</v>
+      </c>
+      <c r="D175" s="101" t="s">
+        <v>295</v>
+      </c>
+      <c r="E175" s="101">
+        <v>24</v>
+      </c>
+      <c r="F175" s="101" t="s">
+        <v>159</v>
+      </c>
+      <c r="G175" s="102" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="48" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="103">
+        <v>2026</v>
+      </c>
+      <c r="B176" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C176" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="D176" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="44">
+        <v>5</v>
+      </c>
+      <c r="F176" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="G176" s="44" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A177" s="44">
+        <v>2026</v>
+      </c>
+      <c r="B177" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C177" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D177" s="46" t="s">
+        <v>299</v>
+      </c>
+      <c r="E177" s="46">
+        <v>1</v>
+      </c>
+      <c r="F177" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G177" s="46" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A178" s="104">
+        <v>2026</v>
+      </c>
+      <c r="B178" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C178" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D178" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="E137" s="10">
+      <c r="E178" s="46">
         <v>2</v>
       </c>
-      <c r="F137" s="10" t="s">
-[...19 lines deleted...]
-      <c r="E138" s="10">
+      <c r="F178" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G178" s="46" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A179" s="46">
+        <v>2026</v>
+      </c>
+      <c r="B179" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C179" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D179" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="E179" s="46">
+        <v>2</v>
+      </c>
+      <c r="F179" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G179" s="46" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A180" s="46">
+        <v>2026</v>
+      </c>
+      <c r="B180" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C180" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D180" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="E180" s="46">
+        <v>2</v>
+      </c>
+      <c r="F180" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="G180" s="46" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A181" s="46">
+        <v>2026</v>
+      </c>
+      <c r="B181" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C181" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D181" s="46" t="s">
+        <v>302</v>
+      </c>
+      <c r="E181" s="46">
+        <v>1</v>
+      </c>
+      <c r="F181" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="46" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+      <c r="A182" s="89">
+        <v>2026</v>
+      </c>
+      <c r="B182" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C182" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="D182" s="89" t="s">
+        <v>110</v>
+      </c>
+      <c r="E182" s="89">
+        <v>19</v>
+      </c>
+      <c r="F182" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="G182" s="90" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A183" s="89">
+        <v>2026</v>
+      </c>
+      <c r="B183" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C183" s="91" t="s">
+        <v>13</v>
+      </c>
+      <c r="D183" s="89" t="s">
+        <v>111</v>
+      </c>
+      <c r="E183" s="89">
+        <v>1</v>
+      </c>
+      <c r="F183" s="89" t="s">
+        <v>21</v>
+      </c>
+      <c r="G183" s="90" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="89">
+        <v>2026</v>
+      </c>
+      <c r="B184" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C184" s="90" t="s">
+        <v>305</v>
+      </c>
+      <c r="D184" s="89" t="s">
+        <v>306</v>
+      </c>
+      <c r="E184" s="89">
+        <v>1</v>
+      </c>
+      <c r="F184" s="89" t="s">
+        <v>159</v>
+      </c>
+      <c r="G184" s="89" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="89">
+        <v>2026</v>
+      </c>
+      <c r="B185" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C185" s="90" t="s">
+        <v>305</v>
+      </c>
+      <c r="D185" s="89" t="s">
+        <v>238</v>
+      </c>
+      <c r="E185" s="89">
         <v>4</v>
       </c>
-      <c r="F138" s="10" t="s">
-[...91 lines deleted...]
-      <c r="F142" s="116" t="s">
+      <c r="F185" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="G142" s="116" t="s">
-[...154 lines deleted...]
-      <c r="E149" s="121">
+      <c r="G185" s="89" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A186" s="90">
+        <v>2026</v>
+      </c>
+      <c r="B186" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C186" s="90" t="s">
+        <v>308</v>
+      </c>
+      <c r="D186" s="90" t="s">
+        <v>309</v>
+      </c>
+      <c r="E186" s="90">
+        <v>18</v>
+      </c>
+      <c r="F186" s="90" t="s">
+        <v>159</v>
+      </c>
+      <c r="G186" s="90" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A187" s="90">
+        <v>2026</v>
+      </c>
+      <c r="B187" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C187" s="90" t="s">
+        <v>311</v>
+      </c>
+      <c r="D187" s="90" t="s">
+        <v>278</v>
+      </c>
+      <c r="E187" s="90">
+        <v>1</v>
+      </c>
+      <c r="F187" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G187" s="90" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A188" s="90">
+        <v>2026</v>
+      </c>
+      <c r="B188" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C188" s="90" t="s">
+        <v>313</v>
+      </c>
+      <c r="D188" s="90" t="s">
+        <v>265</v>
+      </c>
+      <c r="E188" s="90">
+        <v>1</v>
+      </c>
+      <c r="F188" s="90" t="s">
+        <v>21</v>
+      </c>
+      <c r="G188" s="90" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A189" s="90">
+        <v>2026</v>
+      </c>
+      <c r="B189" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C189" s="90" t="s">
+        <v>315</v>
+      </c>
+      <c r="D189" s="90" t="s">
+        <v>195</v>
+      </c>
+      <c r="E189" s="90">
         <v>2</v>
       </c>
-      <c r="F149" s="116" t="s">
-[...367 lines deleted...]
-      <c r="F165" s="117" t="s">
+      <c r="F189" s="90" t="s">
         <v>159</v>
       </c>
-      <c r="G165" s="116" t="s">
-[...19 lines deleted...]
-      <c r="F166" s="117" t="s">
+      <c r="G189" s="90" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="A190" s="90">
+        <v>2026</v>
+      </c>
+      <c r="B190" s="90" t="s">
+        <v>7</v>
+      </c>
+      <c r="C190" s="90" t="s">
+        <v>315</v>
+      </c>
+      <c r="D190" s="90" t="s">
+        <v>316</v>
+      </c>
+      <c r="E190" s="90">
+        <v>7</v>
+      </c>
+      <c r="F190" s="90" t="s">
         <v>159</v>
       </c>
-      <c r="G166" s="116" t="s">
-[...212 lines deleted...]
-        <v>281</v>
+      <c r="G190" s="90" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B192" s="97" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">