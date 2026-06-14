--- v0 (2026-04-28)
+++ v1 (2026-06-14)
@@ -21,51 +21,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\NORMATIVA\PROYECTOS_DECRETO\XII_LEGISLATURA\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="105" windowWidth="23715" windowHeight="9525"/>
   </bookViews>
   <sheets>
     <sheet name="XII Legislatura-Decretos" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="202">
   <si>
     <t>Legislatura</t>
   </si>
   <si>
     <t>Tipo de disposición</t>
   </si>
   <si>
     <t>Denominación</t>
   </si>
   <si>
     <t>Expediente normativo</t>
   </si>
   <si>
     <t>BOPA</t>
   </si>
   <si>
     <t>Estado de la tramitación</t>
   </si>
   <si>
     <t>Expediente en tramitación</t>
   </si>
   <si>
     <t>Tramitación finalizada</t>
   </si>
   <si>
@@ -512,53 +512,50 @@
   <si>
     <t>Decreto 118/2025 de 10 de noviembre, de decimoctava modificación del Decreto 269/2007, de 7 de noviembre, por el que se establecen los precios públicos por la prestación de servicios en la Estación Invernal de Fuentes de Invierno</t>
   </si>
   <si>
     <t>Decreto 119/2025 de 24 de noviembre, por el que se aprueba el cambio de denominación del Colegio Oficial de Diplomados en Enfermería del Principado de Asturias por la de Colegio Oficial de Enfermería del Principado de Asturias</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 4,21 Mb)</t>
   </si>
   <si>
     <t>Decreto115/2025, de 6 de noviembre, por el que se regula el acceso con carácter temporal al empleo público de la Administración del Principado de Asturias, sus organismos y entes públicos</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 33,5 Mb)</t>
   </si>
   <si>
     <t>Decreto 124/2025, de 22 de diciembre, por el que se deroga el Decreto 90/2017, de 28 de diciembre, por el que se establece el precio público del Carné Joven del Principado de Asturias</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 6,15 Mb)</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 7,13 Mb)</t>
   </si>
   <si>
-    <t>Decreto por el que se regula la composición y el régimen de funcionamiento  de la Junta y la Comisión Rectora del Parque Natural de Redes NORM/2025/70</t>
-[...1 lines deleted...]
-  <si>
     <t>Expediente normativo (pdf: 4,33 Mb)</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 8,07 Mb)</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 42,5 Mb)</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 6,5 Mb)</t>
   </si>
   <si>
     <t>Decreto por el que se regula el Registro de establecimientos, locales e instalaciones destinados a espectáculos públicos y actividades recreativas del Principado de Asturias: NORM/2024/56</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 4,05 Mb)</t>
   </si>
   <si>
     <t>Decreto 4/2026, de 2 febrero, de primera modificación del Decreto 48/2016, de 10 de agosto, de viviendas vacacionales y viviendas de uso turístico</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 114 Mb)</t>
   </si>
   <si>
     <t>Decreto 8/2026, de 23 de febrero, por el que se crea la categoría profesional de personal estatutario de Técnico/a Superior en Documentación y Administración Sanitaria en el ámbito del Servicio de Salud del Principado de Asturias.</t>
@@ -590,69 +587,90 @@
   <si>
     <t>Decreto 12/2026, de 9 de marzo, de tercera modificación del Decreto 73/2023, de 18 de agosto, por el que se establece la estructura orgánica básica de la Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 2,71 Mb)</t>
   </si>
   <si>
     <t>Decreto 13/2026, de 9 de marzo, por el que se establece la estructura orgánica básica de la Consejería de Hacienda, Justicia y Asuntos Europeos</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 31 Mb)</t>
   </si>
   <si>
     <t>Consejería de Ordenación de Territorio, Urbanismo, Vivienda y Derechos Ciudadanos</t>
   </si>
   <si>
     <t>Proyecto de Decreto por el que se aprueba el Reglamento de Régimen Interior del Consejo de la Juventud del Principado de Asturia</t>
   </si>
   <si>
     <t>Expediente normativo (pdf: 13,3 Mb)</t>
   </si>
   <si>
     <t>Decreto              /25, de      de          , por el que se regula la equidad, la inclusion y la atencion a las diferencias individuales en el sistema educativo del Principado de Asturias. (Norm 2020/37)</t>
   </si>
   <si>
-    <t>Decreto por el que se regula la composición y el régimen de funcionamiento  de la Junta y la Comisión Rectora del Parque Natural de Las Ubiñas-La Mesa NORM/2025/69</t>
-[...13 lines deleted...]
-  <si>
     <t>Expediente normativo (pdf: 8,27 Mb)</t>
   </si>
   <si>
-    <t>Última actualización:  24/04/2026</t>
+    <t>Decreto 25/2026, de 30 de abril, por el que se establece un régimen excepcional para los aplazamientos y fraccionamientos de deudas tributarias para paliar los efectos de la crisis en Oriente Medio</t>
+  </si>
+  <si>
+    <t>Expediente normativo (pdf: 115 Mb)</t>
+  </si>
+  <si>
+    <t>Propuesta de Decreto de tercera modificación del Reglamento de los planes de evaluación de la función docente en el Principado de Asturias, aprobado por Decreto 5/2011, de 16 de febrero (NORM/2026/4)</t>
+  </si>
+  <si>
+    <t>Expediente normativo (pdf: 9,8 Mb)</t>
+  </si>
+  <si>
+    <t>Última actualización:  04/06/2026</t>
+  </si>
+  <si>
+    <t>Decreto 21/2026, de 16 de marzo, por el que se aprueba el Plan Rector de Uso y Gestión del Parque Nacional de los Picos de Europa en el ámbito territorial del Principado de Asturias</t>
+  </si>
+  <si>
+    <t>Decreto 32/2026, de 5 de mayo, por el que se regulan la composición y el régimen de funcionamiento de la Junta y la Comisión Rectora del Parque Natural de Las Ubiñas-La Mesa</t>
+  </si>
+  <si>
+    <t>Decreto 30/2026, de 5 de mayo, por el que se regulan la composición y el régimen de funcionamiento de la Junta y la Comisión Rectora del Parque Natural de Ponga</t>
+  </si>
+  <si>
+    <t>Decreto 33/2026, de 5 de mayo, por el que se regulan la composición y el régimen de funcionamiento de la Junta y la Comisión Rectora del Parque Natural de Redes</t>
+  </si>
+  <si>
+    <t>Decreto 29/2026, de 5 de mayo, por el que se regulan la composición y el régimen de funcionamiento de la Junta y la Comisión Rectora del Parque Natural de las Fuentes del Narcea, Degaña e Ibias</t>
+  </si>
+  <si>
+    <t>Decreto 31/2026, de 5 de mayo, por el que se regulan la composición y el régimen de funcionamiento de la Junta y la Comisión Rectora del Parque Natural de Somiedo</t>
+  </si>
+  <si>
+    <t>Decreto 34/2026, de 18 de mayo, por el que se regula el Comité de Supervisión Ética, Normativa y de Innovación en Inteligencia Artificial de Asturias (Comité SENDIA)</t>
+  </si>
+  <si>
+    <t>Expediente normativo (pdf: 5,33 Mb)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -757,52 +775,52 @@
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabla2" displayName="Tabla2" ref="A1:K159" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
-  <autoFilter ref="A1:K159"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tabla2" displayName="Tabla2" ref="A1:K162" totalsRowShown="0" headerRowDxfId="12" dataDxfId="11">
+  <autoFilter ref="A1:K162"/>
   <tableColumns count="11">
     <tableColumn id="1" name="Legislatura" dataDxfId="10"/>
     <tableColumn id="2" name="Tipo de disposición" dataDxfId="9"/>
     <tableColumn id="4" name="Órgano" dataDxfId="8"/>
     <tableColumn id="12" name="Año" dataDxfId="7"/>
     <tableColumn id="5" name="Denominación" dataDxfId="6"/>
     <tableColumn id="6" name="Expediente normativo" dataDxfId="5"/>
     <tableColumn id="7" name="Estado de la tramitación" dataDxfId="4"/>
     <tableColumn id="9" name="BOPA" dataDxfId="3"/>
     <tableColumn id="10" name="Modificaciones" dataDxfId="2"/>
     <tableColumn id="11" name="Primera corrección de error" dataDxfId="1"/>
     <tableColumn id="13" name="Segunda corrección de error" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1062,59 +1080,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/08/2024-01130.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250903_expte_decreto_colegio_ingenieros_informatica.pdf/62818b52-9532-8072-8fba-63fc805995c5?t=1756897955370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20231211_expte_decreto_colegio_psicologia.pdf/4ff2f628-f383-9387-aa87-3a1d4258ce4d?t=1709724086707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/11/2024-06032.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240925_expte_decreto_comedores_escolares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/19/2024-09965.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/26/2024-11125.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01474.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250317_expte_decreto_colegio_trabajo_social.pdf/f3f86f82-a80c-5ca6-9c6e-a9a34758dde2?t=1742213634096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250805_expte_decreto_precios_publicos_uniovi_25_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251118_expte_decreto_modif_precios_publicos_Fuentes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260107_expte_decreto_precio_carne_joven.pdf/c784a001-d34e-5790-ebb2-444e2b2214ed?t=1767791960461" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02116.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260424_expte_decreto_aplazamiento_deudas_tributarias.pdf/5c902a06-f15e-5123-9652-3bfa651da66a?t=1777020254434" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/13/2023-10134.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/25/2025-02348.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230912_expte_precios_publicos_jardines_infancia.pdf/510bd43d-403b-ec55-e607-eb9cee6e55be?t=1700219366767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/31/2023-09667.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/03/2024-05775.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240320_expte_decreto_estructura_cultura.pdf/d7313162-1ac0-20b0-da76-865f162cf8dc?t=1730972395426" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09599.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250127_expte_decreto_2_modif_estructura_ciencia.pdf/aaa203cd-0c3e-bfdf-8231-825b28e24b96?t=1737980190741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250306_expte_decreto_estructura_movilidad.pdf/6ea42e6b-d8bc-42ce-0bd0-258a1d431fdc?t=1741262419767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03449.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\Ov01ncs5-grupos05\grupos05\C11\AFPORTALES\Transparencia\PORTAL_TRANSPARENCIA\10_PARA%20PUBLICAR\NORMATIVA\PROYECTOS_DECRETO\XII_LEGISLATURA\old" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251031_expte_decreto_tecnico_documentacion_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260202_expte_decreto_registro_establecimientos_espectaculos_publicos_NORM_2024_56.pdf/69fc187e-cc52-28ff-bdc8-ec2f37238157?t=1770053442626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01728.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_precios_SESPA.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250324_expte_decreto_2%C2%AA_modif_estructura_educacion.pdf/205e9800-b9f5-d88c-9067-53523b62c5e0?t=1742809944349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/04/25/2025-03259.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/12/11/2023-10967.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/13/2024-01384.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240801_expte_decreto_EPST.pdf/16c31383-4961-27f2-9369-e02562c815ae?t=1722497245219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/09/10/20240910Su1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/10/2024-10652.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250116_expte_decreto_modif_estructura_ciencia.pdf/cf26413a-8648-3fb3-4739-94f906bbc91f?t=1737013934425" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/07/31/2025-06447.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07196.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09449.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_ubinas_mesa_norm_2025_69.pdf/f006eebf-065c-e651-ffed-28748fe262f5?t=1768904218270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250402_expte_decreto_mapa_sanitario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01489.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260305_expte_decreto_regulacion_centros_adicciones.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260318_expte_decreto_3_modif_estructura_organica_consejeria_presidencia.pdf/0a22d10b-40d6-51c9-b6e8-a7705947e420?t=1773828378672" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/01/2023-08043.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231117_expte_precios_fuentes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230724_expte_mod_decreto_jornada_SESPA.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/03/2024-05776.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09599.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_educacion.pdf/d3c5338b-8004-7c08-a241-a4f833f6cb01?t=1746787773267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250707_expte_decreto_1%C2%AAmod_decreto_56_2022_curriculo_infantil.pdf/313bc1d4-235e-99c5-d931-9f682a7a1df0?t=1751899268428" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07198.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251031_expte_decreto_tecnico_farmacia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/23/2023-10405.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240731_expte_decreto_observatorio_retodemografico.pdf/6bc42c2a-29d1-40fa-402a-2d159ed5dc2a?t=1722417171096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/04/2024-09415.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241112_expte_decreto_seg_modif_estructura_cultura.pdf/52d471e6-af1c-876e-7d5c-0dae59b674ec?t=1731425457655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/16/2025-00238.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250211_expte_decreto_1_modif_estructura_transicion_Norm_169.pdf/f3919421-daca-e945-7ff3-aab4e38ab846?t=1739279170873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01472.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/17/2025-01974.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/25/2025-02349.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03448.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/07/01/2025-05657.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09481.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_redes_norm_2025_70.pdf/4707c74b-f1da-ca15-4e5a-b03737c4edc9?t=1768904221940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/02/11/2026-01087.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02114.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_estructura_ciencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07791.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231117_expte_servicios_pajares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240215_expte_decreto_cuerpos_y_escalas_final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/13/2024-01385.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240705_expte_decreto_ciencias_veterianarias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241217_expte_decreto_inspeccion_servicios_completo.pdf/66189383-ba7f-21b5-c858-fc79391c123d?t=1734425024561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241107_expte_decreto_pajares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/30/2025-05473.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250806_expte_decreto_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250903_expte_decreto_estatutos_academia_medicina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251023_expte_decreto_formacion_sanitaria_especializada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07753.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2403920/20240528_expte_decreto_paisajismo_norm_2023_106.pdf/c07dd257-a62d-0e84-6046-64e544153fdc?t=1716890876974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240801_expte_uniovi_precios_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241031_exte_decreto_modif_estructura_organica_cultura.pdf/e703bf72-c413-3680-d3a5-a70bb974159d?t=1730364993800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241112_expte_decreto_observatorio_reto_demografico.pdf/bc46df1c-daa1-f056-ba1d-3acea6c44b3f?t=1731425464007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241217_expte_decreto_sidro_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250127_expte_decreto_creacion_CENIF_Norm_2024_165.pdf/561c7644-57d6-f6c1-00ee-358649f57d3f?t=1737980193725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250306_expte_decreto_estructura_TEICO.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/03/19/2024-02447.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/27/2025-01458.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250416_expte_decreto_equidad_norm_2020_37.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_movilidad.pdf/2ac8d8fc-a10a-b881-6f8b-8518c2a52490?t=1746787764142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_3_modif_estructura_organica_hacienda.pdf/c1a440e7-e474-d037-d24c-b58b70c194f1?t=1746787779250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20251003_expte_decreto_1%C2%AAmodif_estructura_organica_educacion.pdf/0437e422-13d2-e599-90e9-6214fc28d035?t=1759489120131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09480.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/05/2025-10063.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260127_expte_decreto_junta_parque_somiedo_norm_2025_68.pdf/79fc0896-1311-feec-d52c-5f892b54f12c?t=1769505056898" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01727.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/02/13/2026-01088.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02117.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/23/2023-07661.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230529_expte_modif_decreto_albergues.pdf/de82fce4-03b1-cc73-a3c3-681c0336a630?t=1700219343362" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07754.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/13/2023-10133.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240705_expte_modif_estructura_hacienda.pdf/f26c8c13-2e4c-a67e-e0ab-5299a17b24fc?t=1720173462545" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250710_expte_decreto_curriculo_FP_norm_2024_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/11/2024-04944.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241031_expte_decreto_plazos_posesorios_SESPA.pdf/bb60a0bb-64d0-d1db-ec5f-c33496e36ae3?t=1730364997789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/04/2024-09414.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/10/2025-00872.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_ciencia.pdf/c4159226-0cd2-c3da-b264-2015c97c167e?t=1746787771004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250701_expte_decreto_zonas_demograficas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251216_expte_decreto_empleo_temporal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07199.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_ponga_norm_2025_67.pdf/e796eb96-7427-02e2-ca60-1256804cfe2e?t=1768904210634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260216_expte_decreto_modif_decreto_viviendas_vacacionales.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/23/2023-07663.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250116_expte_decreto_modif_estructura_educacion.pdf/a99fdb3d-356f-782e-1312-c7362c2c09ef?t=1737018487641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250331_expte_decreto_modif_estructura_movilidad.pdf/7f6e643f-9c34-b880-16fd-fa1a3f6c49ee?t=1743406999295" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230901_expte_decreto_estructura_educacion.pdf/98724d14-c12c-7e3d-e61f-a738a127a0bc?t=1700219334663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2403920/20240422_expte_decreto_precio_jornada_farmacovigilancia.pdf/d051a936-2c15-fbd1-bd95-c398cdaa4ed4?t=1713782969934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240215_expte_decreto_personal_directivo_final.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/07/2024-04635.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/01/2024-05817.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241226_expte_decreto_estatutos_uniovi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250307_expte_decreto_observatorio_agresiones_sespa.pdf/72e24a56-28f5-63f2-6726-1fd4b30622e8?t=1741341008919" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250718_expte_1%C2%BAmod_dec+63_2018_curriculo_idiomas.pdf/fa612c04-af8f-9507-7dbc-f3348991a491?t=1752834532473" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/12/2025-06804.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251118_expte_decreto_modif_precios_publicos_Pajares.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20251205_expte_decreto_colegio_enfermeria.pdf/046524a2-abac-578e-5e36-100912336a0e?t=1764922636451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260330_expte_decreto_estructura_organica_consejeria_hacienda.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09598.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/28/2025-00481.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260305_expte_decreto_registro_planes_autoproteccion.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20231123_expte_modif_decreto_OPE.pdf/6609a116-66f6-911e-84f8-74692061382a?t=1709724098192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231003_expte_decreto_reglamento_PSM.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/12/2024-03101.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240626_expte_decreto_modif_decreto_27_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241107_expte_decreto_fuentes_invierno.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250306_expte_decreto_modfi_estructura_hacienda.pdf/cdc4642e-9af6-19ed-673f-a0badaf112ae?t=1741261042468" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03445.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/27/2025-05426.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/10/07/2025-08155.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260318_expte_decreto_sello_centro_coeducador.pdf/66722e17-1204-0b2b-20a9-e287e40017ad?t=1773827786460" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/16/2023-07518.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/10/11/2024-08735.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/27/2025-00520.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250407_expte_decreto_registro_policias_locales.pdf/f6435696-8279-1081-808a-e0807fe472c6?t=1744016669417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03450.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2024/11/19/2024-09966.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260127_expte_decreto_junta_parque_narcea_norm_2025_66.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_estructura_hacienda.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20240208_expte_decreto_precios_idiomas.pdf/709d3457-3fb0-00ce-62fe-927a2251d9f1?t=1709724104740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241119_expte_decreto_final_estatutos_Sekuens.pdf/24d5f74b-3c40-6b0f-98bd-830fd13cf168?t=1732014150579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/16/2025-00240.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07195.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/01/07/2025-10984.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260414_expte_decreto_reglamento_regimen_interior_consejo_juventud.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/08/2024-01130.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250903_expte_decreto_colegio_ingenieros_informatica.pdf/62818b52-9532-8072-8fba-63fc805995c5?t=1756897955370" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20231211_expte_decreto_colegio_psicologia.pdf/4ff2f628-f383-9387-aa87-3a1d4258ce4d?t=1709724086707" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/11/2024-06032.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240925_expte_decreto_comedores_escolares.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/19/2024-09965.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/26/2024-11125.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01474.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250317_expte_decreto_colegio_trabajo_social.pdf/f3f86f82-a80c-5ca6-9c6e-a9a34758dde2?t=1742213634096" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250805_expte_decreto_precios_publicos_uniovi_25_26.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251118_expte_decreto_modif_precios_publicos_Fuentes.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260107_expte_decreto_precio_carne_joven.pdf/c784a001-d34e-5790-ebb2-444e2b2214ed?t=1767791960461" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02116.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260507_expte_decreto_deudas_tributarias_crisis_Oriente_Medio.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/29/2026-04383.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/13/2023-10134.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/25/2025-02348.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230912_expte_precios_publicos_jardines_infancia.pdf/510bd43d-403b-ec55-e607-eb9cee6e55be?t=1700219366767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/31/2023-09667.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/03/2024-05775.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240320_expte_decreto_estructura_cultura.pdf/d7313162-1ac0-20b0-da76-865f162cf8dc?t=1730972395426" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09599.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250127_expte_decreto_2_modif_estructura_ciencia.pdf/aaa203cd-0c3e-bfdf-8231-825b28e24b96?t=1737980190741" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250306_expte_decreto_estructura_movilidad.pdf/6ea42e6b-d8bc-42ce-0bd0-258a1d431fdc?t=1741262419767" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03449.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\Ov01ncs5-grupos05\grupos05\C11\AFPORTALES\Transparencia\PORTAL_TRANSPARENCIA\10_PARA%20PUBLICAR\NORMATIVA\PROYECTOS_DECRETO\XII_LEGISLATURA\old" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251031_expte_decreto_tecnico_documentacion_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260202_expte_decreto_registro_establecimientos_espectaculos_publicos_NORM_2024_56.pdf/69fc187e-cc52-28ff-bdc8-ec2f37238157?t=1770053442626" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01728.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_precios_SESPA.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250324_expte_decreto_2%C2%AA_modif_estructura_educacion.pdf/205e9800-b9f5-d88c-9067-53523b62c5e0?t=1742809944349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/04/25/2025-03259.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/04/2026-03603.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04036.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/12/11/2023-10967.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/13/2024-01384.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240801_expte_decreto_EPST.pdf/16c31383-4961-27f2-9369-e02562c815ae?t=1722497245219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/09/10/20240910Su1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/12/10/2024-10652.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250116_expte_decreto_modif_estructura_ciencia.pdf/cf26413a-8648-3fb3-4739-94f906bbc91f?t=1737013934425" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/07/31/2025-06447.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07196.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09449.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_ubinas_mesa_norm_2025_69.pdf/f006eebf-065c-e651-ffed-28748fe262f5?t=1768904218270" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250402_expte_decreto_mapa_sanitario.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01489.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260305_expte_decreto_regulacion_centros_adicciones.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260318_expte_decreto_3_modif_estructura_organica_consejeria_presidencia.pdf/0a22d10b-40d6-51c9-b6e8-a7705947e420?t=1773828378672" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/01/2023-08043.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231117_expte_precios_fuentes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230724_expte_mod_decreto_jornada_SESPA.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/03/2024-05776.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09599.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_educacion.pdf/d3c5338b-8004-7c08-a241-a4f833f6cb01?t=1746787773267" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250707_expte_decreto_1%C2%AAmod_decreto_56_2022_curriculo_infantil.pdf/313bc1d4-235e-99c5-d931-9f682a7a1df0?t=1751899268428" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07198.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251031_expte_decreto_tecnico_farmacia.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/04/2024-09415.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/16/2025-00238.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250211_expte_decreto_1_modif_estructura_transicion_Norm_169.pdf/f3919421-daca-e945-7ff3-aab4e38ab846?t=1739279170873" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/25/2025-02349.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03448.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_redes_norm_2025_70.pdf/4707c74b-f1da-ca15-4e5a-b03737c4edc9?t=1768904221940" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/02/11/2026-01087.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260512_expte_decreto_plan_rector_parque_picos_europa.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04037.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_estructura_ciencia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07791.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231117_expte_servicios_pajares.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240215_expte_decreto_cuerpos_y_escalas_final.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/13/2024-01385.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240705_expte_decreto_ciencias_veterianarias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241217_expte_decreto_inspeccion_servicios_completo.pdf/66189383-ba7f-21b5-c858-fc79391c123d?t=1734425024561" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241107_expte_decreto_pajares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/30/2025-05473.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250806_expte_decreto_inteligencia_artificial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250903_expte_decreto_estatutos_academia_medicina.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251023_expte_decreto_formacion_sanitaria_especializada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07753.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2403920/20240528_expte_decreto_paisajismo_norm_2023_106.pdf/c07dd257-a62d-0e84-6046-64e544153fdc?t=1716890876974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240801_expte_uniovi_precios_2024-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241031_exte_decreto_modif_estructura_organica_cultura.pdf/e703bf72-c413-3680-d3a5-a70bb974159d?t=1730364993800" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241112_expte_decreto_observatorio_reto_demografico.pdf/bc46df1c-daa1-f056-ba1d-3acea6c44b3f?t=1731425464007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241217_expte_decreto_sidro_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250127_expte_decreto_creacion_CENIF_Norm_2024_165.pdf/561c7644-57d6-f6c1-00ee-358649f57d3f?t=1737980193725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250306_expte_decreto_estructura_TEICO.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/03/19/2024-02447.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/27/2025-01458.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250416_expte_decreto_equidad_norm_2020_37.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_movilidad.pdf/2ac8d8fc-a10a-b881-6f8b-8518c2a52490?t=1746787764142" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_3_modif_estructura_organica_hacienda.pdf/c1a440e7-e474-d037-d24c-b58b70c194f1?t=1746787779250" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20251003_expte_decreto_1%C2%AAmodif_estructura_organica_educacion.pdf/0437e422-13d2-e599-90e9-6214fc28d035?t=1759489120131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09480.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/05/2025-10063.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260127_expte_decreto_junta_parque_somiedo_norm_2025_68.pdf/79fc0896-1311-feec-d52c-5f892b54f12c?t=1769505056898" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01727.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/02/13/2026-01088.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02117.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04034.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260604_expte_decreto_comite_sendia.pdf/a742146e-f71f-a88e-10d4-b2a7b6ef36f6?t=1780564022806" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/23/2023-07661.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230529_expte_modif_decreto_albergues.pdf/de82fce4-03b1-cc73-a3c3-681c0336a630?t=1700219343362" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/29/2023-07754.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/13/2023-10133.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240705_expte_modif_estructura_hacienda.pdf/f26c8c13-2e4c-a67e-e0ab-5299a17b24fc?t=1720173462545" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250710_expte_decreto_curriculo_FP_norm_2024_30.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/11/2024-04944.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241031_expte_decreto_plazos_posesorios_SESPA.pdf/bb60a0bb-64d0-d1db-ec5f-c33496e36ae3?t=1730364997789" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/04/2024-09414.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/10/2025-00872.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250509_expte_decreto_estructura_organica_ciencia.pdf/c4159226-0cd2-c3da-b264-2015c97c167e?t=1746787771004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20250701_expte_decreto_zonas_demograficas.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251216_expte_decreto_empleo_temporal.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07199.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260120_expte_decreto_junta_parque_ponga_norm_2025_67.pdf/e796eb96-7427-02e2-ca60-1256804cfe2e?t=1768904210634" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260216_expte_decreto_modif_decreto_viviendas_vacacionales.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04033.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/23/2023-07663.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250116_expte_decreto_modif_estructura_educacion.pdf/a99fdb3d-356f-782e-1312-c7362c2c09ef?t=1737018487641" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250331_expte_decreto_modif_estructura_movilidad.pdf/7f6e643f-9c34-b880-16fd-fa1a3f6c49ee?t=1743406999295" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260604_expte_decreto_3_modif_evaluacion_docente.pdf/b1e5fa4c-1b31-554a-98cf-e25cdd7e7db5?t=1780562004631" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20230901_expte_decreto_estructura_educacion.pdf/98724d14-c12c-7e3d-e61f-a738a127a0bc?t=1700219334663" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2403920/20240422_expte_decreto_precio_jornada_farmacovigilancia.pdf/d051a936-2c15-fbd1-bd95-c398cdaa4ed4?t=1713782969934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240215_expte_decreto_personal_directivo_final.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/07/2024-04635.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/01/2024-05817.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241226_expte_decreto_estatutos_uniovi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250307_expte_decreto_observatorio_agresiones_sespa.pdf/72e24a56-28f5-63f2-6726-1fd4b30622e8?t=1741341008919" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250718_expte_1%C2%BAmod_dec+63_2018_curriculo_idiomas.pdf/fa612c04-af8f-9507-7dbc-f3348991a491?t=1752834532473" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/12/2025-06804.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20251118_expte_decreto_modif_precios_publicos_Pajares.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20251205_expte_decreto_colegio_enfermeria.pdf/046524a2-abac-578e-5e36-100912336a0e?t=1764922636451" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260330_expte_decreto_estructura_organica_consejeria_hacienda.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/11/08/2024-09598.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/28/2025-00481.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260305_expte_decreto_registro_planes_autoproteccion.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20231123_expte_modif_decreto_OPE.pdf/6609a116-66f6-911e-84f8-74692061382a?t=1709724098192" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20231003_expte_decreto_reglamento_PSM.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/12/2024-03101.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20240626_expte_decreto_modif_decreto_27_2015.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20241107_expte_decreto_fuentes_invierno.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250306_expte_decreto_modfi_estructura_hacienda.pdf/cdc4642e-9af6-19ed-673f-a0badaf112ae?t=1741261042468" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03445.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/27/2025-05426.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/10/07/2025-08155.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20260318_expte_decreto_sello_centro_coeducador.pdf/66722e17-1204-0b2b-20a9-e287e40017ad?t=1773827786460" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04035.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/08/16/2023-07518.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/10/11/2024-08735.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/27/2025-00520.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20250407_expte_decreto_registro_policias_locales.pdf/f6435696-8279-1081-808a-e0807fe472c6?t=1744016669417" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/02/2025-03450.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2024/11/19/2024-09966.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260127_expte_decreto_junta_parque_narcea_norm_2025_66.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/30/2026-02506.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20230901_expte_decreto_estructura_hacienda.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2523797/20240208_expte_decreto_precios_idiomas.pdf/709d3457-3fb0-00ce-62fe-927a2251d9f1?t=1709724104740" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241119_expte_decreto_final_estatutos_Sekuens.pdf/24d5f74b-3c40-6b0f-98bd-830fd13cf168?t=1732014150579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/01/16/2025-00240.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07195.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/01/07/2025-10984.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://descargas.asturias.es/asturias/transparencia/decretos/20260414_expte_decreto_reglamento_regimen_interior_consejo_juventud.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/23/2023-10405.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20240731_expte_decreto_observatorio_retodemografico.pdf/6bc42c2a-29d1-40fa-402a-2d159ed5dc2a?t=1722417171096" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transparencia.asturias.es/documents/2213862/2970004/20241112_expte_decreto_seg_modif_estructura_cultura.pdf/52d471e6-af1c-876e-7d5c-0dae59b674ec?t=1731425457655" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/24/2025-01472.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/17/2025-01974.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/07/01/2025-05657.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09481.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02114.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:K159"/>
+  <dimension ref="A1:K162"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A79" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="C85" sqref="C85"/>
+    <sheetView tabSelected="1" topLeftCell="A80" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="H85" sqref="H85"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="1" customWidth="1"/>
     <col min="3" max="3" width="33.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="93.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="37.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="25.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.28515625" style="5" customWidth="1"/>
     <col min="10" max="10" width="17.85546875" style="5" customWidth="1"/>
     <col min="11" max="11" width="28.140625" style="5" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -2383,51 +2401,51 @@
       <c r="F47" s="4" t="s">
         <v>118</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="10">
         <v>45741</v>
       </c>
       <c r="K47" s="1"/>
     </row>
     <row r="48" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D48" s="1">
         <v>2025</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>120</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H48" s="10"/>
       <c r="K48" s="1"/>
     </row>
     <row r="49" spans="1:11" ht="30" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D49" s="1">
         <v>2024</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>87</v>
@@ -2970,500 +2988,576 @@
       <c r="D69" s="1">
         <v>2025</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>160</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>161</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H69" s="10">
         <v>45664</v>
       </c>
       <c r="K69" s="1"/>
     </row>
     <row r="70" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="D70" s="1">
         <v>2026</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>189</v>
+        <v>169</v>
       </c>
       <c r="F70" s="4" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H70" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H70" s="10">
+        <v>46064</v>
+      </c>
       <c r="K70" s="1"/>
     </row>
     <row r="71" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="D71" s="1">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="F71" s="4" t="s">
-        <v>164</v>
+        <v>150</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H71" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H71" s="10">
+        <v>46066</v>
+      </c>
       <c r="K71" s="1"/>
     </row>
     <row r="72" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="D72" s="1">
         <v>2026</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="F72" s="4" t="s">
-        <v>165</v>
+        <v>151</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H72" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H72" s="10">
+        <v>46086</v>
+      </c>
       <c r="K72" s="1"/>
     </row>
     <row r="73" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>123</v>
+        <v>31</v>
       </c>
       <c r="D73" s="1">
         <v>2026</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>191</v>
+        <v>172</v>
       </c>
       <c r="F73" s="4" t="s">
-        <v>166</v>
+        <v>152</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H73" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H73" s="10">
+        <v>46086</v>
+      </c>
       <c r="K73" s="1"/>
     </row>
     <row r="74" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="D74" s="1">
         <v>2026</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="F74" s="4" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H74" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H74" s="10">
+        <v>46097</v>
+      </c>
       <c r="K74" s="1"/>
     </row>
     <row r="75" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="D75" s="1">
         <v>2026</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="F75" s="4" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H75" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H75" s="10">
+        <v>46097</v>
+      </c>
       <c r="K75" s="1"/>
     </row>
     <row r="76" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="D76" s="1">
         <v>2026</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="F76" s="4" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H76" s="10">
-        <v>46064</v>
+        <v>46097</v>
       </c>
       <c r="K76" s="1"/>
     </row>
     <row r="77" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="D77" s="1">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="F77" s="4" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H77" s="10">
-        <v>46066</v>
+        <v>46111</v>
       </c>
       <c r="K77" s="1"/>
     </row>
     <row r="78" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="D78" s="1">
         <v>2026</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="F78" s="4" t="s">
-        <v>151</v>
+        <v>188</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H78" s="10">
-        <v>46086</v>
+        <v>46146</v>
       </c>
       <c r="K78" s="1"/>
     </row>
     <row r="79" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="D79" s="1">
         <v>2026</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>173</v>
+        <v>198</v>
       </c>
       <c r="F79" s="4" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H79" s="10">
-        <v>46086</v>
+        <v>46161</v>
       </c>
       <c r="K79" s="1"/>
     </row>
     <row r="80" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="D80" s="1">
         <v>2026</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>174</v>
+        <v>196</v>
       </c>
       <c r="F80" s="4" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H80" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H80" s="10">
+        <v>46161</v>
+      </c>
       <c r="K80" s="1"/>
     </row>
     <row r="81" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>123</v>
       </c>
       <c r="D81" s="1">
         <v>2026</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>177</v>
+        <v>199</v>
       </c>
       <c r="F81" s="4" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H81" s="10"/>
+        <v>9</v>
+      </c>
+      <c r="H81" s="10">
+        <v>46161</v>
+      </c>
       <c r="K81" s="1"/>
     </row>
     <row r="82" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="D82" s="1">
         <v>2026</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="F82" s="4" t="s">
-        <v>180</v>
+        <v>162</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H82" s="10">
-        <v>46097</v>
+        <v>46161</v>
       </c>
       <c r="K82" s="1"/>
     </row>
     <row r="83" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="D83" s="1">
         <v>2026</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="F83" s="4" t="s">
-        <v>182</v>
+        <v>163</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H83" s="10">
-        <v>46097</v>
+        <v>46161</v>
       </c>
       <c r="K83" s="1"/>
     </row>
     <row r="84" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>101</v>
+        <v>41</v>
       </c>
       <c r="D84" s="1">
         <v>2026</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>183</v>
+        <v>200</v>
       </c>
       <c r="F84" s="4" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H84" s="10">
-        <v>46097</v>
+        <v>46171</v>
       </c>
       <c r="K84" s="1"/>
     </row>
     <row r="85" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>185</v>
+        <v>123</v>
       </c>
       <c r="D85" s="1">
         <v>2026</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>186</v>
+        <v>167</v>
       </c>
       <c r="F85" s="4" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H85" s="10"/>
       <c r="K85" s="1"/>
     </row>
     <row r="86" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="D86" s="1">
         <v>2026</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="F86" s="4" t="s">
-        <v>194</v>
+        <v>174</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H86" s="10"/>
       <c r="K86" s="1"/>
     </row>
-    <row r="87" spans="1:11" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="F87" s="2"/>
+    <row r="87" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="D87" s="1">
+        <v>2026</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="H87" s="10"/>
       <c r="K87" s="1"/>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F88" s="2"/>
+    <row r="88" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D88" s="1">
+        <v>2026</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F88" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="H88" s="10"/>
       <c r="K88" s="1"/>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="F89" s="2"/>
+    <row r="89" spans="1:11" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D89" s="1">
+        <v>2026</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="H89" s="10"/>
       <c r="K89" s="1"/>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="A90" s="7" t="s">
+        <v>193</v>
+      </c>
       <c r="F90" s="2"/>
       <c r="H90" s="10"/>
       <c r="K90" s="1"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F91" s="2"/>
       <c r="H91" s="10"/>
       <c r="K91" s="1"/>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F92" s="2"/>
       <c r="H92" s="10"/>
       <c r="K92" s="1"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F93" s="2"/>
       <c r="H93" s="10"/>
       <c r="K93" s="1"/>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F94" s="2"/>
       <c r="H94" s="10"/>
       <c r="K94" s="1"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.25">
@@ -3540,66 +3634,66 @@
       <c r="F109" s="2"/>
       <c r="H109" s="10"/>
       <c r="K109" s="1"/>
     </row>
     <row r="110" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F110" s="2"/>
       <c r="H110" s="10"/>
       <c r="K110" s="1"/>
     </row>
     <row r="111" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F111" s="2"/>
       <c r="H111" s="10"/>
       <c r="K111" s="1"/>
     </row>
     <row r="112" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F112" s="2"/>
       <c r="H112" s="10"/>
       <c r="K112" s="1"/>
     </row>
     <row r="113" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F113" s="2"/>
       <c r="H113" s="10"/>
       <c r="K113" s="1"/>
     </row>
     <row r="114" spans="6:11" x14ac:dyDescent="0.25">
-      <c r="F114" s="4"/>
+      <c r="F114" s="2"/>
       <c r="H114" s="10"/>
       <c r="K114" s="1"/>
     </row>
     <row r="115" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F115" s="2"/>
       <c r="H115" s="10"/>
       <c r="K115" s="1"/>
     </row>
     <row r="116" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F116" s="2"/>
       <c r="H116" s="10"/>
       <c r="K116" s="1"/>
     </row>
     <row r="117" spans="6:11" x14ac:dyDescent="0.25">
-      <c r="F117" s="2"/>
+      <c r="F117" s="4"/>
       <c r="H117" s="10"/>
       <c r="K117" s="1"/>
     </row>
     <row r="118" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F118" s="2"/>
       <c r="H118" s="10"/>
       <c r="K118" s="1"/>
     </row>
     <row r="119" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F119" s="2"/>
       <c r="H119" s="10"/>
       <c r="K119" s="1"/>
     </row>
     <row r="120" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F120" s="2"/>
       <c r="H120" s="10"/>
       <c r="K120" s="1"/>
     </row>
     <row r="121" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F121" s="2"/>
       <c r="H121" s="10"/>
       <c r="K121" s="1"/>
     </row>
     <row r="122" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F122" s="2"/>
@@ -3755,60 +3849,75 @@
       <c r="F152" s="2"/>
       <c r="H152" s="10"/>
       <c r="K152" s="1"/>
     </row>
     <row r="153" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F153" s="2"/>
       <c r="H153" s="10"/>
       <c r="K153" s="1"/>
     </row>
     <row r="154" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F154" s="2"/>
       <c r="H154" s="10"/>
       <c r="K154" s="1"/>
     </row>
     <row r="155" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F155" s="2"/>
       <c r="H155" s="10"/>
       <c r="K155" s="1"/>
     </row>
     <row r="156" spans="6:11" x14ac:dyDescent="0.25">
       <c r="F156" s="2"/>
       <c r="H156" s="10"/>
       <c r="K156" s="1"/>
     </row>
     <row r="157" spans="6:11" x14ac:dyDescent="0.25">
-      <c r="H157" s="11"/>
+      <c r="F157" s="2"/>
+      <c r="H157" s="10"/>
       <c r="K157" s="1"/>
     </row>
     <row r="158" spans="6:11" x14ac:dyDescent="0.25">
-      <c r="H158" s="11"/>
+      <c r="F158" s="2"/>
+      <c r="H158" s="10"/>
       <c r="K158" s="1"/>
     </row>
     <row r="159" spans="6:11" x14ac:dyDescent="0.25">
-      <c r="H159" s="11"/>
+      <c r="F159" s="2"/>
+      <c r="H159" s="10"/>
       <c r="K159" s="1"/>
+    </row>
+    <row r="160" spans="6:11" x14ac:dyDescent="0.25">
+      <c r="H160" s="11"/>
+      <c r="K160" s="1"/>
+    </row>
+    <row r="161" spans="8:11" x14ac:dyDescent="0.25">
+      <c r="H161" s="11"/>
+      <c r="K161" s="1"/>
+    </row>
+    <row r="162" spans="8:11" x14ac:dyDescent="0.25">
+      <c r="H162" s="11"/>
+      <c r="K162" s="1"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F4" r:id="rId1"/>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="H3" r:id="rId4" display="https://sede.asturias.es/bopa/2023/08/23/2023-07661.pdf"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="H6" r:id="rId6" display="https://sede.asturias.es/bopa/2023/08/29/2023-07791.pdf"/>
     <hyperlink ref="H4" r:id="rId7" display="https://sede.asturias.es/bopa/2023/08/23/2023-07663.pdf"/>
     <hyperlink ref="H2" r:id="rId8" display="https://sede.asturias.es/bopa/2023/08/16/2023-07518.pdf"/>
     <hyperlink ref="F5" r:id="rId9"/>
     <hyperlink ref="H5" r:id="rId10" display="https://sede.asturias.es/bopa/2023/08/29/2023-07753.pdf"/>
     <hyperlink ref="F8" r:id="rId11"/>
     <hyperlink ref="H8" r:id="rId12" display="https://sede.asturias.es/bopa/2023/09/01/2023-08043.pdf"/>
     <hyperlink ref="H7" r:id="rId13" display="https://sede.asturias.es/bopa/2023/08/29/2023-07754.pdf"/>
     <hyperlink ref="F7" r:id="rId14"/>
     <hyperlink ref="F10" r:id="rId15"/>
     <hyperlink ref="H10" r:id="rId16" display="https://sede.asturias.es/bopa/2023/11/13/2023-10134.pdf"/>
     <hyperlink ref="F11" r:id="rId17"/>
     <hyperlink ref="H11" r:id="rId18" display="https://sede.asturias.es/bopa/2023/11/13/2023-10133.pdf"/>
     <hyperlink ref="F12" r:id="rId19"/>
     <hyperlink ref="H12" r:id="rId20" display="https://sede.asturias.es/bopa/2023/11/23/2023-10405.pdf"/>
     <hyperlink ref="F13" r:id="rId21"/>
     <hyperlink ref="H13" r:id="rId22" display="https://sede.asturias.es/bopa/2023/12/11/2023-10967.pdf"/>
@@ -3894,88 +4003,99 @@
     <hyperlink ref="H53" r:id="rId102" display="https://sede.asturias.es/bopa/2025/05/02/2025-03449.pdf"/>
     <hyperlink ref="F53" r:id="rId103"/>
     <hyperlink ref="F54" r:id="rId104" display="Expediente normativo (pdf: 7 Mb)"/>
     <hyperlink ref="H54" r:id="rId105" display="https://sede.asturias.es/bopa/2025/06/27/2025-05426.pdf"/>
     <hyperlink ref="H55" r:id="rId106" display="https://sede.asturias.es/bopa/2025/06/30/2025-05473.pdf"/>
     <hyperlink ref="H46" r:id="rId107" display="https://sede.asturias.es/bopa/2025/03/25/2025-02348.pdf"/>
     <hyperlink ref="F57" r:id="rId108"/>
     <hyperlink ref="F56" r:id="rId109"/>
     <hyperlink ref="F58" r:id="rId110"/>
     <hyperlink ref="H59" r:id="rId111" display="https://miprincipado.asturias.es/bopa/2025/07/01/2025-05657.pdf"/>
     <hyperlink ref="F59" r:id="rId112"/>
     <hyperlink ref="H60" r:id="rId113" display="https://miprincipado.asturias.es/bopa/2025/07/31/2025-06447.pdf"/>
     <hyperlink ref="F60" r:id="rId114"/>
     <hyperlink ref="H61" r:id="rId115" display="https://miprincipado.asturias.es/bopa/2025/08/12/2025-06804.pdf"/>
     <hyperlink ref="H62" r:id="rId116" display="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07195.pdf"/>
     <hyperlink ref="F62" r:id="rId117" display="Expediente normativo (pdf: 6,37 Mb)"/>
     <hyperlink ref="H63" r:id="rId118" display="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07196.pdf"/>
     <hyperlink ref="F63" r:id="rId119"/>
     <hyperlink ref="F65" r:id="rId120"/>
     <hyperlink ref="H34" r:id="rId121" display="https://miprincipado.asturias.es/bopa/2024/11/19/2024-09966.pdf"/>
     <hyperlink ref="F64" r:id="rId122"/>
     <hyperlink ref="H56" r:id="rId123" display="\\Ov01ncs5-grupos05\grupos05\C11\AFPORTALES\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\NORMATIVA\PROYECTOS_DECRETO\XII_LEGISLATURA\old"/>
     <hyperlink ref="H57" r:id="rId124" display="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07198.pdf"/>
     <hyperlink ref="H58" r:id="rId125" display="https://miprincipado.asturias.es/bopa/2025/08/27/2025-07199.pdf"/>
     <hyperlink ref="H64" r:id="rId126" display="https://miprincipado.asturias.es/bopa/2025/10/07/2025-08155.pdf"/>
-    <hyperlink ref="F77" r:id="rId127"/>
-[...1 lines deleted...]
-    <hyperlink ref="F79" r:id="rId129"/>
+    <hyperlink ref="F71" r:id="rId127"/>
+    <hyperlink ref="F72" r:id="rId128"/>
+    <hyperlink ref="F73" r:id="rId129"/>
     <hyperlink ref="H66" r:id="rId130" display="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09480.pdf"/>
     <hyperlink ref="F66" r:id="rId131"/>
     <hyperlink ref="H67" r:id="rId132" display="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09481.pdf"/>
     <hyperlink ref="F67" r:id="rId133"/>
     <hyperlink ref="H65" r:id="rId134" display="https://miprincipado.asturias.es/bopa/2025/11/14/2025-09449.pdf"/>
     <hyperlink ref="H68" r:id="rId135" display="https://miprincipado.asturias.es/bopa/2025/12/05/2025-10063.pdf"/>
     <hyperlink ref="F68" r:id="rId136"/>
     <hyperlink ref="H69" r:id="rId137" display="https://miprincipado.asturias.es/bopa/2026/01/07/2025-10984.pdf"/>
     <hyperlink ref="F69" r:id="rId138"/>
-    <hyperlink ref="F70" r:id="rId139"/>
-[...19 lines deleted...]
-    <hyperlink ref="F86" r:id="rId159"/>
+    <hyperlink ref="F82" r:id="rId139"/>
+    <hyperlink ref="F83" r:id="rId140"/>
+    <hyperlink ref="F80" r:id="rId141"/>
+    <hyperlink ref="F79" r:id="rId142"/>
+    <hyperlink ref="F81" r:id="rId143"/>
+    <hyperlink ref="F85" r:id="rId144"/>
+    <hyperlink ref="H70" r:id="rId145" display="https://miprincipado.asturias.es/bopa/2026/02/11/2026-01087.pdf"/>
+    <hyperlink ref="F70" r:id="rId146"/>
+    <hyperlink ref="F74" r:id="rId147" display="Expediente normativo (pdf: 4,19 Mb)"/>
+    <hyperlink ref="H72" r:id="rId148" display="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01727.pdf"/>
+    <hyperlink ref="H73" r:id="rId149" display="https://miprincipado.asturias.es/bopa/2026/03/05/2026-01728.pdf"/>
+    <hyperlink ref="F86" r:id="rId150"/>
+    <hyperlink ref="H71" r:id="rId151" display="https://miprincipado.asturias.es/bopa/2026/02/13/2026-01088.pdf"/>
+    <hyperlink ref="F87" r:id="rId152"/>
+    <hyperlink ref="H74" r:id="rId153" display="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02114.pdf"/>
+    <hyperlink ref="H75" r:id="rId154" display="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02116.pdf"/>
+    <hyperlink ref="F75" r:id="rId155"/>
+    <hyperlink ref="H76" r:id="rId156" display="https://miprincipado.asturias.es/bopa/2026/03/16/2026-02117.pdf"/>
+    <hyperlink ref="F76" r:id="rId157"/>
+    <hyperlink ref="F88" r:id="rId158"/>
+    <hyperlink ref="F78" r:id="rId159"/>
+    <hyperlink ref="H78" r:id="rId160" display="https://miprincipado.asturias.es/bopa/2026/05/04/2026-03603.pdf"/>
+    <hyperlink ref="F77" r:id="rId161"/>
+    <hyperlink ref="F89" r:id="rId162"/>
+    <hyperlink ref="H77" r:id="rId163" display="https://miprincipado.asturias.es/bopa/2026/03/30/2026-02506.pdf"/>
+    <hyperlink ref="H80" r:id="rId164" display="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04034.pdf"/>
+    <hyperlink ref="H82" r:id="rId165" display="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04036.pdf"/>
+    <hyperlink ref="H83" r:id="rId166" display="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04037.pdf"/>
+    <hyperlink ref="H79" r:id="rId167" display="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04033.pdf"/>
+    <hyperlink ref="H81" r:id="rId168" display="https://miprincipado.asturias.es/bopa/2026/05/19/2026-04035.pdf"/>
+    <hyperlink ref="F84" r:id="rId169"/>
+    <hyperlink ref="H84" r:id="rId170" display="https://miprincipado.asturias.es/bopa/2026/05/29/2026-04383.pdf"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId160"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId171"/>
   <tableParts count="1">
-    <tablePart r:id="rId161"/>
+    <tablePart r:id="rId172"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>