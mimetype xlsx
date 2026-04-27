--- v1 (2026-02-27)
+++ v2 (2026-04-27)
@@ -25,67 +25,67 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="24" r:id="rId1"/>
     <sheet name="1" sheetId="1" r:id="rId2"/>
     <sheet name="2" sheetId="27" r:id="rId3"/>
     <sheet name="3" sheetId="28" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2018">Índice!$C$13</definedName>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2020">Índice!$C$13</definedName>
     <definedName name="_1_Recaudación_acumulada_en_lo_que_va_de_año__2024">Índice!$C$13</definedName>
     <definedName name="_2__Recaudación_mensual._Serie_desde_enero_de_2016">Índice!$C$15</definedName>
     <definedName name="_3_Recaudación_anual__serie_2016_2024">Índice!$C$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$141</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$143</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2'!$B:$B,'2'!$1:$13</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K96" i="27" l="1"/>
   <c r="K65" i="27" l="1"/>
   <c r="K66" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="158">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>(Cifras en euros)</t>
   </si>
   <si>
     <t>Variación absoluta</t>
   </si>
   <si>
     <t>Variación %</t>
   </si>
   <si>
     <t xml:space="preserve">RECAUDACIÓN LÍQUIDA CON CRITERIO DE CAJA </t>
   </si>
   <si>
     <t>Volver Índice</t>
   </si>
   <si>
     <t>ene-16</t>
   </si>
   <si>
     <t>feb-16</t>
   </si>
   <si>
@@ -376,183 +376,189 @@
   <si>
     <t>dic-22</t>
   </si>
   <si>
     <t>ene-23</t>
   </si>
   <si>
     <t>feb-23</t>
   </si>
   <si>
     <t>mar-23</t>
   </si>
   <si>
     <t>abr-23</t>
   </si>
   <si>
     <t>Impuesto sobre Depósito de Residuos en Vertedero e Incineración</t>
   </si>
   <si>
     <t>may-23</t>
   </si>
   <si>
     <t>Impuesto sobre Depósito de Residuos en Vertedero e Incineración**</t>
   </si>
   <si>
+    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El nuevo Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entra en vigor el 1 de enero de 2023.</t>
+  </si>
+  <si>
     <t>jun-23</t>
   </si>
   <si>
     <t>jul-23</t>
   </si>
   <si>
     <t>ago-23</t>
   </si>
   <si>
-    <t>Dirección General de Presupuestos y Finanzas</t>
-[...1 lines deleted...]
-  <si>
     <t>sep-23</t>
   </si>
   <si>
     <t>oct-23</t>
   </si>
   <si>
     <t>nov-23</t>
   </si>
   <si>
     <t>dic-23</t>
   </si>
   <si>
     <t>Impuesto Especial sobre Hidrocarburos*</t>
   </si>
   <si>
     <t xml:space="preserve">Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. </t>
   </si>
   <si>
+    <t>(**) El nuevo Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entra en vigor el 1 de enero de 2023.</t>
+  </si>
+  <si>
     <t>Impuesto sobre Depósito de Residuos en Vertederos e Incineración**</t>
   </si>
   <si>
+    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El nuevo Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entra en vigor el 1 de enero de 2023.</t>
+  </si>
+  <si>
     <t>ene-24</t>
   </si>
   <si>
     <t>feb-24</t>
   </si>
   <si>
     <t>mar-24</t>
   </si>
   <si>
     <t>abr-24</t>
   </si>
   <si>
     <t>may-24</t>
   </si>
   <si>
     <t>jun-24</t>
   </si>
   <si>
     <t>jul-24</t>
   </si>
   <si>
     <t>ago-24</t>
   </si>
   <si>
     <t>sep-24</t>
   </si>
   <si>
     <t>oct-24</t>
   </si>
   <si>
     <t>nov-24</t>
   </si>
   <si>
     <t>dic-24</t>
   </si>
   <si>
-    <t>1 Recaudación acumulada en lo que va de año (2025)</t>
-[...4 lines deleted...]
-  <si>
     <t>ene-25</t>
   </si>
   <si>
     <t>Consejería de Hacienda, Justicia y Asuntos Europeos</t>
   </si>
   <si>
     <t>Fuente: Consejería de Hacienda, Justicia y Asuntos Europeos</t>
   </si>
   <si>
     <t>feb-25</t>
   </si>
   <si>
     <t>mar-25</t>
   </si>
   <si>
     <t>abr-25</t>
   </si>
   <si>
     <t>may-25</t>
   </si>
   <si>
     <t>jun-25</t>
   </si>
   <si>
     <t>jul-25</t>
   </si>
   <si>
     <t>ago-25</t>
   </si>
   <si>
     <t>sep-25</t>
   </si>
   <si>
     <t>oct-25</t>
   </si>
   <si>
     <t>nov-25</t>
   </si>
   <si>
     <t>dic-25</t>
   </si>
   <si>
     <t>3 Recaudación anual, serie 2016-2025</t>
   </si>
   <si>
-    <t>Enero-Diciembre 2024</t>
-[...11 lines deleted...]
-    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
+    <t>ene-26</t>
+  </si>
+  <si>
+    <t>2 Recaudación mensual, serie 2016-2026</t>
+  </si>
+  <si>
+    <t>Viceconsejería de Presupuestos y Financiación Autonómica</t>
+  </si>
+  <si>
+    <t>1 Recaudación acumulada en lo que va de año (2026)</t>
+  </si>
+  <si>
+    <t>feb-26</t>
+  </si>
+  <si>
+    <t>Enero-Febrero 2025</t>
+  </si>
+  <si>
+    <t>Enero-Febrero 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -885,51 +891,51 @@
       </right>
       <top style="thin">
         <color rgb="FF4F81BD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF4F81BD"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF4F81BD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1083,56 +1089,58 @@
     <xf numFmtId="49" fontId="16" fillId="4" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="4" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="16" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1622,52 +1630,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla22" displayName="Tabla22" ref="B15:F24" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
   <tableColumns count="5">
     <tableColumn id="1" name="Concepto" dataDxfId="4" dataCellStyle="Normal 2"/>
-    <tableColumn id="2" name="Enero-Diciembre 2024" dataDxfId="3" dataCellStyle="Normal 2"/>
-    <tableColumn id="3" name="Enero-Diciembre 2025" dataDxfId="2" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" name="Enero-Febrero 2025" dataDxfId="3" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" name="Enero-Febrero 2026" dataDxfId="2" dataCellStyle="Normal 2"/>
     <tableColumn id="4" name="Variación absoluta" dataDxfId="1" dataCellStyle="Normal 2"/>
     <tableColumn id="5" name="Variación %" dataDxfId="0" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1962,51 +1970,51 @@
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="3.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="60.5703125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="89" t="s">
         <v>137</v>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="90" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
@@ -2017,99 +2025,99 @@
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
     </row>
     <row r="12" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="4"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
     </row>
     <row r="13" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="4"/>
-      <c r="C13" s="104" t="s">
-[...3 lines deleted...]
-      <c r="E13" s="104"/>
+      <c r="C13" s="106" t="s">
+        <v>154</v>
+      </c>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
     </row>
     <row r="14" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
     </row>
     <row r="15" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="104" t="s">
-[...3 lines deleted...]
-      <c r="E15" s="104"/>
+      <c r="C15" s="106" t="s">
+        <v>152</v>
+      </c>
+      <c r="D15" s="106"/>
+      <c r="E15" s="106"/>
     </row>
     <row r="16" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C17" s="104" t="s">
+      <c r="C17" s="106" t="s">
         <v>150</v>
       </c>
-      <c r="D17" s="104"/>
-      <c r="E17" s="104"/>
+      <c r="D17" s="106"/>
+      <c r="E17" s="106"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="q6UWQdX2veAIjyQRjl5nyiDclDpn14Pj0Y5dCenLF0Y0Gom1utzlyBRwEj2cFtByoYwliMpMqOO6hYGR+mbTsQ==" saltValue="j3U07eLrl0FD9nw5i6uEgw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kUk8615zXMHb0xjwdvkgc6XhekPwFXEDrFTZrdLZ93QrwbOhgvzLVQlzt61/JH1yHiuVy5+w7sl0XTdybxi8Tg==" saltValue="5J23MS+wL1yVE7/K45IpTg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C17:E17"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C17:E17" location="'3'!A1" display="3 Recaudación anual, serie 2016-2024"/>
-[...1 lines deleted...]
-    <hyperlink ref="C15:E15" location="'2'!A1" display="2 Recaudación mensual, serie 2016-2025"/>
+    <hyperlink ref="C17:E17" location="'3'!A1" display="3 Recaudación anual, serie 2016-2025"/>
+    <hyperlink ref="C13:E13" location="'1'!A1" display="1 Recaudación acumulada en lo que va de año (2026)"/>
+    <hyperlink ref="C15:E15" location="'2'!A1" display="2 Recaudación mensual, serie 2016-2026"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="54" customWidth="1"/>
     <col min="4" max="4" width="24" style="54" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="54" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="54" customWidth="1"/>
     <col min="7" max="7" width="3.7109375" style="5" customWidth="1"/>
@@ -2135,51 +2143,51 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="89" t="s">
         <v>137</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="90" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="55"/>
       <c r="D10" s="55"/>
       <c r="E10" s="55"/>
@@ -2200,241 +2208,241 @@
       <c r="D12" s="55"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
     </row>
     <row r="13" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="55"/>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="56"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
     </row>
     <row r="15" spans="1:9" s="22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="12">
-        <v>2350.17</v>
+        <v>35.090000000000003</v>
       </c>
       <c r="D16" s="12">
-        <v>-2392.42</v>
+        <v>22.08</v>
       </c>
       <c r="E16" s="12">
-        <v>-4742.59</v>
+        <v>-13.010000000000005</v>
       </c>
       <c r="F16" s="13">
-        <v>-2.0179774229098317</v>
+        <v>-0.37076090054146493</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="2:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="25">
-        <v>2350.17</v>
+        <v>35.090000000000003</v>
       </c>
       <c r="D17" s="25">
-        <v>105.27000000000001</v>
+        <v>54.68</v>
       </c>
       <c r="E17" s="50">
-        <v>-2244.9</v>
+        <v>19.589999999999996</v>
       </c>
       <c r="F17" s="26">
-        <v>-0.9552074956279758</v>
+        <v>0.55827871188372735</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="2:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>0</v>
       </c>
       <c r="D18" s="25">
-        <v>-2497.69</v>
+        <v>-32.6</v>
       </c>
       <c r="E18" s="50">
-        <v>-2497.69</v>
+        <v>-32.6</v>
       </c>
       <c r="F18" s="26">
         <v>-1</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="12">
-        <v>12474716.589999998</v>
+        <v>1978298.74</v>
       </c>
       <c r="D19" s="12">
-        <v>9605849.9800000004</v>
+        <v>1086809.49</v>
       </c>
       <c r="E19" s="12">
-        <v>-2868866.6099999975</v>
+        <v>-891489.25</v>
       </c>
       <c r="F19" s="13">
-        <v>-0.22997449194955999</v>
+        <v>-0.45063429095648111</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
-        <v>24152865.779999997</v>
+        <v>38773.03</v>
       </c>
       <c r="D20" s="12">
-        <v>27539543.799999997</v>
+        <v>45373.52</v>
       </c>
       <c r="E20" s="12">
-        <v>3386678.0199999996</v>
+        <v>6600.489999999998</v>
       </c>
       <c r="F20" s="13">
-        <v>0.14021847555681655</v>
+        <v>0.17023405186543328</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="12">
-        <v>3567486.75</v>
+        <v>1112484.08</v>
       </c>
       <c r="D21" s="12">
-        <v>4263593.7699999996</v>
+        <v>1329970.6499999999</v>
       </c>
       <c r="E21" s="12">
-        <v>696107.01999999955</v>
+        <v>217486.56999999983</v>
       </c>
       <c r="F21" s="13">
-        <v>0.19512532737507704</v>
+        <v>0.19549634364205892</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
-        <v>8034781.25</v>
+        <v>0</v>
       </c>
       <c r="D22" s="23">
-        <v>9693119.4499999993</v>
+        <v>0</v>
       </c>
       <c r="E22" s="12">
-        <v>1658338.1999999993</v>
+        <v>0</v>
       </c>
       <c r="F22" s="53">
-        <v>0.20639494074589759</v>
+        <v>0</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="88" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="23">
-        <v>13995078.82</v>
+        <v>4104480.23</v>
       </c>
       <c r="D23" s="23">
-        <v>16140719.279999999</v>
+        <v>4973815.3099999996</v>
       </c>
       <c r="E23" s="23">
-        <v>2145640.459999999</v>
-[...2 lines deleted...]
-        <v>0.15331392467284433</v>
+        <v>869335.07999999961</v>
+      </c>
+      <c r="F23" s="99">
+        <v>0.21180150257417596</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="14">
-        <v>62227279.360000014</v>
+        <v>7234071.1699999999</v>
       </c>
       <c r="D24" s="14">
-        <v>67240433.859999999</v>
+        <v>7435991.0499999989</v>
       </c>
       <c r="E24" s="14">
-        <v>5013154.4999999851</v>
+        <v>201919.87999999896</v>
       </c>
       <c r="F24" s="15">
-        <v>8.0562006752660009E-2</v>
+        <v>2.7912343582873422E-2</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="2:9" s="22" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="105" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="105"/>
+      <c r="B25" s="107" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="107"/>
+      <c r="D25" s="107"/>
+      <c r="E25" s="107"/>
+      <c r="F25" s="107"/>
     </row>
     <row r="26" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="79" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
     </row>
     <row r="28" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
     </row>
     <row r="29" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
     </row>
     <row r="30" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="86"/>
       <c r="D30" s="57"/>
     </row>
@@ -2471,72 +2479,72 @@
     <row r="36" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="57"/>
       <c r="F36" s="87"/>
     </row>
     <row r="37" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="87"/>
     </row>
     <row r="38" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C38" s="57"/>
       <c r="D38" s="57"/>
       <c r="E38" s="57"/>
       <c r="F38" s="87"/>
     </row>
     <row r="39" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="57"/>
       <c r="F39" s="87"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="l/7ErZ6/WeuEukLAnHLnWeDD9DtVuHt+7wv/08XUfAuR/TU4DlSfgyIyf4L7feVTGyn3p/I8hr1QqfU7gCL5LQ==" saltValue="syvR6xCaCQHGqRGyHMCprw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xoFE0fUP1gr442vRyNJezE+ad0fxksvb9uQlcqNvmluE0qsfnUtE94zbriMWCoqoxUvJD0h5DfbuWWCSPt6RbA==" saltValue="mFICqVbcy0wWVvH84Ep6TA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B28" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG179"/>
+  <dimension ref="A1:AG181"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="15" style="5" customWidth="1"/>
     <col min="3" max="21" width="12.7109375" style="5" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
@@ -2544,160 +2552,160 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:30" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="89" t="s">
         <v>137</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:30" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="90" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="8" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
     </row>
     <row r="15" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28"/>
-      <c r="C15" s="106" t="s">
+      <c r="C15" s="108" t="s">
         <v>119</v>
       </c>
-      <c r="D15" s="107"/>
-[...1 lines deleted...]
-      <c r="F15" s="110" t="s">
+      <c r="D15" s="109"/>
+      <c r="E15" s="109"/>
+      <c r="F15" s="112" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="112" t="s">
+      <c r="G15" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="H15" s="110" t="s">
+      <c r="H15" s="112" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="110" t="s">
+      <c r="I15" s="112" t="s">
         <v>43</v>
       </c>
-      <c r="J15" s="110" t="s">
+      <c r="J15" s="112" t="s">
         <v>110</v>
       </c>
-      <c r="K15" s="108" t="s">
+      <c r="K15" s="110" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
     </row>
     <row r="16" spans="1:30" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="29"/>
       <c r="C16" s="33" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="34" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="F16" s="111" t="s">
+      <c r="F16" s="113" t="s">
         <v>28</v>
       </c>
-      <c r="G16" s="113"/>
-      <c r="H16" s="111" t="s">
+      <c r="G16" s="115"/>
+      <c r="H16" s="113" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="111" t="s">
+      <c r="I16" s="113" t="s">
         <v>29</v>
       </c>
-      <c r="J16" s="111" t="s">
+      <c r="J16" s="113" t="s">
         <v>108</v>
       </c>
-      <c r="K16" s="109" t="s">
+      <c r="K16" s="111" t="s">
         <v>31</v>
       </c>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
     </row>
     <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="30" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="43">
         <v>-5168.4399999999987</v>
       </c>
       <c r="D17" s="35">
         <v>10913.79</v>
       </c>
       <c r="E17" s="35">
         <v>-16082.23</v>
       </c>
       <c r="F17" s="47">
         <v>401647.28</v>
@@ -4968,271 +4976,271 @@
       <c r="D83" s="37">
         <v>-1991.82</v>
       </c>
       <c r="E83" s="37">
         <v>-16.8</v>
       </c>
       <c r="F83" s="48">
         <v>653304.04</v>
       </c>
       <c r="G83" s="48">
         <v>19214605.98</v>
       </c>
       <c r="H83" s="48">
         <v>3565.31</v>
       </c>
       <c r="I83" s="48">
         <v>-19.350000000000001</v>
       </c>
       <c r="J83" s="48">
         <v>0</v>
       </c>
       <c r="K83" s="41">
         <v>19869447.359999999</v>
       </c>
       <c r="L83" s="59"/>
-      <c r="M83" s="95"/>
-[...7 lines deleted...]
-      <c r="U83" s="95"/>
+      <c r="M83" s="96"/>
+      <c r="N83" s="96"/>
+      <c r="O83" s="96"/>
+      <c r="P83" s="96"/>
+      <c r="Q83" s="96"/>
+      <c r="R83" s="96"/>
+      <c r="S83" s="96"/>
+      <c r="T83" s="96"/>
+      <c r="U83" s="96"/>
       <c r="W83" s="59"/>
       <c r="X83" s="59"/>
       <c r="Y83" s="59"/>
       <c r="Z83" s="59"/>
       <c r="AA83" s="59"/>
       <c r="AB83" s="59"/>
       <c r="AC83" s="59"/>
       <c r="AD83" s="59"/>
       <c r="AE83" s="59"/>
       <c r="AF83" s="59"/>
       <c r="AG83" s="59"/>
     </row>
     <row r="84" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="42" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="44">
         <v>64.239999999999995</v>
       </c>
       <c r="D84" s="36">
         <v>64.239999999999995</v>
       </c>
       <c r="E84" s="36">
         <v>0</v>
       </c>
       <c r="F84" s="46">
         <v>466783.28</v>
       </c>
       <c r="G84" s="46">
         <v>23426.67</v>
       </c>
       <c r="H84" s="46">
         <v>731425.05</v>
       </c>
       <c r="I84" s="46">
         <v>7663853.1799999997</v>
       </c>
       <c r="J84" s="46">
         <v>0</v>
       </c>
       <c r="K84" s="40">
         <v>8885552.4199999999</v>
       </c>
       <c r="L84" s="59"/>
-      <c r="M84" s="95"/>
-[...7 lines deleted...]
-      <c r="U84" s="95"/>
+      <c r="M84" s="96"/>
+      <c r="N84" s="96"/>
+      <c r="O84" s="96"/>
+      <c r="P84" s="96"/>
+      <c r="Q84" s="96"/>
+      <c r="R84" s="96"/>
+      <c r="S84" s="96"/>
+      <c r="T84" s="96"/>
+      <c r="U84" s="96"/>
       <c r="W84" s="59"/>
       <c r="X84" s="59"/>
       <c r="Y84" s="59"/>
       <c r="Z84" s="59"/>
       <c r="AA84" s="59"/>
       <c r="AB84" s="59"/>
       <c r="AC84" s="59"/>
       <c r="AD84" s="59"/>
       <c r="AE84" s="59"/>
       <c r="AF84" s="59"/>
       <c r="AG84" s="59"/>
     </row>
     <row r="85" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="49" t="s">
         <v>88</v>
       </c>
       <c r="C85" s="45">
         <v>294.45</v>
       </c>
       <c r="D85" s="37">
         <v>294.45</v>
       </c>
       <c r="E85" s="37">
         <v>0</v>
       </c>
       <c r="F85" s="48">
         <v>195469.33</v>
       </c>
       <c r="G85" s="48">
         <v>28132.25</v>
       </c>
       <c r="H85" s="48">
         <v>0</v>
       </c>
       <c r="I85" s="48">
         <v>2253080.89</v>
       </c>
       <c r="J85" s="48">
         <v>0</v>
       </c>
       <c r="K85" s="41">
         <v>2476976.92</v>
       </c>
       <c r="L85" s="59"/>
-      <c r="M85" s="95"/>
-[...7 lines deleted...]
-      <c r="U85" s="95"/>
+      <c r="M85" s="96"/>
+      <c r="N85" s="96"/>
+      <c r="O85" s="96"/>
+      <c r="P85" s="96"/>
+      <c r="Q85" s="96"/>
+      <c r="R85" s="96"/>
+      <c r="S85" s="96"/>
+      <c r="T85" s="96"/>
+      <c r="U85" s="96"/>
       <c r="W85" s="59"/>
       <c r="X85" s="59"/>
       <c r="Y85" s="59"/>
       <c r="Z85" s="59"/>
       <c r="AA85" s="59"/>
       <c r="AB85" s="59"/>
       <c r="AC85" s="59"/>
       <c r="AD85" s="59"/>
       <c r="AE85" s="59"/>
       <c r="AF85" s="59"/>
       <c r="AG85" s="59"/>
     </row>
     <row r="86" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="42" t="s">
         <v>89</v>
       </c>
       <c r="C86" s="44">
         <v>1574.7</v>
       </c>
       <c r="D86" s="36">
         <v>1574.7</v>
       </c>
       <c r="E86" s="36">
         <v>0</v>
       </c>
       <c r="F86" s="46">
         <v>340907.43</v>
       </c>
       <c r="G86" s="46">
         <v>0</v>
       </c>
       <c r="H86" s="46">
         <v>0</v>
       </c>
       <c r="I86" s="46">
         <v>0</v>
       </c>
       <c r="J86" s="46">
         <v>0</v>
       </c>
       <c r="K86" s="40">
         <v>342482.13</v>
       </c>
       <c r="L86" s="59"/>
-      <c r="M86" s="95"/>
-[...7 lines deleted...]
-      <c r="U86" s="95"/>
+      <c r="M86" s="96"/>
+      <c r="N86" s="96"/>
+      <c r="O86" s="96"/>
+      <c r="P86" s="96"/>
+      <c r="Q86" s="96"/>
+      <c r="R86" s="96"/>
+      <c r="S86" s="96"/>
+      <c r="T86" s="96"/>
+      <c r="U86" s="96"/>
       <c r="W86" s="59"/>
       <c r="X86" s="59"/>
       <c r="Y86" s="59"/>
       <c r="Z86" s="59"/>
       <c r="AA86" s="59"/>
       <c r="AB86" s="59"/>
       <c r="AC86" s="59"/>
       <c r="AD86" s="59"/>
       <c r="AE86" s="59"/>
       <c r="AF86" s="59"/>
       <c r="AG86" s="59"/>
     </row>
     <row r="87" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="49" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="45">
         <v>0</v>
       </c>
       <c r="D87" s="37">
         <v>0</v>
       </c>
       <c r="E87" s="37">
         <v>0</v>
       </c>
       <c r="F87" s="48">
         <v>321506.59999999998</v>
       </c>
       <c r="G87" s="48">
         <v>17917.5</v>
       </c>
       <c r="H87" s="48">
         <v>619423.77</v>
       </c>
       <c r="I87" s="48">
         <v>0</v>
       </c>
       <c r="J87" s="48">
         <v>0</v>
       </c>
       <c r="K87" s="41">
         <v>958847.87</v>
       </c>
       <c r="L87" s="59"/>
-      <c r="M87" s="95"/>
-[...7 lines deleted...]
-      <c r="U87" s="95"/>
+      <c r="M87" s="96"/>
+      <c r="N87" s="96"/>
+      <c r="O87" s="96"/>
+      <c r="P87" s="96"/>
+      <c r="Q87" s="96"/>
+      <c r="R87" s="96"/>
+      <c r="S87" s="96"/>
+      <c r="T87" s="96"/>
+      <c r="U87" s="96"/>
       <c r="W87" s="59"/>
       <c r="X87" s="59"/>
       <c r="Y87" s="59"/>
       <c r="Z87" s="59"/>
       <c r="AA87" s="59"/>
       <c r="AB87" s="59"/>
       <c r="AC87" s="59"/>
       <c r="AD87" s="59"/>
       <c r="AE87" s="59"/>
       <c r="AF87" s="59"/>
       <c r="AG87" s="59"/>
     </row>
     <row r="88" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="42" t="s">
         <v>91</v>
       </c>
       <c r="C88" s="44">
         <v>-4</v>
       </c>
       <c r="D88" s="36">
         <v>0</v>
       </c>
       <c r="E88" s="36">
         <v>-4</v>
       </c>
@@ -6158,51 +6166,51 @@
       </c>
       <c r="L105" s="59"/>
       <c r="M105" s="59"/>
       <c r="N105" s="59"/>
       <c r="O105" s="59"/>
       <c r="P105" s="59"/>
       <c r="Q105" s="59"/>
       <c r="R105" s="59"/>
       <c r="S105" s="59"/>
       <c r="T105" s="59"/>
       <c r="U105" s="59"/>
       <c r="W105" s="59"/>
       <c r="X105" s="59"/>
       <c r="Y105" s="59"/>
       <c r="Z105" s="59"/>
       <c r="AA105" s="59"/>
       <c r="AB105" s="59"/>
       <c r="AC105" s="59"/>
       <c r="AD105" s="59"/>
       <c r="AE105" s="59"/>
       <c r="AF105" s="59"/>
       <c r="AG105" s="59"/>
     </row>
     <row r="106" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C106" s="44">
         <v>0</v>
       </c>
       <c r="D106" s="36">
         <v>0</v>
       </c>
       <c r="E106" s="36">
         <v>0</v>
       </c>
       <c r="F106" s="46">
         <v>676308.85</v>
       </c>
       <c r="G106" s="46">
         <v>45674.44</v>
       </c>
       <c r="H106" s="46">
         <v>542.16999999999996</v>
       </c>
       <c r="I106" s="46">
         <v>123881.39</v>
       </c>
       <c r="J106" s="46">
         <v>0</v>
       </c>
@@ -6211,51 +6219,51 @@
       </c>
       <c r="L106" s="59"/>
       <c r="M106" s="59"/>
       <c r="N106" s="59"/>
       <c r="O106" s="59"/>
       <c r="P106" s="59"/>
       <c r="Q106" s="59"/>
       <c r="R106" s="59"/>
       <c r="S106" s="59"/>
       <c r="T106" s="59"/>
       <c r="U106" s="59"/>
       <c r="W106" s="59"/>
       <c r="X106" s="59"/>
       <c r="Y106" s="59"/>
       <c r="Z106" s="59"/>
       <c r="AA106" s="59"/>
       <c r="AB106" s="59"/>
       <c r="AC106" s="59"/>
       <c r="AD106" s="59"/>
       <c r="AE106" s="59"/>
       <c r="AF106" s="59"/>
       <c r="AG106" s="59"/>
     </row>
     <row r="107" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="82" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C107" s="83">
         <v>2017.81</v>
       </c>
       <c r="D107" s="81">
         <v>2017.81</v>
       </c>
       <c r="E107" s="81">
         <v>0</v>
       </c>
       <c r="F107" s="80">
         <v>821829.77</v>
       </c>
       <c r="G107" s="80">
         <v>20579511.739999998</v>
       </c>
       <c r="H107" s="80">
         <v>1795.79</v>
       </c>
       <c r="I107" s="80">
         <v>54560.94</v>
       </c>
       <c r="J107" s="80">
         <v>0</v>
       </c>
@@ -6264,51 +6272,51 @@
       </c>
       <c r="L107" s="59"/>
       <c r="M107" s="59"/>
       <c r="N107" s="59"/>
       <c r="O107" s="59"/>
       <c r="P107" s="59"/>
       <c r="Q107" s="59"/>
       <c r="R107" s="59"/>
       <c r="S107" s="59"/>
       <c r="T107" s="59"/>
       <c r="U107" s="59"/>
       <c r="W107" s="59"/>
       <c r="X107" s="59"/>
       <c r="Y107" s="59"/>
       <c r="Z107" s="59"/>
       <c r="AA107" s="59"/>
       <c r="AB107" s="59"/>
       <c r="AC107" s="59"/>
       <c r="AD107" s="59"/>
       <c r="AE107" s="59"/>
       <c r="AF107" s="59"/>
       <c r="AG107" s="59"/>
     </row>
     <row r="108" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="42" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C108" s="44">
         <v>87.04</v>
       </c>
       <c r="D108" s="36">
         <v>87.04</v>
       </c>
       <c r="E108" s="36">
         <v>0</v>
       </c>
       <c r="F108" s="46">
         <v>792379.68</v>
       </c>
       <c r="G108" s="46">
         <v>76492.83</v>
       </c>
       <c r="H108" s="46">
         <v>789086</v>
       </c>
       <c r="I108" s="46">
         <v>4994009.51</v>
       </c>
       <c r="J108" s="46">
         <v>4231175.24</v>
       </c>
@@ -6529,51 +6537,51 @@
       </c>
       <c r="L112" s="59"/>
       <c r="M112" s="59"/>
       <c r="N112" s="59"/>
       <c r="O112" s="59"/>
       <c r="P112" s="59"/>
       <c r="Q112" s="59"/>
       <c r="R112" s="59"/>
       <c r="S112" s="59"/>
       <c r="T112" s="59"/>
       <c r="U112" s="59"/>
       <c r="W112" s="59"/>
       <c r="X112" s="59"/>
       <c r="Y112" s="59"/>
       <c r="Z112" s="59"/>
       <c r="AA112" s="59"/>
       <c r="AB112" s="59"/>
       <c r="AC112" s="59"/>
       <c r="AD112" s="59"/>
       <c r="AE112" s="59"/>
       <c r="AF112" s="59"/>
       <c r="AG112" s="59"/>
     </row>
     <row r="113" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="82" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C113" s="83">
         <v>1540.93</v>
       </c>
       <c r="D113" s="81">
         <v>1540.93</v>
       </c>
       <c r="E113" s="81">
         <v>0</v>
       </c>
       <c r="F113" s="80">
         <v>957583.18</v>
       </c>
       <c r="G113" s="80">
         <v>71337.820000000007</v>
       </c>
       <c r="H113" s="80">
         <v>68.680000000000007</v>
       </c>
       <c r="I113" s="80">
         <v>0</v>
       </c>
       <c r="J113" s="80">
         <v>0</v>
       </c>
@@ -6582,51 +6590,51 @@
       </c>
       <c r="L113" s="59"/>
       <c r="M113" s="59"/>
       <c r="N113" s="59"/>
       <c r="O113" s="59"/>
       <c r="P113" s="59"/>
       <c r="Q113" s="59"/>
       <c r="R113" s="59"/>
       <c r="S113" s="59"/>
       <c r="T113" s="59"/>
       <c r="U113" s="59"/>
       <c r="W113" s="59"/>
       <c r="X113" s="59"/>
       <c r="Y113" s="59"/>
       <c r="Z113" s="59"/>
       <c r="AA113" s="59"/>
       <c r="AB113" s="59"/>
       <c r="AC113" s="59"/>
       <c r="AD113" s="59"/>
       <c r="AE113" s="59"/>
       <c r="AF113" s="59"/>
       <c r="AG113" s="59"/>
     </row>
     <row r="114" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="42" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C114" s="44">
         <v>0</v>
       </c>
       <c r="D114" s="36">
         <v>0</v>
       </c>
       <c r="E114" s="36">
         <v>0</v>
       </c>
       <c r="F114" s="46">
         <v>735755.3</v>
       </c>
       <c r="G114" s="46">
         <v>8554.2999999999993</v>
       </c>
       <c r="H114" s="46">
         <v>843271.83</v>
       </c>
       <c r="I114" s="46">
         <v>0</v>
       </c>
       <c r="J114" s="46">
         <v>4056862.31</v>
       </c>
@@ -6635,51 +6643,51 @@
       </c>
       <c r="L114" s="59"/>
       <c r="M114" s="59"/>
       <c r="N114" s="59"/>
       <c r="O114" s="59"/>
       <c r="P114" s="59"/>
       <c r="Q114" s="59"/>
       <c r="R114" s="59"/>
       <c r="S114" s="59"/>
       <c r="T114" s="59"/>
       <c r="U114" s="59"/>
       <c r="W114" s="59"/>
       <c r="X114" s="59"/>
       <c r="Y114" s="59"/>
       <c r="Z114" s="59"/>
       <c r="AA114" s="59"/>
       <c r="AB114" s="59"/>
       <c r="AC114" s="59"/>
       <c r="AD114" s="59"/>
       <c r="AE114" s="59"/>
       <c r="AF114" s="59"/>
       <c r="AG114" s="59"/>
     </row>
     <row r="115" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="82" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C115" s="83">
         <v>0</v>
       </c>
       <c r="D115" s="81">
         <v>0</v>
       </c>
       <c r="E115" s="81">
         <v>0</v>
       </c>
       <c r="F115" s="80">
         <v>846723.03</v>
       </c>
       <c r="G115" s="80">
         <v>4858.6000000000004</v>
       </c>
       <c r="H115" s="80">
         <v>328.02</v>
       </c>
       <c r="I115" s="80">
         <v>0</v>
       </c>
       <c r="J115" s="80">
         <v>0</v>
       </c>
@@ -6688,51 +6696,51 @@
       </c>
       <c r="L115" s="59"/>
       <c r="M115" s="59"/>
       <c r="N115" s="59"/>
       <c r="O115" s="59"/>
       <c r="P115" s="59"/>
       <c r="Q115" s="59"/>
       <c r="R115" s="59"/>
       <c r="S115" s="59"/>
       <c r="T115" s="59"/>
       <c r="U115" s="59"/>
       <c r="W115" s="59"/>
       <c r="X115" s="59"/>
       <c r="Y115" s="59"/>
       <c r="Z115" s="59"/>
       <c r="AA115" s="59"/>
       <c r="AB115" s="59"/>
       <c r="AC115" s="59"/>
       <c r="AD115" s="59"/>
       <c r="AE115" s="59"/>
       <c r="AF115" s="59"/>
       <c r="AG115" s="59"/>
     </row>
     <row r="116" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="42" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C116" s="44">
         <v>35.090000000000003</v>
       </c>
       <c r="D116" s="36">
         <v>35.090000000000003</v>
       </c>
       <c r="E116" s="36">
         <v>0</v>
       </c>
       <c r="F116" s="46">
         <v>948916.33</v>
       </c>
       <c r="G116" s="46">
         <v>596.46</v>
       </c>
       <c r="H116" s="46">
         <v>80.88</v>
       </c>
       <c r="I116" s="46">
         <v>0</v>
       </c>
       <c r="J116" s="46">
         <v>0</v>
       </c>
@@ -6741,51 +6749,51 @@
       </c>
       <c r="L116" s="59"/>
       <c r="M116" s="59"/>
       <c r="N116" s="59"/>
       <c r="O116" s="59"/>
       <c r="P116" s="59"/>
       <c r="Q116" s="59"/>
       <c r="R116" s="59"/>
       <c r="S116" s="59"/>
       <c r="T116" s="59"/>
       <c r="U116" s="59"/>
       <c r="W116" s="59"/>
       <c r="X116" s="59"/>
       <c r="Y116" s="59"/>
       <c r="Z116" s="59"/>
       <c r="AA116" s="59"/>
       <c r="AB116" s="59"/>
       <c r="AC116" s="59"/>
       <c r="AD116" s="59"/>
       <c r="AE116" s="59"/>
       <c r="AF116" s="59"/>
       <c r="AG116" s="59"/>
     </row>
     <row r="117" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="82" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C117" s="83">
         <v>0</v>
       </c>
       <c r="D117" s="81">
         <v>0</v>
       </c>
       <c r="E117" s="81">
         <v>0</v>
       </c>
       <c r="F117" s="80">
         <v>950920.22</v>
       </c>
       <c r="G117" s="80">
         <v>74140.66</v>
       </c>
       <c r="H117" s="80">
         <v>980901.05</v>
       </c>
       <c r="I117" s="80">
         <v>0</v>
       </c>
       <c r="J117" s="80">
         <v>2134041.8199999998</v>
       </c>
@@ -6794,51 +6802,51 @@
       </c>
       <c r="L117" s="59"/>
       <c r="M117" s="59"/>
       <c r="N117" s="59"/>
       <c r="O117" s="59"/>
       <c r="P117" s="59"/>
       <c r="Q117" s="59"/>
       <c r="R117" s="59"/>
       <c r="S117" s="59"/>
       <c r="T117" s="59"/>
       <c r="U117" s="59"/>
       <c r="W117" s="59"/>
       <c r="X117" s="59"/>
       <c r="Y117" s="59"/>
       <c r="Z117" s="59"/>
       <c r="AA117" s="59"/>
       <c r="AB117" s="59"/>
       <c r="AC117" s="59"/>
       <c r="AD117" s="59"/>
       <c r="AE117" s="59"/>
       <c r="AF117" s="59"/>
       <c r="AG117" s="59"/>
     </row>
     <row r="118" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="42" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C118" s="44">
         <v>70.180000000000007</v>
       </c>
       <c r="D118" s="36">
         <v>70.180000000000007</v>
       </c>
       <c r="E118" s="36">
         <v>0</v>
       </c>
       <c r="F118" s="46">
         <v>975782.76</v>
       </c>
       <c r="G118" s="46">
         <v>53821.13</v>
       </c>
       <c r="H118" s="46">
         <v>80.88</v>
       </c>
       <c r="I118" s="46">
         <v>0</v>
       </c>
       <c r="J118" s="46">
         <v>0</v>
       </c>
@@ -6847,51 +6855,51 @@
       </c>
       <c r="L118" s="59"/>
       <c r="M118" s="59"/>
       <c r="N118" s="59"/>
       <c r="O118" s="59"/>
       <c r="P118" s="59"/>
       <c r="Q118" s="59"/>
       <c r="R118" s="59"/>
       <c r="S118" s="59"/>
       <c r="T118" s="59"/>
       <c r="U118" s="59"/>
       <c r="W118" s="59"/>
       <c r="X118" s="59"/>
       <c r="Y118" s="59"/>
       <c r="Z118" s="59"/>
       <c r="AA118" s="59"/>
       <c r="AB118" s="59"/>
       <c r="AC118" s="59"/>
       <c r="AD118" s="59"/>
       <c r="AE118" s="59"/>
       <c r="AF118" s="59"/>
       <c r="AG118" s="59"/>
     </row>
     <row r="119" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="82" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C119" s="83">
         <v>35.090000000000003</v>
       </c>
       <c r="D119" s="81">
         <v>35.090000000000003</v>
       </c>
       <c r="E119" s="81">
         <v>0</v>
       </c>
       <c r="F119" s="80">
         <v>1076277.99</v>
       </c>
       <c r="G119" s="80">
         <v>23226517.16</v>
       </c>
       <c r="H119" s="80">
         <v>14.34</v>
       </c>
       <c r="I119" s="80">
         <v>0</v>
       </c>
       <c r="J119" s="80">
         <v>0</v>
       </c>
@@ -6900,51 +6908,51 @@
       </c>
       <c r="L119" s="59"/>
       <c r="M119" s="59"/>
       <c r="N119" s="59"/>
       <c r="O119" s="59"/>
       <c r="P119" s="59"/>
       <c r="Q119" s="59"/>
       <c r="R119" s="59"/>
       <c r="S119" s="59"/>
       <c r="T119" s="59"/>
       <c r="U119" s="59"/>
       <c r="W119" s="59"/>
       <c r="X119" s="59"/>
       <c r="Y119" s="59"/>
       <c r="Z119" s="59"/>
       <c r="AA119" s="59"/>
       <c r="AB119" s="59"/>
       <c r="AC119" s="59"/>
       <c r="AD119" s="59"/>
       <c r="AE119" s="59"/>
       <c r="AF119" s="59"/>
       <c r="AG119" s="59"/>
     </row>
     <row r="120" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="42" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C120" s="44">
         <v>557.66999999999996</v>
       </c>
       <c r="D120" s="36">
         <v>557.66999999999996</v>
       </c>
       <c r="E120" s="36">
         <v>0</v>
       </c>
       <c r="F120" s="46">
         <v>937286.1</v>
       </c>
       <c r="G120" s="46">
         <v>230543.24</v>
       </c>
       <c r="H120" s="46">
         <v>892831.26</v>
       </c>
       <c r="I120" s="46">
         <v>0</v>
       </c>
       <c r="J120" s="46">
         <v>3154113.11</v>
       </c>
@@ -6953,51 +6961,51 @@
       </c>
       <c r="L120" s="59"/>
       <c r="M120" s="59"/>
       <c r="N120" s="59"/>
       <c r="O120" s="59"/>
       <c r="P120" s="59"/>
       <c r="Q120" s="59"/>
       <c r="R120" s="59"/>
       <c r="S120" s="59"/>
       <c r="T120" s="59"/>
       <c r="U120" s="59"/>
       <c r="W120" s="59"/>
       <c r="X120" s="59"/>
       <c r="Y120" s="59"/>
       <c r="Z120" s="59"/>
       <c r="AA120" s="59"/>
       <c r="AB120" s="59"/>
       <c r="AC120" s="59"/>
       <c r="AD120" s="59"/>
       <c r="AE120" s="59"/>
       <c r="AF120" s="59"/>
       <c r="AG120" s="59"/>
     </row>
     <row r="121" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="82" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C121" s="83">
         <v>70.180000000000007</v>
       </c>
       <c r="D121" s="81">
         <v>70.180000000000007</v>
       </c>
       <c r="E121" s="81">
         <v>0</v>
       </c>
       <c r="F121" s="80">
         <v>1433533.88</v>
       </c>
       <c r="G121" s="80">
         <v>87258.79</v>
       </c>
       <c r="H121" s="80">
         <v>0</v>
       </c>
       <c r="I121" s="80">
         <v>4169507.42</v>
       </c>
       <c r="J121" s="80">
         <v>0</v>
       </c>
@@ -7006,51 +7014,51 @@
       </c>
       <c r="L121" s="59"/>
       <c r="M121" s="59"/>
       <c r="N121" s="59"/>
       <c r="O121" s="59"/>
       <c r="P121" s="59"/>
       <c r="Q121" s="59"/>
       <c r="R121" s="59"/>
       <c r="S121" s="59"/>
       <c r="T121" s="59"/>
       <c r="U121" s="59"/>
       <c r="W121" s="59"/>
       <c r="X121" s="59"/>
       <c r="Y121" s="59"/>
       <c r="Z121" s="59"/>
       <c r="AA121" s="59"/>
       <c r="AB121" s="59"/>
       <c r="AC121" s="59"/>
       <c r="AD121" s="59"/>
       <c r="AE121" s="59"/>
       <c r="AF121" s="59"/>
       <c r="AG121" s="59"/>
     </row>
     <row r="122" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="42" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C122" s="44">
         <v>35.090000000000003</v>
       </c>
       <c r="D122" s="36">
         <v>35.090000000000003</v>
       </c>
       <c r="E122" s="36">
         <v>0</v>
       </c>
       <c r="F122" s="46">
         <v>1003838.84</v>
       </c>
       <c r="G122" s="46">
         <v>19475.28</v>
       </c>
       <c r="H122" s="46">
         <v>5764.34</v>
       </c>
       <c r="I122" s="46">
         <v>3782355.26</v>
       </c>
       <c r="J122" s="46">
         <v>0</v>
       </c>
@@ -7059,51 +7067,51 @@
       </c>
       <c r="L122" s="59"/>
       <c r="M122" s="59"/>
       <c r="N122" s="59"/>
       <c r="O122" s="59"/>
       <c r="P122" s="59"/>
       <c r="Q122" s="59"/>
       <c r="R122" s="59"/>
       <c r="S122" s="59"/>
       <c r="T122" s="59"/>
       <c r="U122" s="59"/>
       <c r="W122" s="59"/>
       <c r="X122" s="59"/>
       <c r="Y122" s="59"/>
       <c r="Z122" s="59"/>
       <c r="AA122" s="59"/>
       <c r="AB122" s="59"/>
       <c r="AC122" s="59"/>
       <c r="AD122" s="59"/>
       <c r="AE122" s="59"/>
       <c r="AF122" s="59"/>
       <c r="AG122" s="59"/>
     </row>
     <row r="123" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="82" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C123" s="83">
         <v>35.090000000000003</v>
       </c>
       <c r="D123" s="81">
         <v>35.090000000000003</v>
       </c>
       <c r="E123" s="81">
         <v>0</v>
       </c>
       <c r="F123" s="80">
         <v>1295581.2</v>
       </c>
       <c r="G123" s="80">
         <v>94948.69</v>
       </c>
       <c r="H123" s="80">
         <v>844060.77</v>
       </c>
       <c r="I123" s="80">
         <v>74074.2</v>
       </c>
       <c r="J123" s="80">
         <v>4650061.58</v>
       </c>
@@ -7112,51 +7120,51 @@
       </c>
       <c r="L123" s="59"/>
       <c r="M123" s="59"/>
       <c r="N123" s="59"/>
       <c r="O123" s="59"/>
       <c r="P123" s="59"/>
       <c r="Q123" s="59"/>
       <c r="R123" s="59"/>
       <c r="S123" s="59"/>
       <c r="T123" s="59"/>
       <c r="U123" s="59"/>
       <c r="W123" s="59"/>
       <c r="X123" s="59"/>
       <c r="Y123" s="59"/>
       <c r="Z123" s="59"/>
       <c r="AA123" s="59"/>
       <c r="AB123" s="59"/>
       <c r="AC123" s="59"/>
       <c r="AD123" s="59"/>
       <c r="AE123" s="59"/>
       <c r="AF123" s="59"/>
       <c r="AG123" s="59"/>
     </row>
     <row r="124" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="42" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C124" s="44">
         <v>-29.149999999999991</v>
       </c>
       <c r="D124" s="36">
         <v>-29.149999999999991</v>
       </c>
       <c r="E124" s="36">
         <v>0</v>
       </c>
       <c r="F124" s="46">
         <v>1312517.76</v>
       </c>
       <c r="G124" s="46">
         <v>280813.65000000002</v>
       </c>
       <c r="H124" s="46">
         <v>84.7</v>
       </c>
       <c r="I124" s="46">
         <v>8844.3700000000008</v>
       </c>
       <c r="J124" s="46">
         <v>0</v>
       </c>
@@ -7375,51 +7383,51 @@
       <c r="K128" s="40">
         <v>781533.11</v>
       </c>
       <c r="L128" s="59"/>
       <c r="M128" s="59"/>
       <c r="N128" s="59"/>
       <c r="O128" s="59"/>
       <c r="P128" s="59"/>
       <c r="Q128" s="59"/>
       <c r="R128" s="59"/>
       <c r="S128" s="59"/>
       <c r="T128" s="59"/>
       <c r="U128" s="59"/>
       <c r="W128" s="59"/>
       <c r="X128" s="59"/>
       <c r="Y128" s="59"/>
       <c r="Z128" s="59"/>
       <c r="AA128" s="59"/>
       <c r="AB128" s="59"/>
       <c r="AC128" s="59"/>
       <c r="AD128" s="59"/>
       <c r="AE128" s="59"/>
       <c r="AF128" s="59"/>
       <c r="AG128" s="59"/>
     </row>
-    <row r="129" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="82" t="s">
         <v>142</v>
       </c>
       <c r="C129" s="83">
         <v>0</v>
       </c>
       <c r="D129" s="81">
         <v>0</v>
       </c>
       <c r="E129" s="81">
         <v>0</v>
       </c>
       <c r="F129" s="80">
         <v>785631.58</v>
       </c>
       <c r="G129" s="80">
         <v>45152</v>
       </c>
       <c r="H129" s="80">
         <v>996037.79</v>
       </c>
       <c r="I129" s="80">
         <v>0</v>
       </c>
       <c r="J129" s="80">
@@ -7428,51 +7436,51 @@
       <c r="K129" s="84">
         <v>1826821.37</v>
       </c>
       <c r="L129" s="59"/>
       <c r="M129" s="59"/>
       <c r="N129" s="59"/>
       <c r="O129" s="59"/>
       <c r="P129" s="59"/>
       <c r="Q129" s="59"/>
       <c r="R129" s="59"/>
       <c r="S129" s="59"/>
       <c r="T129" s="59"/>
       <c r="U129" s="59"/>
       <c r="W129" s="59"/>
       <c r="X129" s="59"/>
       <c r="Y129" s="59"/>
       <c r="Z129" s="59"/>
       <c r="AA129" s="59"/>
       <c r="AB129" s="59"/>
       <c r="AC129" s="59"/>
       <c r="AD129" s="59"/>
       <c r="AE129" s="59"/>
       <c r="AF129" s="59"/>
       <c r="AG129" s="59"/>
     </row>
-    <row r="130" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="42" t="s">
         <v>143</v>
       </c>
       <c r="C130" s="44">
         <v>0</v>
       </c>
       <c r="D130" s="36">
         <v>0</v>
       </c>
       <c r="E130" s="36">
         <v>0</v>
       </c>
       <c r="F130" s="46">
         <v>724602.22</v>
       </c>
       <c r="G130" s="46">
         <v>56287.33</v>
       </c>
       <c r="H130" s="46">
         <v>32226.6</v>
       </c>
       <c r="I130" s="46">
         <v>0</v>
       </c>
       <c r="J130" s="46">
@@ -7481,51 +7489,51 @@
       <c r="K130" s="40">
         <v>4464750.2300000004</v>
       </c>
       <c r="L130" s="59"/>
       <c r="M130" s="59"/>
       <c r="N130" s="59"/>
       <c r="O130" s="59"/>
       <c r="P130" s="59"/>
       <c r="Q130" s="59"/>
       <c r="R130" s="59"/>
       <c r="S130" s="59"/>
       <c r="T130" s="59"/>
       <c r="U130" s="59"/>
       <c r="W130" s="59"/>
       <c r="X130" s="59"/>
       <c r="Y130" s="59"/>
       <c r="Z130" s="59"/>
       <c r="AA130" s="59"/>
       <c r="AB130" s="59"/>
       <c r="AC130" s="59"/>
       <c r="AD130" s="59"/>
       <c r="AE130" s="59"/>
       <c r="AF130" s="59"/>
       <c r="AG130" s="59"/>
     </row>
-    <row r="131" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="131" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B131" s="82" t="s">
         <v>144</v>
       </c>
       <c r="C131" s="83">
         <v>0</v>
       </c>
       <c r="D131" s="81">
         <v>0</v>
       </c>
       <c r="E131" s="81">
         <v>0</v>
       </c>
       <c r="F131" s="80">
         <v>715775.53</v>
       </c>
       <c r="G131" s="80">
         <v>27231414.699999999</v>
       </c>
       <c r="H131" s="80">
         <v>82.51</v>
       </c>
       <c r="I131" s="80">
         <v>30443.05</v>
       </c>
       <c r="J131" s="80">
@@ -7534,51 +7542,51 @@
       <c r="K131" s="84">
         <v>27977715.790000003</v>
       </c>
       <c r="L131" s="59"/>
       <c r="M131" s="59"/>
       <c r="N131" s="59"/>
       <c r="O131" s="59"/>
       <c r="P131" s="59"/>
       <c r="Q131" s="59"/>
       <c r="R131" s="59"/>
       <c r="S131" s="59"/>
       <c r="T131" s="59"/>
       <c r="U131" s="59"/>
       <c r="W131" s="59"/>
       <c r="X131" s="59"/>
       <c r="Y131" s="59"/>
       <c r="Z131" s="59"/>
       <c r="AA131" s="59"/>
       <c r="AB131" s="59"/>
       <c r="AC131" s="59"/>
       <c r="AD131" s="59"/>
       <c r="AE131" s="59"/>
       <c r="AF131" s="59"/>
       <c r="AG131" s="59"/>
     </row>
-    <row r="132" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="132" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B132" s="42" t="s">
         <v>145</v>
       </c>
       <c r="C132" s="44">
         <v>-2497.69</v>
       </c>
       <c r="D132" s="36">
         <v>0</v>
       </c>
       <c r="E132" s="36">
         <v>-2497.69</v>
       </c>
       <c r="F132" s="46">
         <v>796557.62</v>
       </c>
       <c r="G132" s="46">
         <v>62827.06</v>
       </c>
       <c r="H132" s="46">
         <v>1070701.6399999999</v>
       </c>
       <c r="I132" s="46">
         <v>4310331.0999999996</v>
       </c>
       <c r="J132" s="46">
@@ -7587,51 +7595,51 @@
       <c r="K132" s="40">
         <v>10903238.279999999</v>
       </c>
       <c r="L132" s="59"/>
       <c r="M132" s="59"/>
       <c r="N132" s="59"/>
       <c r="O132" s="59"/>
       <c r="P132" s="59"/>
       <c r="Q132" s="59"/>
       <c r="R132" s="59"/>
       <c r="S132" s="59"/>
       <c r="T132" s="59"/>
       <c r="U132" s="59"/>
       <c r="W132" s="59"/>
       <c r="X132" s="59"/>
       <c r="Y132" s="59"/>
       <c r="Z132" s="59"/>
       <c r="AA132" s="59"/>
       <c r="AB132" s="59"/>
       <c r="AC132" s="59"/>
       <c r="AD132" s="59"/>
       <c r="AE132" s="59"/>
       <c r="AF132" s="59"/>
       <c r="AG132" s="59"/>
     </row>
-    <row r="133" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="82" t="s">
         <v>146</v>
       </c>
       <c r="C133" s="83">
         <v>0</v>
       </c>
       <c r="D133" s="81">
         <v>0</v>
       </c>
       <c r="E133" s="81">
         <v>0</v>
       </c>
       <c r="F133" s="80">
         <v>978249.77</v>
       </c>
       <c r="G133" s="80">
         <v>2537.59</v>
       </c>
       <c r="H133" s="80">
         <v>-2859.14</v>
       </c>
       <c r="I133" s="80">
         <v>5335996.96</v>
       </c>
       <c r="J133" s="80">
@@ -7640,51 +7648,51 @@
       <c r="K133" s="84">
         <v>6313925.1799999997</v>
       </c>
       <c r="L133" s="59"/>
       <c r="M133" s="59"/>
       <c r="N133" s="59"/>
       <c r="O133" s="59"/>
       <c r="P133" s="59"/>
       <c r="Q133" s="59"/>
       <c r="R133" s="59"/>
       <c r="S133" s="59"/>
       <c r="T133" s="59"/>
       <c r="U133" s="59"/>
       <c r="W133" s="59"/>
       <c r="X133" s="59"/>
       <c r="Y133" s="59"/>
       <c r="Z133" s="59"/>
       <c r="AA133" s="59"/>
       <c r="AB133" s="59"/>
       <c r="AC133" s="59"/>
       <c r="AD133" s="59"/>
       <c r="AE133" s="59"/>
       <c r="AF133" s="59"/>
       <c r="AG133" s="59"/>
     </row>
-    <row r="134" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B134" s="42" t="s">
         <v>147</v>
       </c>
       <c r="C134" s="44">
         <v>0</v>
       </c>
       <c r="D134" s="36">
         <v>0</v>
       </c>
       <c r="E134" s="36">
         <v>0</v>
       </c>
       <c r="F134" s="46">
         <v>461285.66</v>
       </c>
       <c r="G134" s="46">
         <v>12547.08</v>
       </c>
       <c r="H134" s="46">
         <v>9323.07</v>
       </c>
       <c r="I134" s="46">
         <v>5637.56</v>
       </c>
       <c r="J134" s="46">
@@ -7693,51 +7701,51 @@
       <c r="K134" s="40">
         <v>488793.37</v>
       </c>
       <c r="L134" s="59"/>
       <c r="M134" s="59"/>
       <c r="N134" s="59"/>
       <c r="O134" s="59"/>
       <c r="P134" s="59"/>
       <c r="Q134" s="59"/>
       <c r="R134" s="59"/>
       <c r="S134" s="59"/>
       <c r="T134" s="59"/>
       <c r="U134" s="59"/>
       <c r="W134" s="59"/>
       <c r="X134" s="59"/>
       <c r="Y134" s="59"/>
       <c r="Z134" s="59"/>
       <c r="AA134" s="59"/>
       <c r="AB134" s="59"/>
       <c r="AC134" s="59"/>
       <c r="AD134" s="59"/>
       <c r="AE134" s="59"/>
       <c r="AF134" s="59"/>
       <c r="AG134" s="59"/>
     </row>
-    <row r="135" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B135" s="82" t="s">
         <v>148</v>
       </c>
       <c r="C135" s="83">
         <v>0</v>
       </c>
       <c r="D135" s="81">
         <v>0</v>
       </c>
       <c r="E135" s="81">
         <v>0</v>
       </c>
       <c r="F135" s="80">
         <v>607289.31000000006</v>
       </c>
       <c r="G135" s="80">
         <v>1968.63</v>
       </c>
       <c r="H135" s="80">
         <v>1041844.8</v>
       </c>
       <c r="I135" s="80">
         <v>0</v>
       </c>
       <c r="J135" s="80">
@@ -7746,318 +7754,391 @@
       <c r="K135" s="84">
         <v>5370389.1600000001</v>
       </c>
       <c r="L135" s="59"/>
       <c r="M135" s="59"/>
       <c r="N135" s="59"/>
       <c r="O135" s="59"/>
       <c r="P135" s="59"/>
       <c r="Q135" s="59"/>
       <c r="R135" s="59"/>
       <c r="S135" s="59"/>
       <c r="T135" s="59"/>
       <c r="U135" s="59"/>
       <c r="W135" s="59"/>
       <c r="X135" s="59"/>
       <c r="Y135" s="59"/>
       <c r="Z135" s="59"/>
       <c r="AA135" s="59"/>
       <c r="AB135" s="59"/>
       <c r="AC135" s="59"/>
       <c r="AD135" s="59"/>
       <c r="AE135" s="59"/>
       <c r="AF135" s="59"/>
       <c r="AG135" s="59"/>
     </row>
-    <row r="136" spans="1:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B136" s="99" t="s">
+    <row r="136" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B136" s="42" t="s">
         <v>149</v>
       </c>
-      <c r="C136" s="100">
-[...8 lines deleted...]
-      <c r="F136" s="102">
+      <c r="C136" s="44">
+        <v>0</v>
+      </c>
+      <c r="D136" s="36">
+        <v>0</v>
+      </c>
+      <c r="E136" s="36">
+        <v>0</v>
+      </c>
+      <c r="F136" s="46">
         <v>745856.36</v>
       </c>
-      <c r="G136" s="102">
+      <c r="G136" s="46">
         <v>81718.78</v>
       </c>
-      <c r="H136" s="102">
+      <c r="H136" s="46">
         <v>39.4</v>
       </c>
-      <c r="I136" s="102">
+      <c r="I136" s="46">
         <v>278.64999999999998</v>
       </c>
-      <c r="J136" s="102">
-[...2 lines deleted...]
-      <c r="K136" s="103">
+      <c r="J136" s="46">
+        <v>0</v>
+      </c>
+      <c r="K136" s="40">
         <v>827893.19000000006</v>
       </c>
       <c r="L136" s="59"/>
       <c r="M136" s="59"/>
       <c r="N136" s="59"/>
       <c r="O136" s="59"/>
       <c r="P136" s="59"/>
       <c r="Q136" s="59"/>
       <c r="R136" s="59"/>
       <c r="S136" s="59"/>
       <c r="T136" s="59"/>
       <c r="U136" s="59"/>
       <c r="W136" s="59"/>
       <c r="X136" s="59"/>
       <c r="Y136" s="59"/>
       <c r="Z136" s="59"/>
       <c r="AA136" s="59"/>
       <c r="AB136" s="59"/>
       <c r="AC136" s="59"/>
       <c r="AD136" s="59"/>
       <c r="AE136" s="59"/>
       <c r="AF136" s="59"/>
       <c r="AG136" s="59"/>
     </row>
-    <row r="137" spans="1:33" x14ac:dyDescent="0.2">
-      <c r="B137" s="79" t="s">
+    <row r="137" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B137" s="82" t="s">
+        <v>151</v>
+      </c>
+      <c r="C137" s="83">
+        <v>54.68</v>
+      </c>
+      <c r="D137" s="81">
+        <v>54.68</v>
+      </c>
+      <c r="E137" s="81">
+        <v>0</v>
+      </c>
+      <c r="F137" s="80">
+        <v>269029.31</v>
+      </c>
+      <c r="G137" s="80">
+        <v>45373.52</v>
+      </c>
+      <c r="H137" s="80">
+        <v>0</v>
+      </c>
+      <c r="I137" s="80">
+        <v>0</v>
+      </c>
+      <c r="J137" s="80">
+        <v>0</v>
+      </c>
+      <c r="K137" s="84">
+        <v>314457.51</v>
+      </c>
+      <c r="L137" s="59"/>
+      <c r="M137" s="59"/>
+      <c r="N137" s="59"/>
+      <c r="O137" s="59"/>
+      <c r="P137" s="59"/>
+      <c r="Q137" s="59"/>
+      <c r="R137" s="59"/>
+      <c r="S137" s="59"/>
+      <c r="T137" s="59"/>
+      <c r="U137" s="59"/>
+      <c r="W137" s="59"/>
+      <c r="X137" s="59"/>
+      <c r="Y137" s="59"/>
+      <c r="Z137" s="59"/>
+      <c r="AA137" s="59"/>
+      <c r="AB137" s="59"/>
+      <c r="AC137" s="59"/>
+      <c r="AD137" s="59"/>
+      <c r="AE137" s="59"/>
+      <c r="AF137" s="59"/>
+      <c r="AG137" s="59"/>
+    </row>
+    <row r="138" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B138" s="101" t="s">
+        <v>155</v>
+      </c>
+      <c r="C138" s="102">
+        <v>-32.6</v>
+      </c>
+      <c r="D138" s="103">
+        <v>0</v>
+      </c>
+      <c r="E138" s="103">
+        <v>-32.6</v>
+      </c>
+      <c r="F138" s="104">
+        <v>817780.18</v>
+      </c>
+      <c r="G138" s="104">
+        <v>0</v>
+      </c>
+      <c r="H138" s="104">
+        <v>1329970.6499999999</v>
+      </c>
+      <c r="I138" s="104">
+        <v>0</v>
+      </c>
+      <c r="J138" s="104">
+        <v>4973815.3099999996</v>
+      </c>
+      <c r="K138" s="105">
+        <v>7121533.5399999991</v>
+      </c>
+      <c r="L138" s="59"/>
+      <c r="M138" s="59"/>
+      <c r="N138" s="59"/>
+      <c r="O138" s="59"/>
+      <c r="P138" s="59"/>
+      <c r="Q138" s="59"/>
+      <c r="R138" s="59"/>
+      <c r="S138" s="59"/>
+      <c r="T138" s="59"/>
+      <c r="U138" s="59"/>
+      <c r="W138" s="59"/>
+      <c r="X138" s="59"/>
+      <c r="Y138" s="59"/>
+      <c r="Z138" s="59"/>
+      <c r="AA138" s="59"/>
+      <c r="AB138" s="59"/>
+      <c r="AC138" s="59"/>
+      <c r="AD138" s="59"/>
+      <c r="AE138" s="59"/>
+      <c r="AF138" s="59"/>
+      <c r="AG138" s="59"/>
+    </row>
+    <row r="139" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B139" s="79" t="s">
         <v>120</v>
       </c>
-      <c r="L137" s="18"/>
-[...8 lines deleted...]
-      <c r="B139" s="79" t="s">
+      <c r="L139" s="18"/>
+    </row>
+    <row r="140" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B140" s="79" t="s">
+        <v>121</v>
+      </c>
+      <c r="L140" s="18"/>
+    </row>
+    <row r="141" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B141" s="79" t="s">
         <v>138</v>
       </c>
-      <c r="L139" s="18"/>
-[...2 lines deleted...]
-      <c r="B141" s="17" t="s">
+      <c r="L141" s="18"/>
+    </row>
+    <row r="143" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B143" s="17" t="s">
         <v>5</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="L144"/>
     </row>
     <row r="145" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A145"/>
       <c r="B145"/>
-      <c r="C145"/>
-[...7 lines deleted...]
-      <c r="K145"/>
+      <c r="C145" s="100"/>
+      <c r="D145" s="100"/>
+      <c r="E145" s="100"/>
+      <c r="F145" s="100"/>
+      <c r="G145" s="100"/>
+      <c r="H145" s="100"/>
+      <c r="I145" s="100"/>
+      <c r="J145" s="100"/>
+      <c r="K145" s="100"/>
       <c r="L145"/>
     </row>
     <row r="146" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A146"/>
       <c r="B146"/>
-      <c r="C146"/>
-[...7 lines deleted...]
-      <c r="K146"/>
+      <c r="C146" s="100"/>
+      <c r="D146" s="100"/>
+      <c r="E146" s="100"/>
+      <c r="F146" s="100"/>
+      <c r="G146" s="100"/>
+      <c r="H146" s="100"/>
+      <c r="I146" s="100"/>
+      <c r="J146" s="100"/>
+      <c r="K146" s="100"/>
       <c r="L146"/>
     </row>
     <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A147"/>
       <c r="B147"/>
-      <c r="C147"/>
-[...7 lines deleted...]
-      <c r="K147"/>
+      <c r="C147" s="100"/>
+      <c r="D147" s="100"/>
+      <c r="E147" s="100"/>
+      <c r="F147" s="100"/>
+      <c r="G147" s="100"/>
+      <c r="H147" s="100"/>
+      <c r="I147" s="100"/>
+      <c r="J147" s="100"/>
+      <c r="K147" s="100"/>
       <c r="L147"/>
     </row>
     <row r="148" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A148"/>
       <c r="B148"/>
-      <c r="C148"/>
-[...7 lines deleted...]
-      <c r="K148"/>
+      <c r="C148" s="100"/>
+      <c r="D148" s="100"/>
+      <c r="E148" s="100"/>
+      <c r="F148" s="100"/>
+      <c r="G148" s="100"/>
+      <c r="H148" s="100"/>
+      <c r="I148" s="100"/>
+      <c r="J148" s="100"/>
+      <c r="K148" s="100"/>
       <c r="L148"/>
     </row>
     <row r="149" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A149"/>
       <c r="B149"/>
-      <c r="C149"/>
-[...7 lines deleted...]
-      <c r="K149"/>
+      <c r="C149" s="100"/>
+      <c r="D149" s="100"/>
+      <c r="E149" s="100"/>
+      <c r="F149" s="100"/>
+      <c r="G149" s="100"/>
+      <c r="H149" s="100"/>
+      <c r="I149" s="100"/>
+      <c r="J149" s="100"/>
+      <c r="K149" s="100"/>
       <c r="L149"/>
     </row>
     <row r="150" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A150"/>
       <c r="B150"/>
       <c r="C150"/>
       <c r="D150"/>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150"/>
       <c r="I150"/>
       <c r="J150"/>
       <c r="K150"/>
       <c r="L150"/>
     </row>
     <row r="151" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="B151" s="94"/>
+      <c r="A151"/>
+      <c r="B151"/>
       <c r="C151"/>
       <c r="D151"/>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151"/>
       <c r="I151"/>
       <c r="J151"/>
       <c r="K151"/>
+      <c r="L151"/>
     </row>
     <row r="152" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="B152" s="92"/>
+      <c r="A152"/>
+      <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
       <c r="K152"/>
-    </row>
-[...10 lines deleted...]
-      <c r="K153" s="93"/>
+      <c r="L152"/>
+    </row>
+    <row r="153" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="B153" s="94"/>
+      <c r="C153" s="95"/>
+      <c r="D153" s="95"/>
+      <c r="E153" s="95"/>
+      <c r="F153" s="95"/>
+      <c r="G153" s="95"/>
+      <c r="H153" s="95"/>
+      <c r="I153" s="95"/>
+      <c r="J153" s="95"/>
+      <c r="K153" s="95"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B154" s="92"/>
       <c r="C154" s="93"/>
       <c r="D154" s="93"/>
       <c r="E154" s="93"/>
       <c r="F154" s="93"/>
       <c r="G154" s="93"/>
       <c r="H154" s="93"/>
       <c r="I154" s="93"/>
       <c r="J154" s="93"/>
       <c r="K154" s="93"/>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C155" s="85"/>
-[...7 lines deleted...]
-      <c r="K155" s="85"/>
+      <c r="B155" s="92"/>
+      <c r="C155" s="93"/>
+      <c r="D155" s="93"/>
+      <c r="E155" s="93"/>
+      <c r="F155" s="93"/>
+      <c r="G155" s="93"/>
+      <c r="H155" s="93"/>
+      <c r="I155" s="93"/>
+      <c r="J155" s="93"/>
+      <c r="K155" s="93"/>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C156" s="85"/>
-[...7 lines deleted...]
-      <c r="K156" s="85"/>
+      <c r="B156" s="92"/>
+      <c r="C156" s="93"/>
+      <c r="D156" s="93"/>
+      <c r="E156" s="93"/>
+      <c r="F156" s="93"/>
+      <c r="G156" s="93"/>
+      <c r="H156" s="93"/>
+      <c r="I156" s="93"/>
+      <c r="J156" s="93"/>
+      <c r="K156" s="93"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C157" s="85"/>
       <c r="D157" s="85"/>
       <c r="E157" s="85"/>
       <c r="F157" s="85"/>
       <c r="G157" s="85"/>
       <c r="H157" s="85"/>
       <c r="I157" s="85"/>
       <c r="J157" s="85"/>
       <c r="K157" s="85"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C158" s="85"/>
       <c r="D158" s="85"/>
       <c r="E158" s="85"/>
       <c r="F158" s="85"/>
       <c r="G158" s="85"/>
       <c r="H158" s="85"/>
       <c r="I158" s="85"/>
       <c r="J158" s="85"/>
       <c r="K158" s="85"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C159" s="85"/>
@@ -8202,107 +8283,129 @@
       <c r="J171" s="85"/>
       <c r="K171" s="85"/>
     </row>
     <row r="172" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C172" s="85"/>
       <c r="D172" s="85"/>
       <c r="E172" s="85"/>
       <c r="F172" s="85"/>
       <c r="G172" s="85"/>
       <c r="H172" s="85"/>
       <c r="I172" s="85"/>
       <c r="J172" s="85"/>
       <c r="K172" s="85"/>
     </row>
     <row r="173" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C173" s="85"/>
       <c r="D173" s="85"/>
       <c r="E173" s="85"/>
       <c r="F173" s="85"/>
       <c r="G173" s="85"/>
       <c r="H173" s="85"/>
       <c r="I173" s="85"/>
       <c r="J173" s="85"/>
       <c r="K173" s="85"/>
     </row>
+    <row r="174" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C174" s="85"/>
+      <c r="D174" s="85"/>
+      <c r="E174" s="85"/>
+      <c r="F174" s="85"/>
+      <c r="G174" s="85"/>
+      <c r="H174" s="85"/>
+      <c r="I174" s="85"/>
+      <c r="J174" s="85"/>
+      <c r="K174" s="85"/>
+    </row>
     <row r="175" spans="3:11" x14ac:dyDescent="0.2">
-      <c r="C175" s="18"/>
-[...18 lines deleted...]
-      <c r="K176" s="18"/>
+      <c r="C175" s="85"/>
+      <c r="D175" s="85"/>
+      <c r="E175" s="85"/>
+      <c r="F175" s="85"/>
+      <c r="G175" s="85"/>
+      <c r="H175" s="85"/>
+      <c r="I175" s="85"/>
+      <c r="J175" s="85"/>
+      <c r="K175" s="85"/>
+    </row>
+    <row r="177" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C177" s="18"/>
+      <c r="D177" s="18"/>
+      <c r="E177" s="18"/>
+      <c r="F177" s="18"/>
+      <c r="G177" s="18"/>
+      <c r="H177" s="18"/>
+      <c r="I177" s="18"/>
+      <c r="J177" s="18"/>
+      <c r="K177" s="18"/>
     </row>
     <row r="178" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C178" s="18"/>
       <c r="D178" s="18"/>
       <c r="E178" s="18"/>
       <c r="F178" s="18"/>
       <c r="G178" s="18"/>
       <c r="H178" s="18"/>
       <c r="I178" s="18"/>
       <c r="J178" s="18"/>
       <c r="K178" s="18"/>
     </row>
-    <row r="179" spans="3:11" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="K179" s="18"/>
+    <row r="180" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C180" s="18"/>
+      <c r="D180" s="18"/>
+      <c r="E180" s="18"/>
+      <c r="F180" s="18"/>
+      <c r="G180" s="18"/>
+      <c r="H180" s="18"/>
+      <c r="I180" s="18"/>
+      <c r="J180" s="18"/>
+      <c r="K180" s="18"/>
+    </row>
+    <row r="181" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C181" s="18"/>
+      <c r="D181" s="18"/>
+      <c r="E181" s="18"/>
+      <c r="F181" s="18"/>
+      <c r="G181" s="18"/>
+      <c r="H181" s="18"/>
+      <c r="I181" s="18"/>
+      <c r="J181" s="18"/>
+      <c r="K181" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="niJ66T0tebnB285jmWcSYR9bDSGcBsE2C+HhkmW3AoL2ajALODr5uyBB7XshL5JkEgQNQJ252+6sanvJBo04LA==" saltValue="qu7mAkqcVNBVrW8S+CX1zw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="MB3K+L07NNC/dj98Gqlv68yF8jztWhGt1blL5k0CrWbwNsQyuB/1AUv1iBclU5YIL3Cji8EoS7rjARZhoNQ92Q==" saltValue="osQvTDLNK0ejDM0nk2/YQA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B141" location="Índice!A1" display="Volver Índice"/>
+    <hyperlink ref="B143" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.5703125" style="1" customWidth="1"/>
@@ -8333,51 +8436,51 @@
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
       <c r="K3" s="60"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="89" t="s">
         <v>137</v>
       </c>
       <c r="F5" s="60"/>
       <c r="G5" s="60"/>
       <c r="H5" s="60"/>
       <c r="I5" s="60"/>
       <c r="J5" s="60"/>
       <c r="K5" s="60"/>
     </row>
     <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="90" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
       <c r="K6" s="60"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="60"/>
       <c r="I7" s="60"/>
       <c r="J7" s="60"/>
       <c r="K7" s="60"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="60"/>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
@@ -8452,98 +8555,98 @@
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="60"/>
       <c r="B14" s="62"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="60"/>
       <c r="I14" s="60"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="60"/>
       <c r="B15" s="63"/>
-      <c r="C15" s="117" t="s">
+      <c r="C15" s="119" t="s">
         <v>119</v>
       </c>
-      <c r="D15" s="118"/>
-[...1 lines deleted...]
-      <c r="F15" s="119" t="s">
+      <c r="D15" s="120"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="121" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="121" t="s">
+      <c r="G15" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="H15" s="119" t="s">
+      <c r="H15" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="119" t="s">
+      <c r="I15" s="121" t="s">
         <v>43</v>
       </c>
-      <c r="J15" s="123" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="115" t="s">
+      <c r="J15" s="125" t="s">
+        <v>122</v>
+      </c>
+      <c r="K15" s="117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A16" s="60"/>
       <c r="B16" s="64"/>
       <c r="C16" s="65" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="66" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="F16" s="120" t="s">
+      <c r="F16" s="122" t="s">
         <v>28</v>
       </c>
-      <c r="G16" s="122"/>
-      <c r="H16" s="120" t="s">
+      <c r="G16" s="124"/>
+      <c r="H16" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="120" t="s">
+      <c r="I16" s="122" t="s">
         <v>29</v>
       </c>
-      <c r="J16" s="124"/>
-      <c r="K16" s="116" t="s">
+      <c r="J16" s="126"/>
+      <c r="K16" s="118" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="60"/>
       <c r="B17" s="67">
         <v>2016</v>
       </c>
       <c r="C17" s="68">
         <v>24131780.939999998</v>
       </c>
       <c r="D17" s="69">
         <v>27313065.509999998</v>
       </c>
       <c r="E17" s="69">
         <v>-3181284.57</v>
       </c>
       <c r="F17" s="70">
         <v>5176634.3</v>
       </c>
       <c r="G17" s="70">
         <v>20513420.349999998</v>
       </c>
       <c r="H17" s="70">
         <v>3820958.8800000004</v>
@@ -8821,92 +8924,92 @@
       </c>
       <c r="E26" s="74">
         <v>-2497.69</v>
       </c>
       <c r="F26" s="75">
         <v>9605849.9800000004</v>
       </c>
       <c r="G26" s="75">
         <v>27539543.799999997</v>
       </c>
       <c r="H26" s="75">
         <v>4263593.7699999996</v>
       </c>
       <c r="I26" s="75">
         <v>9693119.4499999993</v>
       </c>
       <c r="J26" s="75">
         <v>16140719.279999999</v>
       </c>
       <c r="K26" s="76">
         <v>67240433.859999999</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="60"/>
-      <c r="B27" s="114" t="s">
-[...10 lines deleted...]
-      <c r="K27" s="114"/>
+      <c r="B27" s="116" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="116"/>
+      <c r="D27" s="116"/>
+      <c r="E27" s="116"/>
+      <c r="F27" s="116"/>
+      <c r="G27" s="116"/>
+      <c r="H27" s="116"/>
+      <c r="I27" s="116"/>
+      <c r="J27" s="116"/>
+      <c r="K27" s="116"/>
     </row>
     <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="60"/>
-      <c r="B28" s="97" t="s">
+      <c r="B28" s="98" t="s">
         <v>138</v>
       </c>
-      <c r="C28" s="96"/>
-[...7 lines deleted...]
-      <c r="K28" s="96"/>
+      <c r="C28" s="97"/>
+      <c r="D28" s="97"/>
+      <c r="E28" s="97"/>
+      <c r="F28" s="97"/>
+      <c r="G28" s="97"/>
+      <c r="H28" s="97"/>
+      <c r="I28" s="97"/>
+      <c r="J28" s="97"/>
+      <c r="K28" s="97"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="C29" s="91"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="91"/>
       <c r="G29" s="91"/>
       <c r="H29" s="91"/>
       <c r="I29" s="91"/>
       <c r="J29" s="91"/>
       <c r="K29" s="91"/>
       <c r="L29" s="91"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="c6bEoJLr/Pz7PX9rYJXnGPv1TlN2l6KxlW4jCWyDz5xiq46ynXDu8lvXnb/G8PABI5ZKSA/tSzp6FvGJWiZoVQ==" saltValue="kbQfZFOgXH/PdwFKkGJ3Sw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vY7nzsaV6/yEvCfWAXN/7tsaARBHXDlH6By536DMN9lcDD+7u+aA21KK8get/85t8HoiPhmZGMtN9+By6FCTcg==" saltValue="0OnetL3ZYVi6N+CMOphfHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>