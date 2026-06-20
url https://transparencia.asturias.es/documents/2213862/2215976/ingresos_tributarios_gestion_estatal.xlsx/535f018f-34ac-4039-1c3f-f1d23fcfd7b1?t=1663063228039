--- v2 (2026-04-27)
+++ v3 (2026-06-20)
@@ -11,81 +11,81 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="838"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="10875" windowHeight="10815" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="24" r:id="rId1"/>
     <sheet name="1" sheetId="1" r:id="rId2"/>
     <sheet name="2" sheetId="27" r:id="rId3"/>
     <sheet name="3" sheetId="28" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2018">Índice!$C$13</definedName>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2020">Índice!$C$13</definedName>
     <definedName name="_1_Recaudación_acumulada_en_lo_que_va_de_año__2024">Índice!$C$13</definedName>
     <definedName name="_2__Recaudación_mensual._Serie_desde_enero_de_2016">Índice!$C$15</definedName>
     <definedName name="_3_Recaudación_anual__serie_2016_2024">Índice!$C$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$143</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$145</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2'!$B:$B,'2'!$1:$13</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K96" i="27" l="1"/>
   <c r="K65" i="27" l="1"/>
   <c r="K66" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="159">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>(Cifras en euros)</t>
   </si>
   <si>
     <t>Variación absoluta</t>
   </si>
   <si>
     <t>Variación %</t>
   </si>
   <si>
     <t xml:space="preserve">RECAUDACIÓN LÍQUIDA CON CRITERIO DE CAJA </t>
   </si>
   <si>
     <t>Volver Índice</t>
   </si>
   <si>
     <t>ene-16</t>
   </si>
   <si>
     <t>feb-16</t>
   </si>
   <si>
@@ -376,89 +376,77 @@
   <si>
     <t>dic-22</t>
   </si>
   <si>
     <t>ene-23</t>
   </si>
   <si>
     <t>feb-23</t>
   </si>
   <si>
     <t>mar-23</t>
   </si>
   <si>
     <t>abr-23</t>
   </si>
   <si>
     <t>Impuesto sobre Depósito de Residuos en Vertedero e Incineración</t>
   </si>
   <si>
     <t>may-23</t>
   </si>
   <si>
     <t>Impuesto sobre Depósito de Residuos en Vertedero e Incineración**</t>
   </si>
   <si>
-    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El nuevo Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entra en vigor el 1 de enero de 2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>jun-23</t>
   </si>
   <si>
     <t>jul-23</t>
   </si>
   <si>
     <t>ago-23</t>
   </si>
   <si>
     <t>sep-23</t>
   </si>
   <si>
     <t>oct-23</t>
   </si>
   <si>
     <t>nov-23</t>
   </si>
   <si>
     <t>dic-23</t>
   </si>
   <si>
     <t>Impuesto Especial sobre Hidrocarburos*</t>
   </si>
   <si>
-    <t xml:space="preserve">Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. </t>
-[...4 lines deleted...]
-  <si>
     <t>Impuesto sobre Depósito de Residuos en Vertederos e Incineración**</t>
   </si>
   <si>
-    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desaparece el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El nuevo Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entra en vigor el 1 de enero de 2023.</t>
-[...1 lines deleted...]
-  <si>
     <t>ene-24</t>
   </si>
   <si>
     <t>feb-24</t>
   </si>
   <si>
     <t>mar-24</t>
   </si>
   <si>
     <t>abr-24</t>
   </si>
   <si>
     <t>may-24</t>
   </si>
   <si>
     <t>jun-24</t>
   </si>
   <si>
     <t>jul-24</t>
   </si>
   <si>
     <t>ago-24</t>
   </si>
   <si>
     <t>sep-24</t>
@@ -511,60 +499,75 @@
   <si>
     <t>nov-25</t>
   </si>
   <si>
     <t>dic-25</t>
   </si>
   <si>
     <t>3 Recaudación anual, serie 2016-2025</t>
   </si>
   <si>
     <t>ene-26</t>
   </si>
   <si>
     <t>2 Recaudación mensual, serie 2016-2026</t>
   </si>
   <si>
     <t>Viceconsejería de Presupuestos y Financiación Autonómica</t>
   </si>
   <si>
     <t>1 Recaudación acumulada en lo que va de año (2026)</t>
   </si>
   <si>
     <t>feb-26</t>
   </si>
   <si>
-    <t>Enero-Febrero 2025</t>
-[...2 lines deleted...]
-    <t>Enero-Febrero 2026</t>
+    <t>mar-26</t>
+  </si>
+  <si>
+    <t>abr-26</t>
+  </si>
+  <si>
+    <t>Enero-Abril 2025</t>
+  </si>
+  <si>
+    <t>Enero-Abril 2026</t>
+  </si>
+  <si>
+    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. </t>
+  </si>
+  <si>
+    <t>(**) El Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1630,52 +1633,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla22" displayName="Tabla22" ref="B15:F24" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
   <tableColumns count="5">
     <tableColumn id="1" name="Concepto" dataDxfId="4" dataCellStyle="Normal 2"/>
-    <tableColumn id="2" name="Enero-Febrero 2025" dataDxfId="3" dataCellStyle="Normal 2"/>
-    <tableColumn id="3" name="Enero-Febrero 2026" dataDxfId="2" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" name="Enero-Abril 2025" dataDxfId="3" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" name="Enero-Abril 2026" dataDxfId="2" dataCellStyle="Normal 2"/>
     <tableColumn id="4" name="Variación absoluta" dataDxfId="1" dataCellStyle="Normal 2"/>
     <tableColumn id="5" name="Variación %" dataDxfId="0" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -1964,57 +1967,57 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="3.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="6" style="1" customWidth="1"/>
     <col min="5" max="5" width="60.5703125" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="89" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="90" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F7" s="3"/>
     </row>
     <row r="8" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
     </row>
@@ -2026,168 +2029,168 @@
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
     </row>
     <row r="12" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="4"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
     </row>
     <row r="13" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="4"/>
       <c r="C13" s="106" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D13" s="106"/>
       <c r="E13" s="106"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
     </row>
     <row r="14" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
     </row>
     <row r="15" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C15" s="106" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="D15" s="106"/>
       <c r="E15" s="106"/>
     </row>
     <row r="16" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="3:5" x14ac:dyDescent="0.25">
       <c r="C17" s="106" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D17" s="106"/>
       <c r="E17" s="106"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="kUk8615zXMHb0xjwdvkgc6XhekPwFXEDrFTZrdLZ93QrwbOhgvzLVQlzt61/JH1yHiuVy5+w7sl0XTdybxi8Tg==" saltValue="5J23MS+wL1yVE7/K45IpTg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="IbPhzJMqmiMaX5WLjwMhc6r4052PhHrAPUyUwoCY+QdyXz/9zjxQILCvIkigyo0K8n6HM3nOMKAMYsYxshezNA==" saltValue="TV8Ss4Rzu9Otc6qag6j7eg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C17:E17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C17:E17" location="'3'!A1" display="3 Recaudación anual, serie 2016-2025"/>
     <hyperlink ref="C13:E13" location="'1'!A1" display="1 Recaudación acumulada en lo que va de año (2026)"/>
     <hyperlink ref="C15:E15" location="'2'!A1" display="2 Recaudación mensual, serie 2016-2026"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="54" customWidth="1"/>
     <col min="4" max="4" width="24" style="54" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="54" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="54" customWidth="1"/>
     <col min="7" max="7" width="3.7109375" style="5" customWidth="1"/>
     <col min="8" max="18" width="15.7109375" style="5" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="89" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="90" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="55"/>
       <c r="D10" s="55"/>
       <c r="E10" s="55"/>
@@ -2208,245 +2211,245 @@
       <c r="D12" s="55"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
     </row>
     <row r="13" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="55"/>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="56"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
     </row>
     <row r="15" spans="1:9" s="22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="12">
-        <v>35.090000000000003</v>
+        <v>105.27000000000001</v>
       </c>
       <c r="D16" s="12">
         <v>22.08</v>
       </c>
       <c r="E16" s="12">
-        <v>-13.010000000000005</v>
+        <v>-83.190000000000012</v>
       </c>
       <c r="F16" s="13">
-        <v>-0.37076090054146493</v>
+        <v>-0.79025363351382161</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
     </row>
     <row r="17" spans="2:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C17" s="25">
-        <v>35.090000000000003</v>
+        <v>105.27000000000001</v>
       </c>
       <c r="D17" s="25">
         <v>54.68</v>
       </c>
       <c r="E17" s="50">
-        <v>19.589999999999996</v>
+        <v>-50.590000000000011</v>
       </c>
       <c r="F17" s="26">
-        <v>0.55827871188372735</v>
+        <v>-0.48057376270542418</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="2:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>0</v>
       </c>
       <c r="D18" s="25">
         <v>-32.6</v>
       </c>
       <c r="E18" s="50">
         <v>-32.6</v>
       </c>
       <c r="F18" s="26">
         <v>-1</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="12">
-        <v>1978298.74</v>
+        <v>3790601.93</v>
       </c>
       <c r="D19" s="12">
-        <v>1086809.49</v>
+        <v>2306138.67</v>
       </c>
       <c r="E19" s="12">
-        <v>-891489.25</v>
+        <v>-1484463.2600000002</v>
       </c>
       <c r="F19" s="13">
-        <v>-0.45063429095648111</v>
+        <v>-0.39161676362044173</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
-        <v>38773.03</v>
+        <v>45090.63</v>
       </c>
       <c r="D20" s="12">
-        <v>45373.52</v>
+        <v>1722.5099999999948</v>
       </c>
       <c r="E20" s="12">
-        <v>6600.489999999998</v>
+        <v>-43368.12</v>
       </c>
       <c r="F20" s="13">
-        <v>0.17023405186543328</v>
+        <v>-0.96179893694100094</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="12">
-        <v>1112484.08</v>
+        <v>1116197.1000000001</v>
       </c>
       <c r="D21" s="12">
-        <v>1329970.6499999999</v>
+        <v>1337966.17</v>
       </c>
       <c r="E21" s="12">
-        <v>217486.56999999983</v>
+        <v>221769.06999999983</v>
       </c>
       <c r="F21" s="13">
-        <v>0.19549634364205892</v>
+        <v>0.19868271472842913</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
-        <v>0</v>
+        <v>10432.129999999999</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="12">
-        <v>0</v>
+        <v>-10432.129999999999</v>
       </c>
       <c r="F22" s="53">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="88" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="23">
         <v>4104480.23</v>
       </c>
       <c r="D23" s="23">
         <v>4973815.3099999996</v>
       </c>
       <c r="E23" s="23">
         <v>869335.07999999961</v>
       </c>
       <c r="F23" s="99">
         <v>0.21180150257417596</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="14">
-        <v>7234071.1699999999</v>
+        <v>9066907.2899999991</v>
       </c>
       <c r="D24" s="14">
-        <v>7435991.0499999989</v>
+        <v>8619664.7399999984</v>
       </c>
       <c r="E24" s="14">
-        <v>201919.87999999896</v>
+        <v>-447242.55000000075</v>
       </c>
       <c r="F24" s="15">
-        <v>2.7912343582873422E-2</v>
+        <v>-4.9326913322833899E-2</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="2:9" s="22" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="107" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="C25" s="107"/>
       <c r="D25" s="107"/>
       <c r="E25" s="107"/>
       <c r="F25" s="107"/>
     </row>
     <row r="26" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="79" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
     </row>
     <row r="28" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
     </row>
     <row r="29" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
     </row>
     <row r="30" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="86"/>
       <c r="D30" s="57"/>
     </row>
     <row r="31" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C31" s="57"/>
       <c r="D31" s="57"/>
       <c r="E31" s="57"/>
@@ -2479,167 +2482,167 @@
     <row r="36" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="57"/>
       <c r="F36" s="87"/>
     </row>
     <row r="37" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="87"/>
     </row>
     <row r="38" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C38" s="57"/>
       <c r="D38" s="57"/>
       <c r="E38" s="57"/>
       <c r="F38" s="87"/>
     </row>
     <row r="39" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="57"/>
       <c r="F39" s="87"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xoFE0fUP1gr442vRyNJezE+ad0fxksvb9uQlcqNvmluE0qsfnUtE94zbriMWCoqoxUvJD0h5DfbuWWCSPt6RbA==" saltValue="mFICqVbcy0wWVvH84Ep6TA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GNF9FdIrVrhstMshi1sMG2XA9lDyg48WkK26ShRqdJ8rhe68t+RWMFAO7cwz2DEANOcl2cVt4Oc0n55WfHlklA==" saltValue="fQYglNpuiWmOBPTy5mG6MA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B28" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG181"/>
+  <dimension ref="A1:AG183"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="15" style="5" customWidth="1"/>
     <col min="3" max="21" width="12.7109375" style="5" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
     <row r="3" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
     <row r="4" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
     <row r="5" spans="1:30" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="89" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:30" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="90" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
     </row>
     <row r="7" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
     </row>
     <row r="8" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="9" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="8" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
     </row>
     <row r="15" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28"/>
       <c r="C15" s="108" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D15" s="109"/>
       <c r="E15" s="109"/>
       <c r="F15" s="112" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="114" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="112" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="112" t="s">
         <v>43</v>
       </c>
       <c r="J15" s="112" t="s">
         <v>110</v>
       </c>
       <c r="K15" s="110" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
@@ -6166,51 +6169,51 @@
       </c>
       <c r="L105" s="59"/>
       <c r="M105" s="59"/>
       <c r="N105" s="59"/>
       <c r="O105" s="59"/>
       <c r="P105" s="59"/>
       <c r="Q105" s="59"/>
       <c r="R105" s="59"/>
       <c r="S105" s="59"/>
       <c r="T105" s="59"/>
       <c r="U105" s="59"/>
       <c r="W105" s="59"/>
       <c r="X105" s="59"/>
       <c r="Y105" s="59"/>
       <c r="Z105" s="59"/>
       <c r="AA105" s="59"/>
       <c r="AB105" s="59"/>
       <c r="AC105" s="59"/>
       <c r="AD105" s="59"/>
       <c r="AE105" s="59"/>
       <c r="AF105" s="59"/>
       <c r="AG105" s="59"/>
     </row>
     <row r="106" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="42" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C106" s="44">
         <v>0</v>
       </c>
       <c r="D106" s="36">
         <v>0</v>
       </c>
       <c r="E106" s="36">
         <v>0</v>
       </c>
       <c r="F106" s="46">
         <v>676308.85</v>
       </c>
       <c r="G106" s="46">
         <v>45674.44</v>
       </c>
       <c r="H106" s="46">
         <v>542.16999999999996</v>
       </c>
       <c r="I106" s="46">
         <v>123881.39</v>
       </c>
       <c r="J106" s="46">
         <v>0</v>
       </c>
@@ -6219,51 +6222,51 @@
       </c>
       <c r="L106" s="59"/>
       <c r="M106" s="59"/>
       <c r="N106" s="59"/>
       <c r="O106" s="59"/>
       <c r="P106" s="59"/>
       <c r="Q106" s="59"/>
       <c r="R106" s="59"/>
       <c r="S106" s="59"/>
       <c r="T106" s="59"/>
       <c r="U106" s="59"/>
       <c r="W106" s="59"/>
       <c r="X106" s="59"/>
       <c r="Y106" s="59"/>
       <c r="Z106" s="59"/>
       <c r="AA106" s="59"/>
       <c r="AB106" s="59"/>
       <c r="AC106" s="59"/>
       <c r="AD106" s="59"/>
       <c r="AE106" s="59"/>
       <c r="AF106" s="59"/>
       <c r="AG106" s="59"/>
     </row>
     <row r="107" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B107" s="82" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C107" s="83">
         <v>2017.81</v>
       </c>
       <c r="D107" s="81">
         <v>2017.81</v>
       </c>
       <c r="E107" s="81">
         <v>0</v>
       </c>
       <c r="F107" s="80">
         <v>821829.77</v>
       </c>
       <c r="G107" s="80">
         <v>20579511.739999998</v>
       </c>
       <c r="H107" s="80">
         <v>1795.79</v>
       </c>
       <c r="I107" s="80">
         <v>54560.94</v>
       </c>
       <c r="J107" s="80">
         <v>0</v>
       </c>
@@ -6272,51 +6275,51 @@
       </c>
       <c r="L107" s="59"/>
       <c r="M107" s="59"/>
       <c r="N107" s="59"/>
       <c r="O107" s="59"/>
       <c r="P107" s="59"/>
       <c r="Q107" s="59"/>
       <c r="R107" s="59"/>
       <c r="S107" s="59"/>
       <c r="T107" s="59"/>
       <c r="U107" s="59"/>
       <c r="W107" s="59"/>
       <c r="X107" s="59"/>
       <c r="Y107" s="59"/>
       <c r="Z107" s="59"/>
       <c r="AA107" s="59"/>
       <c r="AB107" s="59"/>
       <c r="AC107" s="59"/>
       <c r="AD107" s="59"/>
       <c r="AE107" s="59"/>
       <c r="AF107" s="59"/>
       <c r="AG107" s="59"/>
     </row>
     <row r="108" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B108" s="42" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C108" s="44">
         <v>87.04</v>
       </c>
       <c r="D108" s="36">
         <v>87.04</v>
       </c>
       <c r="E108" s="36">
         <v>0</v>
       </c>
       <c r="F108" s="46">
         <v>792379.68</v>
       </c>
       <c r="G108" s="46">
         <v>76492.83</v>
       </c>
       <c r="H108" s="46">
         <v>789086</v>
       </c>
       <c r="I108" s="46">
         <v>4994009.51</v>
       </c>
       <c r="J108" s="46">
         <v>4231175.24</v>
       </c>
@@ -6325,51 +6328,51 @@
       </c>
       <c r="L108" s="59"/>
       <c r="M108" s="59"/>
       <c r="N108" s="59"/>
       <c r="O108" s="59"/>
       <c r="P108" s="59"/>
       <c r="Q108" s="59"/>
       <c r="R108" s="59"/>
       <c r="S108" s="59"/>
       <c r="T108" s="59"/>
       <c r="U108" s="59"/>
       <c r="W108" s="59"/>
       <c r="X108" s="59"/>
       <c r="Y108" s="59"/>
       <c r="Z108" s="59"/>
       <c r="AA108" s="59"/>
       <c r="AB108" s="59"/>
       <c r="AC108" s="59"/>
       <c r="AD108" s="59"/>
       <c r="AE108" s="59"/>
       <c r="AF108" s="59"/>
       <c r="AG108" s="59"/>
     </row>
     <row r="109" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B109" s="82" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C109" s="83">
         <v>592.76</v>
       </c>
       <c r="D109" s="81">
         <v>592.76</v>
       </c>
       <c r="E109" s="81">
         <v>0</v>
       </c>
       <c r="F109" s="80">
         <v>941014.16</v>
       </c>
       <c r="G109" s="80">
         <v>103866.07</v>
       </c>
       <c r="H109" s="80">
         <v>528.08000000000004</v>
       </c>
       <c r="I109" s="80">
         <v>5746292.5099999998</v>
       </c>
       <c r="J109" s="80">
         <v>0</v>
       </c>
@@ -6378,51 +6381,51 @@
       </c>
       <c r="L109" s="59"/>
       <c r="M109" s="59"/>
       <c r="N109" s="59"/>
       <c r="O109" s="59"/>
       <c r="P109" s="59"/>
       <c r="Q109" s="59"/>
       <c r="R109" s="59"/>
       <c r="S109" s="59"/>
       <c r="T109" s="59"/>
       <c r="U109" s="59"/>
       <c r="W109" s="59"/>
       <c r="X109" s="59"/>
       <c r="Y109" s="59"/>
       <c r="Z109" s="59"/>
       <c r="AA109" s="59"/>
       <c r="AB109" s="59"/>
       <c r="AC109" s="59"/>
       <c r="AD109" s="59"/>
       <c r="AE109" s="59"/>
       <c r="AF109" s="59"/>
       <c r="AG109" s="59"/>
     </row>
     <row r="110" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B110" s="42" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C110" s="44">
         <v>-296.38</v>
       </c>
       <c r="D110" s="36">
         <v>-296.38</v>
       </c>
       <c r="E110" s="36">
         <v>0</v>
       </c>
       <c r="F110" s="46">
         <v>854468.36</v>
       </c>
       <c r="G110" s="46">
         <v>37324.89</v>
       </c>
       <c r="H110" s="46">
         <v>188.57</v>
       </c>
       <c r="I110" s="46">
         <v>0</v>
       </c>
       <c r="J110" s="46">
         <v>0</v>
       </c>
@@ -6431,51 +6434,51 @@
       </c>
       <c r="L110" s="59"/>
       <c r="M110" s="59"/>
       <c r="N110" s="59"/>
       <c r="O110" s="59"/>
       <c r="P110" s="59"/>
       <c r="Q110" s="59"/>
       <c r="R110" s="59"/>
       <c r="S110" s="59"/>
       <c r="T110" s="59"/>
       <c r="U110" s="59"/>
       <c r="W110" s="59"/>
       <c r="X110" s="59"/>
       <c r="Y110" s="59"/>
       <c r="Z110" s="59"/>
       <c r="AA110" s="59"/>
       <c r="AB110" s="59"/>
       <c r="AC110" s="59"/>
       <c r="AD110" s="59"/>
       <c r="AE110" s="59"/>
       <c r="AF110" s="59"/>
       <c r="AG110" s="59"/>
     </row>
     <row r="111" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B111" s="82" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C111" s="83">
         <v>34.729999999999997</v>
       </c>
       <c r="D111" s="81">
         <v>34.729999999999997</v>
       </c>
       <c r="E111" s="81">
         <v>0</v>
       </c>
       <c r="F111" s="80">
         <v>601134.63</v>
       </c>
       <c r="G111" s="80">
         <v>61641.77</v>
       </c>
       <c r="H111" s="80">
         <v>895737.15</v>
       </c>
       <c r="I111" s="80">
         <v>0</v>
       </c>
       <c r="J111" s="80">
         <v>4551538.47</v>
       </c>
@@ -6484,51 +6487,51 @@
       </c>
       <c r="L111" s="59"/>
       <c r="M111" s="59"/>
       <c r="N111" s="59"/>
       <c r="O111" s="59"/>
       <c r="P111" s="59"/>
       <c r="Q111" s="59"/>
       <c r="R111" s="59"/>
       <c r="S111" s="59"/>
       <c r="T111" s="59"/>
       <c r="U111" s="59"/>
       <c r="W111" s="59"/>
       <c r="X111" s="59"/>
       <c r="Y111" s="59"/>
       <c r="Z111" s="59"/>
       <c r="AA111" s="59"/>
       <c r="AB111" s="59"/>
       <c r="AC111" s="59"/>
       <c r="AD111" s="59"/>
       <c r="AE111" s="59"/>
       <c r="AF111" s="59"/>
       <c r="AG111" s="59"/>
     </row>
     <row r="112" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B112" s="42" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C112" s="44">
         <v>0</v>
       </c>
       <c r="D112" s="36">
         <v>0</v>
       </c>
       <c r="E112" s="36">
         <v>0</v>
       </c>
       <c r="F112" s="46">
         <v>943478.25</v>
       </c>
       <c r="G112" s="46">
         <v>111503.32</v>
       </c>
       <c r="H112" s="46">
         <v>-3935.1</v>
       </c>
       <c r="I112" s="46">
         <v>0</v>
       </c>
       <c r="J112" s="46">
         <v>0</v>
       </c>
@@ -6537,51 +6540,51 @@
       </c>
       <c r="L112" s="59"/>
       <c r="M112" s="59"/>
       <c r="N112" s="59"/>
       <c r="O112" s="59"/>
       <c r="P112" s="59"/>
       <c r="Q112" s="59"/>
       <c r="R112" s="59"/>
       <c r="S112" s="59"/>
       <c r="T112" s="59"/>
       <c r="U112" s="59"/>
       <c r="W112" s="59"/>
       <c r="X112" s="59"/>
       <c r="Y112" s="59"/>
       <c r="Z112" s="59"/>
       <c r="AA112" s="59"/>
       <c r="AB112" s="59"/>
       <c r="AC112" s="59"/>
       <c r="AD112" s="59"/>
       <c r="AE112" s="59"/>
       <c r="AF112" s="59"/>
       <c r="AG112" s="59"/>
     </row>
     <row r="113" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="82" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="C113" s="83">
         <v>1540.93</v>
       </c>
       <c r="D113" s="81">
         <v>1540.93</v>
       </c>
       <c r="E113" s="81">
         <v>0</v>
       </c>
       <c r="F113" s="80">
         <v>957583.18</v>
       </c>
       <c r="G113" s="80">
         <v>71337.820000000007</v>
       </c>
       <c r="H113" s="80">
         <v>68.680000000000007</v>
       </c>
       <c r="I113" s="80">
         <v>0</v>
       </c>
       <c r="J113" s="80">
         <v>0</v>
       </c>
@@ -6590,51 +6593,51 @@
       </c>
       <c r="L113" s="59"/>
       <c r="M113" s="59"/>
       <c r="N113" s="59"/>
       <c r="O113" s="59"/>
       <c r="P113" s="59"/>
       <c r="Q113" s="59"/>
       <c r="R113" s="59"/>
       <c r="S113" s="59"/>
       <c r="T113" s="59"/>
       <c r="U113" s="59"/>
       <c r="W113" s="59"/>
       <c r="X113" s="59"/>
       <c r="Y113" s="59"/>
       <c r="Z113" s="59"/>
       <c r="AA113" s="59"/>
       <c r="AB113" s="59"/>
       <c r="AC113" s="59"/>
       <c r="AD113" s="59"/>
       <c r="AE113" s="59"/>
       <c r="AF113" s="59"/>
       <c r="AG113" s="59"/>
     </row>
     <row r="114" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="42" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C114" s="44">
         <v>0</v>
       </c>
       <c r="D114" s="36">
         <v>0</v>
       </c>
       <c r="E114" s="36">
         <v>0</v>
       </c>
       <c r="F114" s="46">
         <v>735755.3</v>
       </c>
       <c r="G114" s="46">
         <v>8554.2999999999993</v>
       </c>
       <c r="H114" s="46">
         <v>843271.83</v>
       </c>
       <c r="I114" s="46">
         <v>0</v>
       </c>
       <c r="J114" s="46">
         <v>4056862.31</v>
       </c>
@@ -6643,51 +6646,51 @@
       </c>
       <c r="L114" s="59"/>
       <c r="M114" s="59"/>
       <c r="N114" s="59"/>
       <c r="O114" s="59"/>
       <c r="P114" s="59"/>
       <c r="Q114" s="59"/>
       <c r="R114" s="59"/>
       <c r="S114" s="59"/>
       <c r="T114" s="59"/>
       <c r="U114" s="59"/>
       <c r="W114" s="59"/>
       <c r="X114" s="59"/>
       <c r="Y114" s="59"/>
       <c r="Z114" s="59"/>
       <c r="AA114" s="59"/>
       <c r="AB114" s="59"/>
       <c r="AC114" s="59"/>
       <c r="AD114" s="59"/>
       <c r="AE114" s="59"/>
       <c r="AF114" s="59"/>
       <c r="AG114" s="59"/>
     </row>
     <row r="115" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B115" s="82" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="C115" s="83">
         <v>0</v>
       </c>
       <c r="D115" s="81">
         <v>0</v>
       </c>
       <c r="E115" s="81">
         <v>0</v>
       </c>
       <c r="F115" s="80">
         <v>846723.03</v>
       </c>
       <c r="G115" s="80">
         <v>4858.6000000000004</v>
       </c>
       <c r="H115" s="80">
         <v>328.02</v>
       </c>
       <c r="I115" s="80">
         <v>0</v>
       </c>
       <c r="J115" s="80">
         <v>0</v>
       </c>
@@ -6696,51 +6699,51 @@
       </c>
       <c r="L115" s="59"/>
       <c r="M115" s="59"/>
       <c r="N115" s="59"/>
       <c r="O115" s="59"/>
       <c r="P115" s="59"/>
       <c r="Q115" s="59"/>
       <c r="R115" s="59"/>
       <c r="S115" s="59"/>
       <c r="T115" s="59"/>
       <c r="U115" s="59"/>
       <c r="W115" s="59"/>
       <c r="X115" s="59"/>
       <c r="Y115" s="59"/>
       <c r="Z115" s="59"/>
       <c r="AA115" s="59"/>
       <c r="AB115" s="59"/>
       <c r="AC115" s="59"/>
       <c r="AD115" s="59"/>
       <c r="AE115" s="59"/>
       <c r="AF115" s="59"/>
       <c r="AG115" s="59"/>
     </row>
     <row r="116" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B116" s="42" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C116" s="44">
         <v>35.090000000000003</v>
       </c>
       <c r="D116" s="36">
         <v>35.090000000000003</v>
       </c>
       <c r="E116" s="36">
         <v>0</v>
       </c>
       <c r="F116" s="46">
         <v>948916.33</v>
       </c>
       <c r="G116" s="46">
         <v>596.46</v>
       </c>
       <c r="H116" s="46">
         <v>80.88</v>
       </c>
       <c r="I116" s="46">
         <v>0</v>
       </c>
       <c r="J116" s="46">
         <v>0</v>
       </c>
@@ -6749,51 +6752,51 @@
       </c>
       <c r="L116" s="59"/>
       <c r="M116" s="59"/>
       <c r="N116" s="59"/>
       <c r="O116" s="59"/>
       <c r="P116" s="59"/>
       <c r="Q116" s="59"/>
       <c r="R116" s="59"/>
       <c r="S116" s="59"/>
       <c r="T116" s="59"/>
       <c r="U116" s="59"/>
       <c r="W116" s="59"/>
       <c r="X116" s="59"/>
       <c r="Y116" s="59"/>
       <c r="Z116" s="59"/>
       <c r="AA116" s="59"/>
       <c r="AB116" s="59"/>
       <c r="AC116" s="59"/>
       <c r="AD116" s="59"/>
       <c r="AE116" s="59"/>
       <c r="AF116" s="59"/>
       <c r="AG116" s="59"/>
     </row>
     <row r="117" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B117" s="82" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C117" s="83">
         <v>0</v>
       </c>
       <c r="D117" s="81">
         <v>0</v>
       </c>
       <c r="E117" s="81">
         <v>0</v>
       </c>
       <c r="F117" s="80">
         <v>950920.22</v>
       </c>
       <c r="G117" s="80">
         <v>74140.66</v>
       </c>
       <c r="H117" s="80">
         <v>980901.05</v>
       </c>
       <c r="I117" s="80">
         <v>0</v>
       </c>
       <c r="J117" s="80">
         <v>2134041.8199999998</v>
       </c>
@@ -6802,51 +6805,51 @@
       </c>
       <c r="L117" s="59"/>
       <c r="M117" s="59"/>
       <c r="N117" s="59"/>
       <c r="O117" s="59"/>
       <c r="P117" s="59"/>
       <c r="Q117" s="59"/>
       <c r="R117" s="59"/>
       <c r="S117" s="59"/>
       <c r="T117" s="59"/>
       <c r="U117" s="59"/>
       <c r="W117" s="59"/>
       <c r="X117" s="59"/>
       <c r="Y117" s="59"/>
       <c r="Z117" s="59"/>
       <c r="AA117" s="59"/>
       <c r="AB117" s="59"/>
       <c r="AC117" s="59"/>
       <c r="AD117" s="59"/>
       <c r="AE117" s="59"/>
       <c r="AF117" s="59"/>
       <c r="AG117" s="59"/>
     </row>
     <row r="118" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B118" s="42" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C118" s="44">
         <v>70.180000000000007</v>
       </c>
       <c r="D118" s="36">
         <v>70.180000000000007</v>
       </c>
       <c r="E118" s="36">
         <v>0</v>
       </c>
       <c r="F118" s="46">
         <v>975782.76</v>
       </c>
       <c r="G118" s="46">
         <v>53821.13</v>
       </c>
       <c r="H118" s="46">
         <v>80.88</v>
       </c>
       <c r="I118" s="46">
         <v>0</v>
       </c>
       <c r="J118" s="46">
         <v>0</v>
       </c>
@@ -6855,51 +6858,51 @@
       </c>
       <c r="L118" s="59"/>
       <c r="M118" s="59"/>
       <c r="N118" s="59"/>
       <c r="O118" s="59"/>
       <c r="P118" s="59"/>
       <c r="Q118" s="59"/>
       <c r="R118" s="59"/>
       <c r="S118" s="59"/>
       <c r="T118" s="59"/>
       <c r="U118" s="59"/>
       <c r="W118" s="59"/>
       <c r="X118" s="59"/>
       <c r="Y118" s="59"/>
       <c r="Z118" s="59"/>
       <c r="AA118" s="59"/>
       <c r="AB118" s="59"/>
       <c r="AC118" s="59"/>
       <c r="AD118" s="59"/>
       <c r="AE118" s="59"/>
       <c r="AF118" s="59"/>
       <c r="AG118" s="59"/>
     </row>
     <row r="119" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B119" s="82" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C119" s="83">
         <v>35.090000000000003</v>
       </c>
       <c r="D119" s="81">
         <v>35.090000000000003</v>
       </c>
       <c r="E119" s="81">
         <v>0</v>
       </c>
       <c r="F119" s="80">
         <v>1076277.99</v>
       </c>
       <c r="G119" s="80">
         <v>23226517.16</v>
       </c>
       <c r="H119" s="80">
         <v>14.34</v>
       </c>
       <c r="I119" s="80">
         <v>0</v>
       </c>
       <c r="J119" s="80">
         <v>0</v>
       </c>
@@ -6908,51 +6911,51 @@
       </c>
       <c r="L119" s="59"/>
       <c r="M119" s="59"/>
       <c r="N119" s="59"/>
       <c r="O119" s="59"/>
       <c r="P119" s="59"/>
       <c r="Q119" s="59"/>
       <c r="R119" s="59"/>
       <c r="S119" s="59"/>
       <c r="T119" s="59"/>
       <c r="U119" s="59"/>
       <c r="W119" s="59"/>
       <c r="X119" s="59"/>
       <c r="Y119" s="59"/>
       <c r="Z119" s="59"/>
       <c r="AA119" s="59"/>
       <c r="AB119" s="59"/>
       <c r="AC119" s="59"/>
       <c r="AD119" s="59"/>
       <c r="AE119" s="59"/>
       <c r="AF119" s="59"/>
       <c r="AG119" s="59"/>
     </row>
     <row r="120" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B120" s="42" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C120" s="44">
         <v>557.66999999999996</v>
       </c>
       <c r="D120" s="36">
         <v>557.66999999999996</v>
       </c>
       <c r="E120" s="36">
         <v>0</v>
       </c>
       <c r="F120" s="46">
         <v>937286.1</v>
       </c>
       <c r="G120" s="46">
         <v>230543.24</v>
       </c>
       <c r="H120" s="46">
         <v>892831.26</v>
       </c>
       <c r="I120" s="46">
         <v>0</v>
       </c>
       <c r="J120" s="46">
         <v>3154113.11</v>
       </c>
@@ -6961,51 +6964,51 @@
       </c>
       <c r="L120" s="59"/>
       <c r="M120" s="59"/>
       <c r="N120" s="59"/>
       <c r="O120" s="59"/>
       <c r="P120" s="59"/>
       <c r="Q120" s="59"/>
       <c r="R120" s="59"/>
       <c r="S120" s="59"/>
       <c r="T120" s="59"/>
       <c r="U120" s="59"/>
       <c r="W120" s="59"/>
       <c r="X120" s="59"/>
       <c r="Y120" s="59"/>
       <c r="Z120" s="59"/>
       <c r="AA120" s="59"/>
       <c r="AB120" s="59"/>
       <c r="AC120" s="59"/>
       <c r="AD120" s="59"/>
       <c r="AE120" s="59"/>
       <c r="AF120" s="59"/>
       <c r="AG120" s="59"/>
     </row>
     <row r="121" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B121" s="82" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C121" s="83">
         <v>70.180000000000007</v>
       </c>
       <c r="D121" s="81">
         <v>70.180000000000007</v>
       </c>
       <c r="E121" s="81">
         <v>0</v>
       </c>
       <c r="F121" s="80">
         <v>1433533.88</v>
       </c>
       <c r="G121" s="80">
         <v>87258.79</v>
       </c>
       <c r="H121" s="80">
         <v>0</v>
       </c>
       <c r="I121" s="80">
         <v>4169507.42</v>
       </c>
       <c r="J121" s="80">
         <v>0</v>
       </c>
@@ -7014,51 +7017,51 @@
       </c>
       <c r="L121" s="59"/>
       <c r="M121" s="59"/>
       <c r="N121" s="59"/>
       <c r="O121" s="59"/>
       <c r="P121" s="59"/>
       <c r="Q121" s="59"/>
       <c r="R121" s="59"/>
       <c r="S121" s="59"/>
       <c r="T121" s="59"/>
       <c r="U121" s="59"/>
       <c r="W121" s="59"/>
       <c r="X121" s="59"/>
       <c r="Y121" s="59"/>
       <c r="Z121" s="59"/>
       <c r="AA121" s="59"/>
       <c r="AB121" s="59"/>
       <c r="AC121" s="59"/>
       <c r="AD121" s="59"/>
       <c r="AE121" s="59"/>
       <c r="AF121" s="59"/>
       <c r="AG121" s="59"/>
     </row>
     <row r="122" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B122" s="42" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C122" s="44">
         <v>35.090000000000003</v>
       </c>
       <c r="D122" s="36">
         <v>35.090000000000003</v>
       </c>
       <c r="E122" s="36">
         <v>0</v>
       </c>
       <c r="F122" s="46">
         <v>1003838.84</v>
       </c>
       <c r="G122" s="46">
         <v>19475.28</v>
       </c>
       <c r="H122" s="46">
         <v>5764.34</v>
       </c>
       <c r="I122" s="46">
         <v>3782355.26</v>
       </c>
       <c r="J122" s="46">
         <v>0</v>
       </c>
@@ -7067,51 +7070,51 @@
       </c>
       <c r="L122" s="59"/>
       <c r="M122" s="59"/>
       <c r="N122" s="59"/>
       <c r="O122" s="59"/>
       <c r="P122" s="59"/>
       <c r="Q122" s="59"/>
       <c r="R122" s="59"/>
       <c r="S122" s="59"/>
       <c r="T122" s="59"/>
       <c r="U122" s="59"/>
       <c r="W122" s="59"/>
       <c r="X122" s="59"/>
       <c r="Y122" s="59"/>
       <c r="Z122" s="59"/>
       <c r="AA122" s="59"/>
       <c r="AB122" s="59"/>
       <c r="AC122" s="59"/>
       <c r="AD122" s="59"/>
       <c r="AE122" s="59"/>
       <c r="AF122" s="59"/>
       <c r="AG122" s="59"/>
     </row>
     <row r="123" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B123" s="82" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C123" s="83">
         <v>35.090000000000003</v>
       </c>
       <c r="D123" s="81">
         <v>35.090000000000003</v>
       </c>
       <c r="E123" s="81">
         <v>0</v>
       </c>
       <c r="F123" s="80">
         <v>1295581.2</v>
       </c>
       <c r="G123" s="80">
         <v>94948.69</v>
       </c>
       <c r="H123" s="80">
         <v>844060.77</v>
       </c>
       <c r="I123" s="80">
         <v>74074.2</v>
       </c>
       <c r="J123" s="80">
         <v>4650061.58</v>
       </c>
@@ -7120,51 +7123,51 @@
       </c>
       <c r="L123" s="59"/>
       <c r="M123" s="59"/>
       <c r="N123" s="59"/>
       <c r="O123" s="59"/>
       <c r="P123" s="59"/>
       <c r="Q123" s="59"/>
       <c r="R123" s="59"/>
       <c r="S123" s="59"/>
       <c r="T123" s="59"/>
       <c r="U123" s="59"/>
       <c r="W123" s="59"/>
       <c r="X123" s="59"/>
       <c r="Y123" s="59"/>
       <c r="Z123" s="59"/>
       <c r="AA123" s="59"/>
       <c r="AB123" s="59"/>
       <c r="AC123" s="59"/>
       <c r="AD123" s="59"/>
       <c r="AE123" s="59"/>
       <c r="AF123" s="59"/>
       <c r="AG123" s="59"/>
     </row>
     <row r="124" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B124" s="42" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="C124" s="44">
         <v>-29.149999999999991</v>
       </c>
       <c r="D124" s="36">
         <v>-29.149999999999991</v>
       </c>
       <c r="E124" s="36">
         <v>0</v>
       </c>
       <c r="F124" s="46">
         <v>1312517.76</v>
       </c>
       <c r="G124" s="46">
         <v>280813.65000000002</v>
       </c>
       <c r="H124" s="46">
         <v>84.7</v>
       </c>
       <c r="I124" s="46">
         <v>8844.3700000000008</v>
       </c>
       <c r="J124" s="46">
         <v>0</v>
       </c>
@@ -7173,51 +7176,51 @@
       </c>
       <c r="L124" s="59"/>
       <c r="M124" s="59"/>
       <c r="N124" s="59"/>
       <c r="O124" s="59"/>
       <c r="P124" s="59"/>
       <c r="Q124" s="59"/>
       <c r="R124" s="59"/>
       <c r="S124" s="59"/>
       <c r="T124" s="59"/>
       <c r="U124" s="59"/>
       <c r="W124" s="59"/>
       <c r="X124" s="59"/>
       <c r="Y124" s="59"/>
       <c r="Z124" s="59"/>
       <c r="AA124" s="59"/>
       <c r="AB124" s="59"/>
       <c r="AC124" s="59"/>
       <c r="AD124" s="59"/>
       <c r="AE124" s="59"/>
       <c r="AF124" s="59"/>
       <c r="AG124" s="59"/>
     </row>
     <row r="125" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B125" s="82" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C125" s="83">
         <v>35.090000000000003</v>
       </c>
       <c r="D125" s="81">
         <v>35.090000000000003</v>
       </c>
       <c r="E125" s="81">
         <v>0</v>
       </c>
       <c r="F125" s="80">
         <v>1013756.13</v>
       </c>
       <c r="G125" s="80">
         <v>27623.91</v>
       </c>
       <c r="H125" s="80">
         <v>9580.81</v>
       </c>
       <c r="I125" s="80">
         <v>0</v>
       </c>
       <c r="J125" s="80">
         <v>0</v>
       </c>
@@ -7226,51 +7229,51 @@
       </c>
       <c r="L125" s="59"/>
       <c r="M125" s="59"/>
       <c r="N125" s="59"/>
       <c r="O125" s="59"/>
       <c r="P125" s="59"/>
       <c r="Q125" s="59"/>
       <c r="R125" s="59"/>
       <c r="S125" s="59"/>
       <c r="T125" s="59"/>
       <c r="U125" s="59"/>
       <c r="W125" s="59"/>
       <c r="X125" s="59"/>
       <c r="Y125" s="59"/>
       <c r="Z125" s="59"/>
       <c r="AA125" s="59"/>
       <c r="AB125" s="59"/>
       <c r="AC125" s="59"/>
       <c r="AD125" s="59"/>
       <c r="AE125" s="59"/>
       <c r="AF125" s="59"/>
       <c r="AG125" s="59"/>
     </row>
     <row r="126" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B126" s="42" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="C126" s="44">
         <v>0</v>
       </c>
       <c r="D126" s="36">
         <v>0</v>
       </c>
       <c r="E126" s="36">
         <v>0</v>
       </c>
       <c r="F126" s="46">
         <v>964542.61</v>
       </c>
       <c r="G126" s="46">
         <v>11149.12</v>
       </c>
       <c r="H126" s="46">
         <v>1102903.27</v>
       </c>
       <c r="I126" s="46">
         <v>0</v>
       </c>
       <c r="J126" s="46">
         <v>4104480.23</v>
       </c>
@@ -7279,51 +7282,51 @@
       </c>
       <c r="L126" s="59"/>
       <c r="M126" s="59"/>
       <c r="N126" s="59"/>
       <c r="O126" s="59"/>
       <c r="P126" s="59"/>
       <c r="Q126" s="59"/>
       <c r="R126" s="59"/>
       <c r="S126" s="59"/>
       <c r="T126" s="59"/>
       <c r="U126" s="59"/>
       <c r="W126" s="59"/>
       <c r="X126" s="59"/>
       <c r="Y126" s="59"/>
       <c r="Z126" s="59"/>
       <c r="AA126" s="59"/>
       <c r="AB126" s="59"/>
       <c r="AC126" s="59"/>
       <c r="AD126" s="59"/>
       <c r="AE126" s="59"/>
       <c r="AF126" s="59"/>
       <c r="AG126" s="59"/>
     </row>
     <row r="127" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B127" s="82" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C127" s="83">
         <v>70.180000000000007</v>
       </c>
       <c r="D127" s="81">
         <v>70.180000000000007</v>
       </c>
       <c r="E127" s="81">
         <v>0</v>
       </c>
       <c r="F127" s="80">
         <v>1050420.51</v>
       </c>
       <c r="G127" s="80">
         <v>0</v>
       </c>
       <c r="H127" s="80">
         <v>812.32</v>
       </c>
       <c r="I127" s="80">
         <v>0</v>
       </c>
       <c r="J127" s="80">
         <v>0</v>
       </c>
@@ -7332,51 +7335,51 @@
       </c>
       <c r="L127" s="59"/>
       <c r="M127" s="59"/>
       <c r="N127" s="59"/>
       <c r="O127" s="59"/>
       <c r="P127" s="59"/>
       <c r="Q127" s="59"/>
       <c r="R127" s="59"/>
       <c r="S127" s="59"/>
       <c r="T127" s="59"/>
       <c r="U127" s="59"/>
       <c r="W127" s="59"/>
       <c r="X127" s="59"/>
       <c r="Y127" s="59"/>
       <c r="Z127" s="59"/>
       <c r="AA127" s="59"/>
       <c r="AB127" s="59"/>
       <c r="AC127" s="59"/>
       <c r="AD127" s="59"/>
       <c r="AE127" s="59"/>
       <c r="AF127" s="59"/>
       <c r="AG127" s="59"/>
     </row>
     <row r="128" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B128" s="42" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C128" s="44">
         <v>0</v>
       </c>
       <c r="D128" s="36">
         <v>0</v>
       </c>
       <c r="E128" s="36">
         <v>0</v>
       </c>
       <c r="F128" s="46">
         <v>761882.68</v>
       </c>
       <c r="G128" s="46">
         <v>6317.6</v>
       </c>
       <c r="H128" s="46">
         <v>2900.7</v>
       </c>
       <c r="I128" s="46">
         <v>10432.129999999999</v>
       </c>
       <c r="J128" s="46">
         <v>0</v>
       </c>
@@ -7385,51 +7388,51 @@
       </c>
       <c r="L128" s="59"/>
       <c r="M128" s="59"/>
       <c r="N128" s="59"/>
       <c r="O128" s="59"/>
       <c r="P128" s="59"/>
       <c r="Q128" s="59"/>
       <c r="R128" s="59"/>
       <c r="S128" s="59"/>
       <c r="T128" s="59"/>
       <c r="U128" s="59"/>
       <c r="W128" s="59"/>
       <c r="X128" s="59"/>
       <c r="Y128" s="59"/>
       <c r="Z128" s="59"/>
       <c r="AA128" s="59"/>
       <c r="AB128" s="59"/>
       <c r="AC128" s="59"/>
       <c r="AD128" s="59"/>
       <c r="AE128" s="59"/>
       <c r="AF128" s="59"/>
       <c r="AG128" s="59"/>
     </row>
     <row r="129" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B129" s="82" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C129" s="83">
         <v>0</v>
       </c>
       <c r="D129" s="81">
         <v>0</v>
       </c>
       <c r="E129" s="81">
         <v>0</v>
       </c>
       <c r="F129" s="80">
         <v>785631.58</v>
       </c>
       <c r="G129" s="80">
         <v>45152</v>
       </c>
       <c r="H129" s="80">
         <v>996037.79</v>
       </c>
       <c r="I129" s="80">
         <v>0</v>
       </c>
       <c r="J129" s="80">
         <v>0</v>
       </c>
@@ -7438,51 +7441,51 @@
       </c>
       <c r="L129" s="59"/>
       <c r="M129" s="59"/>
       <c r="N129" s="59"/>
       <c r="O129" s="59"/>
       <c r="P129" s="59"/>
       <c r="Q129" s="59"/>
       <c r="R129" s="59"/>
       <c r="S129" s="59"/>
       <c r="T129" s="59"/>
       <c r="U129" s="59"/>
       <c r="W129" s="59"/>
       <c r="X129" s="59"/>
       <c r="Y129" s="59"/>
       <c r="Z129" s="59"/>
       <c r="AA129" s="59"/>
       <c r="AB129" s="59"/>
       <c r="AC129" s="59"/>
       <c r="AD129" s="59"/>
       <c r="AE129" s="59"/>
       <c r="AF129" s="59"/>
       <c r="AG129" s="59"/>
     </row>
     <row r="130" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B130" s="42" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C130" s="44">
         <v>0</v>
       </c>
       <c r="D130" s="36">
         <v>0</v>
       </c>
       <c r="E130" s="36">
         <v>0</v>
       </c>
       <c r="F130" s="46">
         <v>724602.22</v>
       </c>
       <c r="G130" s="46">
         <v>56287.33</v>
       </c>
       <c r="H130" s="46">
         <v>32226.6</v>
       </c>
       <c r="I130" s="46">
         <v>0</v>
       </c>
       <c r="J130" s="46">
         <v>3651634.08</v>
       </c>
@@ -7491,51 +7494,51 @@
       </c>
       <c r="L130" s="59"/>
       <c r="M130" s="59"/>
       <c r="N130" s="59"/>
       <c r="O130" s="59"/>
       <c r="P130" s="59"/>
       <c r="Q130" s="59"/>
       <c r="R130" s="59"/>
       <c r="S130" s="59"/>
       <c r="T130" s="59"/>
       <c r="U130" s="59"/>
       <c r="W130" s="59"/>
       <c r="X130" s="59"/>
       <c r="Y130" s="59"/>
       <c r="Z130" s="59"/>
       <c r="AA130" s="59"/>
       <c r="AB130" s="59"/>
       <c r="AC130" s="59"/>
       <c r="AD130" s="59"/>
       <c r="AE130" s="59"/>
       <c r="AF130" s="59"/>
       <c r="AG130" s="59"/>
     </row>
     <row r="131" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B131" s="82" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C131" s="83">
         <v>0</v>
       </c>
       <c r="D131" s="81">
         <v>0</v>
       </c>
       <c r="E131" s="81">
         <v>0</v>
       </c>
       <c r="F131" s="80">
         <v>715775.53</v>
       </c>
       <c r="G131" s="80">
         <v>27231414.699999999</v>
       </c>
       <c r="H131" s="80">
         <v>82.51</v>
       </c>
       <c r="I131" s="80">
         <v>30443.05</v>
       </c>
       <c r="J131" s="80">
         <v>0</v>
       </c>
@@ -7544,51 +7547,51 @@
       </c>
       <c r="L131" s="59"/>
       <c r="M131" s="59"/>
       <c r="N131" s="59"/>
       <c r="O131" s="59"/>
       <c r="P131" s="59"/>
       <c r="Q131" s="59"/>
       <c r="R131" s="59"/>
       <c r="S131" s="59"/>
       <c r="T131" s="59"/>
       <c r="U131" s="59"/>
       <c r="W131" s="59"/>
       <c r="X131" s="59"/>
       <c r="Y131" s="59"/>
       <c r="Z131" s="59"/>
       <c r="AA131" s="59"/>
       <c r="AB131" s="59"/>
       <c r="AC131" s="59"/>
       <c r="AD131" s="59"/>
       <c r="AE131" s="59"/>
       <c r="AF131" s="59"/>
       <c r="AG131" s="59"/>
     </row>
     <row r="132" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B132" s="42" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C132" s="44">
         <v>-2497.69</v>
       </c>
       <c r="D132" s="36">
         <v>0</v>
       </c>
       <c r="E132" s="36">
         <v>-2497.69</v>
       </c>
       <c r="F132" s="46">
         <v>796557.62</v>
       </c>
       <c r="G132" s="46">
         <v>62827.06</v>
       </c>
       <c r="H132" s="46">
         <v>1070701.6399999999</v>
       </c>
       <c r="I132" s="46">
         <v>4310331.0999999996</v>
       </c>
       <c r="J132" s="46">
         <v>4665318.55</v>
       </c>
@@ -7597,51 +7600,51 @@
       </c>
       <c r="L132" s="59"/>
       <c r="M132" s="59"/>
       <c r="N132" s="59"/>
       <c r="O132" s="59"/>
       <c r="P132" s="59"/>
       <c r="Q132" s="59"/>
       <c r="R132" s="59"/>
       <c r="S132" s="59"/>
       <c r="T132" s="59"/>
       <c r="U132" s="59"/>
       <c r="W132" s="59"/>
       <c r="X132" s="59"/>
       <c r="Y132" s="59"/>
       <c r="Z132" s="59"/>
       <c r="AA132" s="59"/>
       <c r="AB132" s="59"/>
       <c r="AC132" s="59"/>
       <c r="AD132" s="59"/>
       <c r="AE132" s="59"/>
       <c r="AF132" s="59"/>
       <c r="AG132" s="59"/>
     </row>
     <row r="133" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B133" s="82" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C133" s="83">
         <v>0</v>
       </c>
       <c r="D133" s="81">
         <v>0</v>
       </c>
       <c r="E133" s="81">
         <v>0</v>
       </c>
       <c r="F133" s="80">
         <v>978249.77</v>
       </c>
       <c r="G133" s="80">
         <v>2537.59</v>
       </c>
       <c r="H133" s="80">
         <v>-2859.14</v>
       </c>
       <c r="I133" s="80">
         <v>5335996.96</v>
       </c>
       <c r="J133" s="80">
         <v>0</v>
       </c>
@@ -7650,51 +7653,51 @@
       </c>
       <c r="L133" s="59"/>
       <c r="M133" s="59"/>
       <c r="N133" s="59"/>
       <c r="O133" s="59"/>
       <c r="P133" s="59"/>
       <c r="Q133" s="59"/>
       <c r="R133" s="59"/>
       <c r="S133" s="59"/>
       <c r="T133" s="59"/>
       <c r="U133" s="59"/>
       <c r="W133" s="59"/>
       <c r="X133" s="59"/>
       <c r="Y133" s="59"/>
       <c r="Z133" s="59"/>
       <c r="AA133" s="59"/>
       <c r="AB133" s="59"/>
       <c r="AC133" s="59"/>
       <c r="AD133" s="59"/>
       <c r="AE133" s="59"/>
       <c r="AF133" s="59"/>
       <c r="AG133" s="59"/>
     </row>
     <row r="134" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B134" s="42" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C134" s="44">
         <v>0</v>
       </c>
       <c r="D134" s="36">
         <v>0</v>
       </c>
       <c r="E134" s="36">
         <v>0</v>
       </c>
       <c r="F134" s="46">
         <v>461285.66</v>
       </c>
       <c r="G134" s="46">
         <v>12547.08</v>
       </c>
       <c r="H134" s="46">
         <v>9323.07</v>
       </c>
       <c r="I134" s="46">
         <v>5637.56</v>
       </c>
       <c r="J134" s="46">
         <v>0</v>
       </c>
@@ -7703,51 +7706,51 @@
       </c>
       <c r="L134" s="59"/>
       <c r="M134" s="59"/>
       <c r="N134" s="59"/>
       <c r="O134" s="59"/>
       <c r="P134" s="59"/>
       <c r="Q134" s="59"/>
       <c r="R134" s="59"/>
       <c r="S134" s="59"/>
       <c r="T134" s="59"/>
       <c r="U134" s="59"/>
       <c r="W134" s="59"/>
       <c r="X134" s="59"/>
       <c r="Y134" s="59"/>
       <c r="Z134" s="59"/>
       <c r="AA134" s="59"/>
       <c r="AB134" s="59"/>
       <c r="AC134" s="59"/>
       <c r="AD134" s="59"/>
       <c r="AE134" s="59"/>
       <c r="AF134" s="59"/>
       <c r="AG134" s="59"/>
     </row>
     <row r="135" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B135" s="82" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C135" s="83">
         <v>0</v>
       </c>
       <c r="D135" s="81">
         <v>0</v>
       </c>
       <c r="E135" s="81">
         <v>0</v>
       </c>
       <c r="F135" s="80">
         <v>607289.31000000006</v>
       </c>
       <c r="G135" s="80">
         <v>1968.63</v>
       </c>
       <c r="H135" s="80">
         <v>1041844.8</v>
       </c>
       <c r="I135" s="80">
         <v>0</v>
       </c>
       <c r="J135" s="80">
         <v>3719286.42</v>
       </c>
@@ -7756,51 +7759,51 @@
       </c>
       <c r="L135" s="59"/>
       <c r="M135" s="59"/>
       <c r="N135" s="59"/>
       <c r="O135" s="59"/>
       <c r="P135" s="59"/>
       <c r="Q135" s="59"/>
       <c r="R135" s="59"/>
       <c r="S135" s="59"/>
       <c r="T135" s="59"/>
       <c r="U135" s="59"/>
       <c r="W135" s="59"/>
       <c r="X135" s="59"/>
       <c r="Y135" s="59"/>
       <c r="Z135" s="59"/>
       <c r="AA135" s="59"/>
       <c r="AB135" s="59"/>
       <c r="AC135" s="59"/>
       <c r="AD135" s="59"/>
       <c r="AE135" s="59"/>
       <c r="AF135" s="59"/>
       <c r="AG135" s="59"/>
     </row>
     <row r="136" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B136" s="42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C136" s="44">
         <v>0</v>
       </c>
       <c r="D136" s="36">
         <v>0</v>
       </c>
       <c r="E136" s="36">
         <v>0</v>
       </c>
       <c r="F136" s="46">
         <v>745856.36</v>
       </c>
       <c r="G136" s="46">
         <v>81718.78</v>
       </c>
       <c r="H136" s="46">
         <v>39.4</v>
       </c>
       <c r="I136" s="46">
         <v>278.64999999999998</v>
       </c>
       <c r="J136" s="46">
         <v>0</v>
       </c>
@@ -7809,51 +7812,51 @@
       </c>
       <c r="L136" s="59"/>
       <c r="M136" s="59"/>
       <c r="N136" s="59"/>
       <c r="O136" s="59"/>
       <c r="P136" s="59"/>
       <c r="Q136" s="59"/>
       <c r="R136" s="59"/>
       <c r="S136" s="59"/>
       <c r="T136" s="59"/>
       <c r="U136" s="59"/>
       <c r="W136" s="59"/>
       <c r="X136" s="59"/>
       <c r="Y136" s="59"/>
       <c r="Z136" s="59"/>
       <c r="AA136" s="59"/>
       <c r="AB136" s="59"/>
       <c r="AC136" s="59"/>
       <c r="AD136" s="59"/>
       <c r="AE136" s="59"/>
       <c r="AF136" s="59"/>
       <c r="AG136" s="59"/>
     </row>
     <row r="137" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B137" s="82" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="C137" s="83">
         <v>54.68</v>
       </c>
       <c r="D137" s="81">
         <v>54.68</v>
       </c>
       <c r="E137" s="81">
         <v>0</v>
       </c>
       <c r="F137" s="80">
         <v>269029.31</v>
       </c>
       <c r="G137" s="80">
         <v>45373.52</v>
       </c>
       <c r="H137" s="80">
         <v>0</v>
       </c>
       <c r="I137" s="80">
         <v>0</v>
       </c>
       <c r="J137" s="80">
         <v>0</v>
       </c>
@@ -7861,306 +7864,390 @@
         <v>314457.51</v>
       </c>
       <c r="L137" s="59"/>
       <c r="M137" s="59"/>
       <c r="N137" s="59"/>
       <c r="O137" s="59"/>
       <c r="P137" s="59"/>
       <c r="Q137" s="59"/>
       <c r="R137" s="59"/>
       <c r="S137" s="59"/>
       <c r="T137" s="59"/>
       <c r="U137" s="59"/>
       <c r="W137" s="59"/>
       <c r="X137" s="59"/>
       <c r="Y137" s="59"/>
       <c r="Z137" s="59"/>
       <c r="AA137" s="59"/>
       <c r="AB137" s="59"/>
       <c r="AC137" s="59"/>
       <c r="AD137" s="59"/>
       <c r="AE137" s="59"/>
       <c r="AF137" s="59"/>
       <c r="AG137" s="59"/>
     </row>
     <row r="138" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B138" s="101" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="102">
+      <c r="B138" s="42" t="s">
+        <v>151</v>
+      </c>
+      <c r="C138" s="44">
         <v>-32.6</v>
       </c>
-      <c r="D138" s="103">
-[...2 lines deleted...]
-      <c r="E138" s="103">
+      <c r="D138" s="36">
+        <v>0</v>
+      </c>
+      <c r="E138" s="36">
         <v>-32.6</v>
       </c>
-      <c r="F138" s="104">
+      <c r="F138" s="46">
         <v>817780.18</v>
       </c>
-      <c r="G138" s="104">
-[...2 lines deleted...]
-      <c r="H138" s="104">
+      <c r="G138" s="46">
+        <v>0</v>
+      </c>
+      <c r="H138" s="46">
         <v>1329970.6499999999</v>
       </c>
-      <c r="I138" s="104">
-[...2 lines deleted...]
-      <c r="J138" s="104">
+      <c r="I138" s="46">
+        <v>0</v>
+      </c>
+      <c r="J138" s="46">
         <v>4973815.3099999996</v>
       </c>
-      <c r="K138" s="105">
+      <c r="K138" s="40">
         <v>7121533.5399999991</v>
       </c>
       <c r="L138" s="59"/>
       <c r="M138" s="59"/>
       <c r="N138" s="59"/>
       <c r="O138" s="59"/>
       <c r="P138" s="59"/>
       <c r="Q138" s="59"/>
       <c r="R138" s="59"/>
       <c r="S138" s="59"/>
       <c r="T138" s="59"/>
       <c r="U138" s="59"/>
       <c r="W138" s="59"/>
       <c r="X138" s="59"/>
       <c r="Y138" s="59"/>
       <c r="Z138" s="59"/>
       <c r="AA138" s="59"/>
       <c r="AB138" s="59"/>
       <c r="AC138" s="59"/>
       <c r="AD138" s="59"/>
       <c r="AE138" s="59"/>
       <c r="AF138" s="59"/>
       <c r="AG138" s="59"/>
     </row>
-    <row r="139" spans="2:33" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="L140" s="18"/>
+    <row r="139" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B139" s="82" t="s">
+        <v>152</v>
+      </c>
+      <c r="C139" s="83">
+        <v>0</v>
+      </c>
+      <c r="D139" s="81">
+        <v>0</v>
+      </c>
+      <c r="E139" s="81">
+        <v>0</v>
+      </c>
+      <c r="F139" s="80">
+        <v>506384.2</v>
+      </c>
+      <c r="G139" s="80">
+        <v>-43651.01</v>
+      </c>
+      <c r="H139" s="80">
+        <v>0</v>
+      </c>
+      <c r="I139" s="80">
+        <v>0</v>
+      </c>
+      <c r="J139" s="80">
+        <v>0</v>
+      </c>
+      <c r="K139" s="84">
+        <v>462733.19</v>
+      </c>
+      <c r="L139" s="59"/>
+      <c r="M139" s="59"/>
+      <c r="N139" s="59"/>
+      <c r="O139" s="59"/>
+      <c r="P139" s="59"/>
+      <c r="Q139" s="59"/>
+      <c r="R139" s="59"/>
+      <c r="S139" s="59"/>
+      <c r="T139" s="59"/>
+      <c r="U139" s="59"/>
+      <c r="W139" s="59"/>
+      <c r="X139" s="59"/>
+      <c r="Y139" s="59"/>
+      <c r="Z139" s="59"/>
+      <c r="AA139" s="59"/>
+      <c r="AB139" s="59"/>
+      <c r="AC139" s="59"/>
+      <c r="AD139" s="59"/>
+      <c r="AE139" s="59"/>
+      <c r="AF139" s="59"/>
+      <c r="AG139" s="59"/>
+    </row>
+    <row r="140" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B140" s="101" t="s">
+        <v>153</v>
+      </c>
+      <c r="C140" s="102">
+        <v>0</v>
+      </c>
+      <c r="D140" s="103">
+        <v>0</v>
+      </c>
+      <c r="E140" s="103">
+        <v>0</v>
+      </c>
+      <c r="F140" s="104">
+        <v>712944.98</v>
+      </c>
+      <c r="G140" s="104">
+        <v>0</v>
+      </c>
+      <c r="H140" s="104">
+        <v>7995.52</v>
+      </c>
+      <c r="I140" s="104">
+        <v>0</v>
+      </c>
+      <c r="J140" s="104">
+        <v>0</v>
+      </c>
+      <c r="K140" s="105">
+        <v>720940.5</v>
+      </c>
+      <c r="L140" s="59"/>
+      <c r="M140" s="59"/>
+      <c r="N140" s="59"/>
+      <c r="O140" s="59"/>
+      <c r="P140" s="59"/>
+      <c r="Q140" s="59"/>
+      <c r="R140" s="59"/>
+      <c r="S140" s="59"/>
+      <c r="T140" s="59"/>
+      <c r="U140" s="59"/>
+      <c r="W140" s="59"/>
+      <c r="X140" s="59"/>
+      <c r="Y140" s="59"/>
+      <c r="Z140" s="59"/>
+      <c r="AA140" s="59"/>
+      <c r="AB140" s="59"/>
+      <c r="AC140" s="59"/>
+      <c r="AD140" s="59"/>
+      <c r="AE140" s="59"/>
+      <c r="AF140" s="59"/>
+      <c r="AG140" s="59"/>
     </row>
     <row r="141" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B141" s="79" t="s">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="L141" s="18"/>
     </row>
+    <row r="142" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B142" s="79" t="s">
+        <v>158</v>
+      </c>
+      <c r="L142" s="18"/>
+    </row>
     <row r="143" spans="2:33" x14ac:dyDescent="0.2">
-      <c r="B143" s="17" t="s">
+      <c r="B143" s="79" t="s">
+        <v>134</v>
+      </c>
+      <c r="L143" s="18"/>
+    </row>
+    <row r="145" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B145" s="17" t="s">
         <v>5</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="L146"/>
     </row>
     <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A147"/>
       <c r="B147"/>
       <c r="C147" s="100"/>
       <c r="D147" s="100"/>
       <c r="E147" s="100"/>
       <c r="F147" s="100"/>
       <c r="G147" s="100"/>
       <c r="H147" s="100"/>
       <c r="I147" s="100"/>
       <c r="J147" s="100"/>
       <c r="K147" s="100"/>
       <c r="L147"/>
     </row>
     <row r="148" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A148"/>
       <c r="B148"/>
       <c r="C148" s="100"/>
       <c r="D148" s="100"/>
       <c r="E148" s="100"/>
       <c r="F148" s="100"/>
       <c r="G148" s="100"/>
       <c r="H148" s="100"/>
       <c r="I148" s="100"/>
       <c r="J148" s="100"/>
       <c r="K148" s="100"/>
       <c r="L148"/>
     </row>
     <row r="149" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A149"/>
       <c r="B149"/>
       <c r="C149" s="100"/>
       <c r="D149" s="100"/>
       <c r="E149" s="100"/>
       <c r="F149" s="100"/>
       <c r="G149" s="100"/>
       <c r="H149" s="100"/>
       <c r="I149" s="100"/>
       <c r="J149" s="100"/>
       <c r="K149" s="100"/>
       <c r="L149"/>
     </row>
     <row r="150" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A150"/>
       <c r="B150"/>
-      <c r="C150"/>
-[...7 lines deleted...]
-      <c r="K150"/>
+      <c r="C150" s="100"/>
+      <c r="D150" s="100"/>
+      <c r="E150" s="100"/>
+      <c r="F150" s="100"/>
+      <c r="G150" s="100"/>
+      <c r="H150" s="100"/>
+      <c r="I150" s="100"/>
+      <c r="J150" s="100"/>
+      <c r="K150" s="100"/>
       <c r="L150"/>
     </row>
     <row r="151" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A151"/>
       <c r="B151"/>
-      <c r="C151"/>
-[...7 lines deleted...]
-      <c r="K151"/>
+      <c r="C151" s="100"/>
+      <c r="D151" s="100"/>
+      <c r="E151" s="100"/>
+      <c r="F151" s="100"/>
+      <c r="G151" s="100"/>
+      <c r="H151" s="100"/>
+      <c r="I151" s="100"/>
+      <c r="J151" s="100"/>
+      <c r="K151" s="100"/>
       <c r="L151"/>
     </row>
     <row r="152" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
       <c r="K152"/>
       <c r="L152"/>
     </row>
     <row r="153" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="B153" s="94"/>
-[...32 lines deleted...]
-      <c r="K155" s="93"/>
+      <c r="A153"/>
+      <c r="B153"/>
+      <c r="C153"/>
+      <c r="D153"/>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
+      <c r="H153"/>
+      <c r="I153"/>
+      <c r="J153"/>
+      <c r="K153"/>
+      <c r="L153"/>
+    </row>
+    <row r="154" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="A154"/>
+      <c r="B154"/>
+      <c r="C154"/>
+      <c r="D154"/>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
+      <c r="H154"/>
+      <c r="I154"/>
+      <c r="J154"/>
+      <c r="K154"/>
+      <c r="L154"/>
+    </row>
+    <row r="155" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="B155" s="94"/>
+      <c r="C155" s="95"/>
+      <c r="D155" s="95"/>
+      <c r="E155" s="95"/>
+      <c r="F155" s="95"/>
+      <c r="G155" s="95"/>
+      <c r="H155" s="95"/>
+      <c r="I155" s="95"/>
+      <c r="J155" s="95"/>
+      <c r="K155" s="95"/>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B156" s="92"/>
       <c r="C156" s="93"/>
       <c r="D156" s="93"/>
       <c r="E156" s="93"/>
       <c r="F156" s="93"/>
       <c r="G156" s="93"/>
       <c r="H156" s="93"/>
       <c r="I156" s="93"/>
       <c r="J156" s="93"/>
       <c r="K156" s="93"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C157" s="85"/>
-[...7 lines deleted...]
-      <c r="K157" s="85"/>
+      <c r="B157" s="92"/>
+      <c r="C157" s="93"/>
+      <c r="D157" s="93"/>
+      <c r="E157" s="93"/>
+      <c r="F157" s="93"/>
+      <c r="G157" s="93"/>
+      <c r="H157" s="93"/>
+      <c r="I157" s="93"/>
+      <c r="J157" s="93"/>
+      <c r="K157" s="93"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C158" s="85"/>
-[...7 lines deleted...]
-      <c r="K158" s="85"/>
+      <c r="B158" s="92"/>
+      <c r="C158" s="93"/>
+      <c r="D158" s="93"/>
+      <c r="E158" s="93"/>
+      <c r="F158" s="93"/>
+      <c r="G158" s="93"/>
+      <c r="H158" s="93"/>
+      <c r="I158" s="93"/>
+      <c r="J158" s="93"/>
+      <c r="K158" s="93"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C159" s="85"/>
       <c r="D159" s="85"/>
       <c r="E159" s="85"/>
       <c r="F159" s="85"/>
       <c r="G159" s="85"/>
       <c r="H159" s="85"/>
       <c r="I159" s="85"/>
       <c r="J159" s="85"/>
       <c r="K159" s="85"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C160" s="85"/>
       <c r="D160" s="85"/>
       <c r="E160" s="85"/>
       <c r="F160" s="85"/>
       <c r="G160" s="85"/>
       <c r="H160" s="85"/>
       <c r="I160" s="85"/>
       <c r="J160" s="85"/>
       <c r="K160" s="85"/>
     </row>
     <row r="161" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C161" s="85"/>
@@ -8305,107 +8392,129 @@
       <c r="J173" s="85"/>
       <c r="K173" s="85"/>
     </row>
     <row r="174" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C174" s="85"/>
       <c r="D174" s="85"/>
       <c r="E174" s="85"/>
       <c r="F174" s="85"/>
       <c r="G174" s="85"/>
       <c r="H174" s="85"/>
       <c r="I174" s="85"/>
       <c r="J174" s="85"/>
       <c r="K174" s="85"/>
     </row>
     <row r="175" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C175" s="85"/>
       <c r="D175" s="85"/>
       <c r="E175" s="85"/>
       <c r="F175" s="85"/>
       <c r="G175" s="85"/>
       <c r="H175" s="85"/>
       <c r="I175" s="85"/>
       <c r="J175" s="85"/>
       <c r="K175" s="85"/>
     </row>
+    <row r="176" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C176" s="85"/>
+      <c r="D176" s="85"/>
+      <c r="E176" s="85"/>
+      <c r="F176" s="85"/>
+      <c r="G176" s="85"/>
+      <c r="H176" s="85"/>
+      <c r="I176" s="85"/>
+      <c r="J176" s="85"/>
+      <c r="K176" s="85"/>
+    </row>
     <row r="177" spans="3:11" x14ac:dyDescent="0.2">
-      <c r="C177" s="18"/>
-[...18 lines deleted...]
-      <c r="K178" s="18"/>
+      <c r="C177" s="85"/>
+      <c r="D177" s="85"/>
+      <c r="E177" s="85"/>
+      <c r="F177" s="85"/>
+      <c r="G177" s="85"/>
+      <c r="H177" s="85"/>
+      <c r="I177" s="85"/>
+      <c r="J177" s="85"/>
+      <c r="K177" s="85"/>
+    </row>
+    <row r="179" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C179" s="18"/>
+      <c r="D179" s="18"/>
+      <c r="E179" s="18"/>
+      <c r="F179" s="18"/>
+      <c r="G179" s="18"/>
+      <c r="H179" s="18"/>
+      <c r="I179" s="18"/>
+      <c r="J179" s="18"/>
+      <c r="K179" s="18"/>
     </row>
     <row r="180" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C180" s="18"/>
       <c r="D180" s="18"/>
       <c r="E180" s="18"/>
       <c r="F180" s="18"/>
       <c r="G180" s="18"/>
       <c r="H180" s="18"/>
       <c r="I180" s="18"/>
       <c r="J180" s="18"/>
       <c r="K180" s="18"/>
     </row>
-    <row r="181" spans="3:11" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="K181" s="18"/>
+    <row r="182" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C182" s="18"/>
+      <c r="D182" s="18"/>
+      <c r="E182" s="18"/>
+      <c r="F182" s="18"/>
+      <c r="G182" s="18"/>
+      <c r="H182" s="18"/>
+      <c r="I182" s="18"/>
+      <c r="J182" s="18"/>
+      <c r="K182" s="18"/>
+    </row>
+    <row r="183" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C183" s="18"/>
+      <c r="D183" s="18"/>
+      <c r="E183" s="18"/>
+      <c r="F183" s="18"/>
+      <c r="G183" s="18"/>
+      <c r="H183" s="18"/>
+      <c r="I183" s="18"/>
+      <c r="J183" s="18"/>
+      <c r="K183" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MB3K+L07NNC/dj98Gqlv68yF8jztWhGt1blL5k0CrWbwNsQyuB/1AUv1iBclU5YIL3Cji8EoS7rjARZhoNQ92Q==" saltValue="osQvTDLNK0ejDM0nk2/YQA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="ebRNsj3OQU1Ueq4Huvx6QF7MFwWzGxr/aXDrtfmlgSwJSB1cUloYoUhphTTco1NVO9Rv7fFM+f+aEH2xXJ2hWQ==" saltValue="6+hDBASxJp9ZqnZw9uBQDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B143" location="Índice!A1" display="Volver Índice"/>
+    <hyperlink ref="B145" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.5703125" style="1" customWidth="1"/>
@@ -8425,62 +8534,62 @@
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
       <c r="K3" s="60"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
     </row>
     <row r="5" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="89" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F5" s="60"/>
       <c r="G5" s="60"/>
       <c r="H5" s="60"/>
       <c r="I5" s="60"/>
       <c r="J5" s="60"/>
       <c r="K5" s="60"/>
     </row>
     <row r="6" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="90" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
       <c r="K6" s="60"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="60"/>
       <c r="I7" s="60"/>
       <c r="J7" s="60"/>
       <c r="K7" s="60"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="60"/>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60"/>
@@ -8512,112 +8621,112 @@
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="60"/>
       <c r="K10" s="60"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="60"/>
       <c r="B11" s="4"/>
       <c r="C11" s="60"/>
       <c r="D11" s="60"/>
       <c r="E11" s="60"/>
       <c r="F11" s="60"/>
       <c r="G11" s="60"/>
       <c r="H11" s="60"/>
       <c r="I11" s="60"/>
       <c r="J11" s="60"/>
       <c r="K11" s="60"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="60"/>
       <c r="B12" s="4" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C12" s="60"/>
       <c r="D12" s="60"/>
       <c r="E12" s="60"/>
       <c r="F12" s="60"/>
       <c r="G12" s="60"/>
       <c r="H12" s="60"/>
       <c r="I12" s="60"/>
       <c r="J12" s="60"/>
       <c r="K12" s="60"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="60"/>
       <c r="B13" s="61" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="60"/>
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="60"/>
       <c r="B14" s="62"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="60"/>
       <c r="I14" s="60"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="60"/>
       <c r="B15" s="63"/>
       <c r="C15" s="119" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D15" s="120"/>
       <c r="E15" s="120"/>
       <c r="F15" s="121" t="s">
         <v>28</v>
       </c>
       <c r="G15" s="123" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="121" t="s">
         <v>30</v>
       </c>
       <c r="I15" s="121" t="s">
         <v>43</v>
       </c>
       <c r="J15" s="125" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="K15" s="117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A16" s="60"/>
       <c r="B16" s="64"/>
       <c r="C16" s="65" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="66" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="66" t="s">
         <v>42</v>
       </c>
       <c r="F16" s="122" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="124"/>
       <c r="H16" s="122" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="122" t="s">
@@ -8925,91 +9034,91 @@
       <c r="E26" s="74">
         <v>-2497.69</v>
       </c>
       <c r="F26" s="75">
         <v>9605849.9800000004</v>
       </c>
       <c r="G26" s="75">
         <v>27539543.799999997</v>
       </c>
       <c r="H26" s="75">
         <v>4263593.7699999996</v>
       </c>
       <c r="I26" s="75">
         <v>9693119.4499999993</v>
       </c>
       <c r="J26" s="75">
         <v>16140719.279999999</v>
       </c>
       <c r="K26" s="76">
         <v>67240433.859999999</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="60"/>
       <c r="B27" s="116" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="C27" s="116"/>
       <c r="D27" s="116"/>
       <c r="E27" s="116"/>
       <c r="F27" s="116"/>
       <c r="G27" s="116"/>
       <c r="H27" s="116"/>
       <c r="I27" s="116"/>
       <c r="J27" s="116"/>
       <c r="K27" s="116"/>
     </row>
     <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="60"/>
       <c r="B28" s="98" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="C28" s="97"/>
       <c r="D28" s="97"/>
       <c r="E28" s="97"/>
       <c r="F28" s="97"/>
       <c r="G28" s="97"/>
       <c r="H28" s="97"/>
       <c r="I28" s="97"/>
       <c r="J28" s="97"/>
       <c r="K28" s="97"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="C29" s="91"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="91"/>
       <c r="G29" s="91"/>
       <c r="H29" s="91"/>
       <c r="I29" s="91"/>
       <c r="J29" s="91"/>
       <c r="K29" s="91"/>
       <c r="L29" s="91"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="vY7nzsaV6/yEvCfWAXN/7tsaARBHXDlH6By536DMN9lcDD+7u+aA21KK8get/85t8HoiPhmZGMtN9+By6FCTcg==" saltValue="0OnetL3ZYVi6N+CMOphfHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="YncffTPZQwrgpHEbbmObBj4Hq4DbKFh8lKwO+mFa5sTNe3/C4NGkhkf0xeLU9NOAw5zXCTUBmUCAIISBCmFB7g==" saltValue="Op1dLrXGeNmWHg74r0dFuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>