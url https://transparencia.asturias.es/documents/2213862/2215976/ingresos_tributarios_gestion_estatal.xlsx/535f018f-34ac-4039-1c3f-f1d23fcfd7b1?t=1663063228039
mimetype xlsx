--- v3 (2026-06-20)
+++ v4 (2026-08-10)
@@ -11,81 +11,81 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10875" windowHeight="10815" tabRatio="838"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Índice" sheetId="24" r:id="rId1"/>
     <sheet name="1" sheetId="1" r:id="rId2"/>
     <sheet name="2" sheetId="27" r:id="rId3"/>
     <sheet name="3" sheetId="28" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2018">Índice!$C$13</definedName>
     <definedName name="_1__Recaudación_acumulada_en_lo_que_va_de_año__2020">Índice!$C$13</definedName>
     <definedName name="_1_Recaudación_acumulada_en_lo_que_va_de_año__2024">Índice!$C$13</definedName>
     <definedName name="_2__Recaudación_mensual._Serie_desde_enero_de_2016">Índice!$C$15</definedName>
     <definedName name="_3_Recaudación_anual__serie_2016_2024">Índice!$C$17</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$145</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'2'!$A$1:$K$146</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'2'!$B:$B,'2'!$1:$13</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K96" i="27" l="1"/>
   <c r="K65" i="27" l="1"/>
   <c r="K66" i="27"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="161">
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>(Cifras en euros)</t>
   </si>
   <si>
     <t>Variación absoluta</t>
   </si>
   <si>
     <t>Variación %</t>
   </si>
   <si>
     <t xml:space="preserve">RECAUDACIÓN LÍQUIDA CON CRITERIO DE CAJA </t>
   </si>
   <si>
     <t>Volver Índice</t>
   </si>
   <si>
     <t>ene-16</t>
   </si>
   <si>
     <t>feb-16</t>
   </si>
   <si>
@@ -505,69 +505,75 @@
   <si>
     <t>3 Recaudación anual, serie 2016-2025</t>
   </si>
   <si>
     <t>ene-26</t>
   </si>
   <si>
     <t>2 Recaudación mensual, serie 2016-2026</t>
   </si>
   <si>
     <t>Viceconsejería de Presupuestos y Financiación Autonómica</t>
   </si>
   <si>
     <t>1 Recaudación acumulada en lo que va de año (2026)</t>
   </si>
   <si>
     <t>feb-26</t>
   </si>
   <si>
     <t>mar-26</t>
   </si>
   <si>
     <t>abr-26</t>
   </si>
   <si>
-    <t>Enero-Abril 2025</t>
-[...2 lines deleted...]
-    <t>Enero-Abril 2026</t>
+    <t>may-26</t>
+  </si>
+  <si>
+    <t>Enero-Mayo 2025</t>
+  </si>
+  <si>
+    <t>Enero-Mayo 2026</t>
+  </si>
+  <si>
+    <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. </t>
   </si>
   <si>
     <t>Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. (**) El Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
   </si>
   <si>
-    <t xml:space="preserve">Nota: Importes transferidos mensualmente por la AEAT. (*) El tramo autonómico desapareció el 1 de enero de 2019, desde esa fecha se ingresan cuantías devengadas en ejercicios previos. </t>
-[...2 lines deleted...]
-    <t>(**) El Impuesto  sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
+    <t>(**) El Impuesto sobre el depósito de residuos en vertederos, la incineración y la coincineración de residuos entró en vigor el 1 de enero de 2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -894,51 +900,51 @@
       </right>
       <top style="thin">
         <color rgb="FF4F81BD"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF4F81BD"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF4F81BD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="127">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -1092,71 +1098,69 @@
     <xf numFmtId="49" fontId="16" fillId="4" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="4" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="4" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="18" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="16" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="16" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="16" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1633,52 +1637,52 @@
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla22" displayName="Tabla22" ref="B15:F24" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
   <tableColumns count="5">
     <tableColumn id="1" name="Concepto" dataDxfId="4" dataCellStyle="Normal 2"/>
-    <tableColumn id="2" name="Enero-Abril 2025" dataDxfId="3" dataCellStyle="Normal 2"/>
-    <tableColumn id="3" name="Enero-Abril 2026" dataDxfId="2" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" name="Enero-Mayo 2025" dataDxfId="3" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" name="Enero-Mayo 2026" dataDxfId="2" dataCellStyle="Normal 2"/>
     <tableColumn id="4" name="Variación absoluta" dataDxfId="1" dataCellStyle="Normal 2"/>
     <tableColumn id="5" name="Variación %" dataDxfId="0" dataCellStyle="Normal 2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -2028,114 +2032,114 @@
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
     </row>
     <row r="12" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="4"/>
       <c r="C12" s="19"/>
       <c r="D12" s="19"/>
       <c r="E12" s="19"/>
       <c r="F12" s="19"/>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
     </row>
     <row r="13" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="4"/>
-      <c r="C13" s="106" t="s">
+      <c r="C13" s="104" t="s">
         <v>150</v>
       </c>
-      <c r="D13" s="106"/>
-      <c r="E13" s="106"/>
+      <c r="D13" s="104"/>
+      <c r="E13" s="104"/>
       <c r="F13" s="19"/>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
     </row>
     <row r="14" spans="1:10" s="20" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="19"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="19"/>
       <c r="E14" s="19"/>
       <c r="F14" s="19"/>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
     </row>
     <row r="15" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="C15" s="106" t="s">
+      <c r="C15" s="104" t="s">
         <v>148</v>
       </c>
-      <c r="D15" s="106"/>
-      <c r="E15" s="106"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="104"/>
     </row>
     <row r="16" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="3:5" x14ac:dyDescent="0.25">
-      <c r="C17" s="106" t="s">
+      <c r="C17" s="104" t="s">
         <v>146</v>
       </c>
-      <c r="D17" s="106"/>
-      <c r="E17" s="106"/>
+      <c r="D17" s="104"/>
+      <c r="E17" s="104"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IbPhzJMqmiMaX5WLjwMhc6r4052PhHrAPUyUwoCY+QdyXz/9zjxQILCvIkigyo0K8n6HM3nOMKAMYsYxshezNA==" saltValue="TV8Ss4Rzu9Otc6qag6j7eg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="AjuQP72fVJNrtjIvtgBHAS90oPZayMm2DpgiRfyzrat1XTqANW56nM2UJs+fbk6v3OX/7eF98WsPGB09SIj/2A==" saltValue="ezoCCCHE7q2JZlc781yCCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C17:E17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C17:E17" location="'3'!A1" display="3 Recaudación anual, serie 2016-2025"/>
     <hyperlink ref="C13:E13" location="'1'!A1" display="1 Recaudación acumulada en lo que va de año (2026)"/>
     <hyperlink ref="C15:E15" location="'2'!A1" display="2 Recaudación mensual, serie 2016-2026"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="96" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I39"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="65.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="54" customWidth="1"/>
     <col min="4" max="4" width="24" style="54" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" style="54" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="54" customWidth="1"/>
     <col min="7" max="7" width="3.7109375" style="5" customWidth="1"/>
     <col min="8" max="18" width="15.7109375" style="5" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
@@ -2211,54 +2215,54 @@
       <c r="D12" s="55"/>
       <c r="E12" s="55"/>
       <c r="F12" s="55"/>
     </row>
     <row r="13" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="55"/>
       <c r="D13" s="55"/>
       <c r="E13" s="55"/>
       <c r="F13" s="55"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
       <c r="C14" s="56"/>
       <c r="D14" s="56"/>
       <c r="E14" s="56"/>
       <c r="F14" s="56"/>
     </row>
     <row r="15" spans="1:9" s="22" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="38" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D15" s="38" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E15" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="12">
         <v>105.27000000000001</v>
       </c>
       <c r="D16" s="12">
         <v>22.08</v>
       </c>
       <c r="E16" s="12">
         <v>-83.190000000000012</v>
       </c>
       <c r="F16" s="13">
         <v>-0.79025363351382161</v>
       </c>
       <c r="H16"/>
@@ -2285,167 +2289,167 @@
     </row>
     <row r="18" spans="2:9" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="24" t="s">
         <v>35</v>
       </c>
       <c r="C18" s="25">
         <v>0</v>
       </c>
       <c r="D18" s="25">
         <v>-32.6</v>
       </c>
       <c r="E18" s="50">
         <v>-32.6</v>
       </c>
       <c r="F18" s="26">
         <v>-1</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="12">
-        <v>3790601.93</v>
+        <v>4576233.51</v>
       </c>
       <c r="D19" s="12">
-        <v>2306138.67</v>
+        <v>2999712.2</v>
       </c>
       <c r="E19" s="12">
-        <v>-1484463.2600000002</v>
+        <v>-1576521.3099999996</v>
       </c>
       <c r="F19" s="13">
-        <v>-0.39161676362044173</v>
+        <v>-0.3445019373585243</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C20" s="12">
-        <v>45090.63</v>
+        <v>90242.63</v>
       </c>
       <c r="D20" s="12">
         <v>1722.5099999999948</v>
       </c>
       <c r="E20" s="12">
-        <v>-43368.12</v>
+        <v>-88520.12000000001</v>
       </c>
       <c r="F20" s="13">
-        <v>-0.96179893694100094</v>
+        <v>-0.98091245789268333</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="12">
-        <v>1116197.1000000001</v>
+        <v>2112234.89</v>
       </c>
       <c r="D21" s="12">
-        <v>1337966.17</v>
+        <v>2550452.7400000002</v>
       </c>
       <c r="E21" s="12">
-        <v>221769.06999999983</v>
+        <v>438217.85000000009</v>
       </c>
       <c r="F21" s="13">
-        <v>0.19868271472842913</v>
+        <v>0.2074664385455729</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="23">
         <v>10432.129999999999</v>
       </c>
       <c r="D22" s="23">
         <v>0</v>
       </c>
       <c r="E22" s="12">
         <v>-10432.129999999999</v>
       </c>
       <c r="F22" s="53">
         <v>-1</v>
       </c>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="88" t="s">
         <v>110</v>
       </c>
       <c r="C23" s="23">
         <v>4104480.23</v>
       </c>
       <c r="D23" s="23">
-        <v>4973815.3099999996</v>
+        <v>10733811.199999999</v>
       </c>
       <c r="E23" s="23">
-        <v>869335.07999999961</v>
-[...2 lines deleted...]
-        <v>0.21180150257417596</v>
+        <v>6629330.9699999988</v>
+      </c>
+      <c r="F23" s="98">
+        <v>1.6151450606451085</v>
       </c>
       <c r="H23"/>
       <c r="I23"/>
     </row>
     <row r="24" spans="2:9" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="16" t="s">
         <v>0</v>
       </c>
       <c r="C24" s="14">
-        <v>9066907.2899999991</v>
+        <v>10893728.66</v>
       </c>
       <c r="D24" s="14">
-        <v>8619664.7399999984</v>
+        <v>16285720.729999999</v>
       </c>
       <c r="E24" s="14">
-        <v>-447242.55000000075</v>
+        <v>5391992.0699999984</v>
       </c>
       <c r="F24" s="15">
-        <v>-4.9326913322833899E-2</v>
+        <v>0.49496294962793752</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="2:9" s="22" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="107" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="107"/>
+      <c r="B25" s="105" t="s">
+        <v>157</v>
+      </c>
+      <c r="C25" s="105"/>
+      <c r="D25" s="105"/>
+      <c r="E25" s="105"/>
+      <c r="F25" s="105"/>
     </row>
     <row r="26" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="79" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="27" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C27" s="57"/>
       <c r="D27" s="57"/>
     </row>
     <row r="28" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="57"/>
       <c r="D28" s="57"/>
     </row>
     <row r="29" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C29" s="57"/>
       <c r="D29" s="57"/>
     </row>
     <row r="30" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C30" s="86"/>
       <c r="D30" s="57"/>
     </row>
@@ -2482,72 +2486,72 @@
     <row r="36" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C36" s="57"/>
       <c r="D36" s="57"/>
       <c r="E36" s="57"/>
       <c r="F36" s="87"/>
     </row>
     <row r="37" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C37" s="57"/>
       <c r="D37" s="57"/>
       <c r="E37" s="57"/>
       <c r="F37" s="87"/>
     </row>
     <row r="38" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C38" s="57"/>
       <c r="D38" s="57"/>
       <c r="E38" s="57"/>
       <c r="F38" s="87"/>
     </row>
     <row r="39" spans="3:6" x14ac:dyDescent="0.2">
       <c r="C39" s="57"/>
       <c r="D39" s="57"/>
       <c r="E39" s="57"/>
       <c r="F39" s="87"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="GNF9FdIrVrhstMshi1sMG2XA9lDyg48WkK26ShRqdJ8rhe68t+RWMFAO7cwz2DEANOcl2cVt4Oc0n55WfHlklA==" saltValue="fQYglNpuiWmOBPTy5mG6MA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3qZu1LfBZLUnMCmOHza0GiHXnoRerDUSbS92QsyEALL4OypUb15wj+pVZvJaWwG8BoW9zwwj8FHTkG1cv839rQ==" saltValue="jbfb96W7dFb/2ubSEMimiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B25:F25"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B28" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG183"/>
+  <dimension ref="A1:AG184"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="15" style="5" customWidth="1"/>
     <col min="3" max="21" width="12.7109375" style="5" customWidth="1"/>
     <col min="22" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
     </row>
@@ -2597,118 +2601,118 @@
       </c>
     </row>
     <row r="10" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="8" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="8"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="8" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="13" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:30" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="11"/>
     </row>
     <row r="15" spans="1:30" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="28"/>
-      <c r="C15" s="108" t="s">
+      <c r="C15" s="106" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="109"/>
-[...1 lines deleted...]
-      <c r="F15" s="112" t="s">
+      <c r="D15" s="107"/>
+      <c r="E15" s="107"/>
+      <c r="F15" s="110" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="114" t="s">
+      <c r="G15" s="112" t="s">
         <v>29</v>
       </c>
-      <c r="H15" s="112" t="s">
+      <c r="H15" s="110" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="112" t="s">
+      <c r="I15" s="110" t="s">
         <v>43</v>
       </c>
-      <c r="J15" s="112" t="s">
+      <c r="J15" s="110" t="s">
         <v>110</v>
       </c>
-      <c r="K15" s="110" t="s">
+      <c r="K15" s="108" t="s">
         <v>0</v>
       </c>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="18"/>
       <c r="O15" s="18"/>
       <c r="P15" s="18"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="18"/>
       <c r="S15" s="18"/>
       <c r="T15" s="18"/>
       <c r="U15" s="18"/>
       <c r="V15" s="18"/>
       <c r="W15" s="18"/>
       <c r="X15" s="18"/>
       <c r="Y15" s="18"/>
       <c r="Z15" s="18"/>
       <c r="AA15" s="18"/>
       <c r="AB15" s="18"/>
       <c r="AC15" s="18"/>
       <c r="AD15" s="18"/>
     </row>
     <row r="16" spans="1:30" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="29"/>
       <c r="C16" s="33" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="34" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="34" t="s">
         <v>42</v>
       </c>
-      <c r="F16" s="113" t="s">
+      <c r="F16" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="G16" s="115"/>
-      <c r="H16" s="113" t="s">
+      <c r="G16" s="113"/>
+      <c r="H16" s="111" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="113" t="s">
+      <c r="I16" s="111" t="s">
         <v>29</v>
       </c>
-      <c r="J16" s="113" t="s">
+      <c r="J16" s="111" t="s">
         <v>108</v>
       </c>
-      <c r="K16" s="111" t="s">
+      <c r="K16" s="109" t="s">
         <v>31</v>
       </c>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="18"/>
       <c r="O16" s="18"/>
       <c r="P16" s="18"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="18"/>
     </row>
     <row r="17" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="30" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="43">
         <v>-5168.4399999999987</v>
       </c>
       <c r="D17" s="35">
         <v>10913.79</v>
       </c>
       <c r="E17" s="35">
         <v>-16082.23</v>
       </c>
       <c r="F17" s="47">
         <v>401647.28</v>
@@ -4979,271 +4983,271 @@
       <c r="D83" s="37">
         <v>-1991.82</v>
       </c>
       <c r="E83" s="37">
         <v>-16.8</v>
       </c>
       <c r="F83" s="48">
         <v>653304.04</v>
       </c>
       <c r="G83" s="48">
         <v>19214605.98</v>
       </c>
       <c r="H83" s="48">
         <v>3565.31</v>
       </c>
       <c r="I83" s="48">
         <v>-19.350000000000001</v>
       </c>
       <c r="J83" s="48">
         <v>0</v>
       </c>
       <c r="K83" s="41">
         <v>19869447.359999999</v>
       </c>
       <c r="L83" s="59"/>
-      <c r="M83" s="96"/>
-[...7 lines deleted...]
-      <c r="U83" s="96"/>
+      <c r="M83" s="95"/>
+      <c r="N83" s="95"/>
+      <c r="O83" s="95"/>
+      <c r="P83" s="95"/>
+      <c r="Q83" s="95"/>
+      <c r="R83" s="95"/>
+      <c r="S83" s="95"/>
+      <c r="T83" s="95"/>
+      <c r="U83" s="95"/>
       <c r="W83" s="59"/>
       <c r="X83" s="59"/>
       <c r="Y83" s="59"/>
       <c r="Z83" s="59"/>
       <c r="AA83" s="59"/>
       <c r="AB83" s="59"/>
       <c r="AC83" s="59"/>
       <c r="AD83" s="59"/>
       <c r="AE83" s="59"/>
       <c r="AF83" s="59"/>
       <c r="AG83" s="59"/>
     </row>
     <row r="84" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="42" t="s">
         <v>87</v>
       </c>
       <c r="C84" s="44">
         <v>64.239999999999995</v>
       </c>
       <c r="D84" s="36">
         <v>64.239999999999995</v>
       </c>
       <c r="E84" s="36">
         <v>0</v>
       </c>
       <c r="F84" s="46">
         <v>466783.28</v>
       </c>
       <c r="G84" s="46">
         <v>23426.67</v>
       </c>
       <c r="H84" s="46">
         <v>731425.05</v>
       </c>
       <c r="I84" s="46">
         <v>7663853.1799999997</v>
       </c>
       <c r="J84" s="46">
         <v>0</v>
       </c>
       <c r="K84" s="40">
         <v>8885552.4199999999</v>
       </c>
       <c r="L84" s="59"/>
-      <c r="M84" s="96"/>
-[...7 lines deleted...]
-      <c r="U84" s="96"/>
+      <c r="M84" s="95"/>
+      <c r="N84" s="95"/>
+      <c r="O84" s="95"/>
+      <c r="P84" s="95"/>
+      <c r="Q84" s="95"/>
+      <c r="R84" s="95"/>
+      <c r="S84" s="95"/>
+      <c r="T84" s="95"/>
+      <c r="U84" s="95"/>
       <c r="W84" s="59"/>
       <c r="X84" s="59"/>
       <c r="Y84" s="59"/>
       <c r="Z84" s="59"/>
       <c r="AA84" s="59"/>
       <c r="AB84" s="59"/>
       <c r="AC84" s="59"/>
       <c r="AD84" s="59"/>
       <c r="AE84" s="59"/>
       <c r="AF84" s="59"/>
       <c r="AG84" s="59"/>
     </row>
     <row r="85" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="49" t="s">
         <v>88</v>
       </c>
       <c r="C85" s="45">
         <v>294.45</v>
       </c>
       <c r="D85" s="37">
         <v>294.45</v>
       </c>
       <c r="E85" s="37">
         <v>0</v>
       </c>
       <c r="F85" s="48">
         <v>195469.33</v>
       </c>
       <c r="G85" s="48">
         <v>28132.25</v>
       </c>
       <c r="H85" s="48">
         <v>0</v>
       </c>
       <c r="I85" s="48">
         <v>2253080.89</v>
       </c>
       <c r="J85" s="48">
         <v>0</v>
       </c>
       <c r="K85" s="41">
         <v>2476976.92</v>
       </c>
       <c r="L85" s="59"/>
-      <c r="M85" s="96"/>
-[...7 lines deleted...]
-      <c r="U85" s="96"/>
+      <c r="M85" s="95"/>
+      <c r="N85" s="95"/>
+      <c r="O85" s="95"/>
+      <c r="P85" s="95"/>
+      <c r="Q85" s="95"/>
+      <c r="R85" s="95"/>
+      <c r="S85" s="95"/>
+      <c r="T85" s="95"/>
+      <c r="U85" s="95"/>
       <c r="W85" s="59"/>
       <c r="X85" s="59"/>
       <c r="Y85" s="59"/>
       <c r="Z85" s="59"/>
       <c r="AA85" s="59"/>
       <c r="AB85" s="59"/>
       <c r="AC85" s="59"/>
       <c r="AD85" s="59"/>
       <c r="AE85" s="59"/>
       <c r="AF85" s="59"/>
       <c r="AG85" s="59"/>
     </row>
     <row r="86" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B86" s="42" t="s">
         <v>89</v>
       </c>
       <c r="C86" s="44">
         <v>1574.7</v>
       </c>
       <c r="D86" s="36">
         <v>1574.7</v>
       </c>
       <c r="E86" s="36">
         <v>0</v>
       </c>
       <c r="F86" s="46">
         <v>340907.43</v>
       </c>
       <c r="G86" s="46">
         <v>0</v>
       </c>
       <c r="H86" s="46">
         <v>0</v>
       </c>
       <c r="I86" s="46">
         <v>0</v>
       </c>
       <c r="J86" s="46">
         <v>0</v>
       </c>
       <c r="K86" s="40">
         <v>342482.13</v>
       </c>
       <c r="L86" s="59"/>
-      <c r="M86" s="96"/>
-[...7 lines deleted...]
-      <c r="U86" s="96"/>
+      <c r="M86" s="95"/>
+      <c r="N86" s="95"/>
+      <c r="O86" s="95"/>
+      <c r="P86" s="95"/>
+      <c r="Q86" s="95"/>
+      <c r="R86" s="95"/>
+      <c r="S86" s="95"/>
+      <c r="T86" s="95"/>
+      <c r="U86" s="95"/>
       <c r="W86" s="59"/>
       <c r="X86" s="59"/>
       <c r="Y86" s="59"/>
       <c r="Z86" s="59"/>
       <c r="AA86" s="59"/>
       <c r="AB86" s="59"/>
       <c r="AC86" s="59"/>
       <c r="AD86" s="59"/>
       <c r="AE86" s="59"/>
       <c r="AF86" s="59"/>
       <c r="AG86" s="59"/>
     </row>
     <row r="87" spans="2:33" s="52" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="49" t="s">
         <v>90</v>
       </c>
       <c r="C87" s="45">
         <v>0</v>
       </c>
       <c r="D87" s="37">
         <v>0</v>
       </c>
       <c r="E87" s="37">
         <v>0</v>
       </c>
       <c r="F87" s="48">
         <v>321506.59999999998</v>
       </c>
       <c r="G87" s="48">
         <v>17917.5</v>
       </c>
       <c r="H87" s="48">
         <v>619423.77</v>
       </c>
       <c r="I87" s="48">
         <v>0</v>
       </c>
       <c r="J87" s="48">
         <v>0</v>
       </c>
       <c r="K87" s="41">
         <v>958847.87</v>
       </c>
       <c r="L87" s="59"/>
-      <c r="M87" s="96"/>
-[...7 lines deleted...]
-      <c r="U87" s="96"/>
+      <c r="M87" s="95"/>
+      <c r="N87" s="95"/>
+      <c r="O87" s="95"/>
+      <c r="P87" s="95"/>
+      <c r="Q87" s="95"/>
+      <c r="R87" s="95"/>
+      <c r="S87" s="95"/>
+      <c r="T87" s="95"/>
+      <c r="U87" s="95"/>
       <c r="W87" s="59"/>
       <c r="X87" s="59"/>
       <c r="Y87" s="59"/>
       <c r="Z87" s="59"/>
       <c r="AA87" s="59"/>
       <c r="AB87" s="59"/>
       <c r="AC87" s="59"/>
       <c r="AD87" s="59"/>
       <c r="AE87" s="59"/>
       <c r="AF87" s="59"/>
       <c r="AG87" s="59"/>
     </row>
     <row r="88" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="42" t="s">
         <v>91</v>
       </c>
       <c r="C88" s="44">
         <v>-4</v>
       </c>
       <c r="D88" s="36">
         <v>0</v>
       </c>
       <c r="E88" s="36">
         <v>-4</v>
       </c>
@@ -7970,295 +7974,358 @@
         <v>462733.19</v>
       </c>
       <c r="L139" s="59"/>
       <c r="M139" s="59"/>
       <c r="N139" s="59"/>
       <c r="O139" s="59"/>
       <c r="P139" s="59"/>
       <c r="Q139" s="59"/>
       <c r="R139" s="59"/>
       <c r="S139" s="59"/>
       <c r="T139" s="59"/>
       <c r="U139" s="59"/>
       <c r="W139" s="59"/>
       <c r="X139" s="59"/>
       <c r="Y139" s="59"/>
       <c r="Z139" s="59"/>
       <c r="AA139" s="59"/>
       <c r="AB139" s="59"/>
       <c r="AC139" s="59"/>
       <c r="AD139" s="59"/>
       <c r="AE139" s="59"/>
       <c r="AF139" s="59"/>
       <c r="AG139" s="59"/>
     </row>
     <row r="140" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B140" s="101" t="s">
+      <c r="B140" s="42" t="s">
         <v>153</v>
       </c>
-      <c r="C140" s="102">
-[...8 lines deleted...]
-      <c r="F140" s="104">
+      <c r="C140" s="44">
+        <v>0</v>
+      </c>
+      <c r="D140" s="36">
+        <v>0</v>
+      </c>
+      <c r="E140" s="36">
+        <v>0</v>
+      </c>
+      <c r="F140" s="46">
         <v>712944.98</v>
       </c>
-      <c r="G140" s="104">
-[...2 lines deleted...]
-      <c r="H140" s="104">
+      <c r="G140" s="46">
+        <v>0</v>
+      </c>
+      <c r="H140" s="46">
         <v>7995.52</v>
       </c>
-      <c r="I140" s="104">
-[...5 lines deleted...]
-      <c r="K140" s="105">
+      <c r="I140" s="46">
+        <v>0</v>
+      </c>
+      <c r="J140" s="46">
+        <v>0</v>
+      </c>
+      <c r="K140" s="40">
         <v>720940.5</v>
       </c>
       <c r="L140" s="59"/>
       <c r="M140" s="59"/>
       <c r="N140" s="59"/>
       <c r="O140" s="59"/>
       <c r="P140" s="59"/>
       <c r="Q140" s="59"/>
       <c r="R140" s="59"/>
       <c r="S140" s="59"/>
       <c r="T140" s="59"/>
       <c r="U140" s="59"/>
       <c r="W140" s="59"/>
       <c r="X140" s="59"/>
       <c r="Y140" s="59"/>
       <c r="Z140" s="59"/>
       <c r="AA140" s="59"/>
       <c r="AB140" s="59"/>
       <c r="AC140" s="59"/>
       <c r="AD140" s="59"/>
       <c r="AE140" s="59"/>
       <c r="AF140" s="59"/>
       <c r="AG140" s="59"/>
     </row>
-    <row r="141" spans="2:33" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="L141" s="18"/>
+    <row r="141" spans="2:33" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B141" s="99" t="s">
+        <v>154</v>
+      </c>
+      <c r="C141" s="100">
+        <v>0</v>
+      </c>
+      <c r="D141" s="101">
+        <v>0</v>
+      </c>
+      <c r="E141" s="101">
+        <v>0</v>
+      </c>
+      <c r="F141" s="102">
+        <v>693573.53</v>
+      </c>
+      <c r="G141" s="102">
+        <v>0</v>
+      </c>
+      <c r="H141" s="102">
+        <v>1212486.57</v>
+      </c>
+      <c r="I141" s="102">
+        <v>0</v>
+      </c>
+      <c r="J141" s="102">
+        <v>5759995.8899999997</v>
+      </c>
+      <c r="K141" s="103">
+        <v>7666055.9900000002</v>
+      </c>
+      <c r="L141" s="59"/>
+      <c r="M141" s="59"/>
+      <c r="N141" s="59"/>
+      <c r="O141" s="59"/>
+      <c r="P141" s="59"/>
+      <c r="Q141" s="59"/>
+      <c r="R141" s="59"/>
+      <c r="S141" s="59"/>
+      <c r="T141" s="59"/>
+      <c r="U141" s="59"/>
+      <c r="W141" s="59"/>
+      <c r="X141" s="59"/>
+      <c r="Y141" s="59"/>
+      <c r="Z141" s="59"/>
+      <c r="AA141" s="59"/>
+      <c r="AB141" s="59"/>
+      <c r="AC141" s="59"/>
+      <c r="AD141" s="59"/>
+      <c r="AE141" s="59"/>
+      <c r="AF141" s="59"/>
+      <c r="AG141" s="59"/>
     </row>
     <row r="142" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B142" s="79" t="s">
         <v>158</v>
       </c>
       <c r="L142" s="18"/>
     </row>
     <row r="143" spans="2:33" x14ac:dyDescent="0.2">
       <c r="B143" s="79" t="s">
+        <v>160</v>
+      </c>
+      <c r="L143" s="18"/>
+    </row>
+    <row r="144" spans="2:33" x14ac:dyDescent="0.2">
+      <c r="B144" s="79" t="s">
         <v>134</v>
       </c>
-      <c r="L143" s="18"/>
-[...2 lines deleted...]
-      <c r="B145" s="17" t="s">
+      <c r="L144" s="18"/>
+    </row>
+    <row r="146" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="B146" s="17" t="s">
         <v>5</v>
       </c>
+      <c r="C146"/>
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
+      <c r="H146"/>
+      <c r="I146"/>
+      <c r="J146"/>
+      <c r="K146"/>
     </row>
     <row r="147" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="A147"/>
-[...9 lines deleted...]
-      <c r="K147" s="100"/>
+      <c r="C147"/>
+      <c r="D147"/>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
+      <c r="H147"/>
+      <c r="I147"/>
+      <c r="J147"/>
+      <c r="K147"/>
       <c r="L147"/>
     </row>
     <row r="148" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A148"/>
       <c r="B148"/>
-      <c r="C148" s="100"/>
-[...7 lines deleted...]
-      <c r="K148" s="100"/>
+      <c r="C148"/>
+      <c r="D148"/>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148"/>
+      <c r="I148"/>
+      <c r="J148"/>
+      <c r="K148"/>
       <c r="L148"/>
     </row>
     <row r="149" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A149"/>
       <c r="B149"/>
-      <c r="C149" s="100"/>
-[...7 lines deleted...]
-      <c r="K149" s="100"/>
+      <c r="C149"/>
+      <c r="D149"/>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149"/>
+      <c r="I149"/>
+      <c r="J149"/>
+      <c r="K149"/>
       <c r="L149"/>
     </row>
     <row r="150" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A150"/>
       <c r="B150"/>
-      <c r="C150" s="100"/>
-[...7 lines deleted...]
-      <c r="K150" s="100"/>
+      <c r="C150"/>
+      <c r="D150"/>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150"/>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150"/>
       <c r="L150"/>
     </row>
     <row r="151" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A151"/>
       <c r="B151"/>
-      <c r="C151" s="100"/>
-[...7 lines deleted...]
-      <c r="K151" s="100"/>
+      <c r="C151"/>
+      <c r="D151"/>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
+      <c r="H151"/>
+      <c r="I151"/>
+      <c r="J151"/>
+      <c r="K151"/>
       <c r="L151"/>
     </row>
     <row r="152" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A152"/>
       <c r="B152"/>
       <c r="C152"/>
       <c r="D152"/>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152"/>
       <c r="I152"/>
       <c r="J152"/>
       <c r="K152"/>
       <c r="L152"/>
     </row>
     <row r="153" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A153"/>
       <c r="B153"/>
       <c r="C153"/>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153"/>
       <c r="I153"/>
       <c r="J153"/>
       <c r="K153"/>
       <c r="L153"/>
     </row>
     <row r="154" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A154"/>
       <c r="B154"/>
       <c r="C154"/>
       <c r="D154"/>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154"/>
       <c r="I154"/>
       <c r="J154"/>
       <c r="K154"/>
       <c r="L154"/>
     </row>
     <row r="155" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="B155" s="94"/>
-[...20 lines deleted...]
-      <c r="K156" s="93"/>
+      <c r="A155"/>
+      <c r="B155"/>
+      <c r="C155"/>
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
+      <c r="H155"/>
+      <c r="I155"/>
+      <c r="J155"/>
+      <c r="K155"/>
+      <c r="L155"/>
+    </row>
+    <row r="156" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="B156" s="94"/>
+      <c r="C156"/>
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
+      <c r="H156"/>
+      <c r="I156"/>
+      <c r="J156"/>
+      <c r="K156"/>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B157" s="92"/>
       <c r="C157" s="93"/>
       <c r="D157" s="93"/>
       <c r="E157" s="93"/>
       <c r="F157" s="93"/>
       <c r="G157" s="93"/>
       <c r="H157" s="93"/>
       <c r="I157" s="93"/>
       <c r="J157" s="93"/>
       <c r="K157" s="93"/>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.2">
       <c r="B158" s="92"/>
       <c r="C158" s="93"/>
       <c r="D158" s="93"/>
       <c r="E158" s="93"/>
       <c r="F158" s="93"/>
       <c r="G158" s="93"/>
       <c r="H158" s="93"/>
       <c r="I158" s="93"/>
       <c r="J158" s="93"/>
       <c r="K158" s="93"/>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="C159" s="85"/>
-[...7 lines deleted...]
-      <c r="K159" s="85"/>
+      <c r="B159" s="92"/>
+      <c r="C159" s="93"/>
+      <c r="D159" s="93"/>
+      <c r="E159" s="93"/>
+      <c r="F159" s="93"/>
+      <c r="G159" s="93"/>
+      <c r="H159" s="93"/>
+      <c r="I159" s="93"/>
+      <c r="J159" s="93"/>
+      <c r="K159" s="93"/>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.2">
       <c r="C160" s="85"/>
       <c r="D160" s="85"/>
       <c r="E160" s="85"/>
       <c r="F160" s="85"/>
       <c r="G160" s="85"/>
       <c r="H160" s="85"/>
       <c r="I160" s="85"/>
       <c r="J160" s="85"/>
       <c r="K160" s="85"/>
     </row>
     <row r="161" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C161" s="85"/>
       <c r="D161" s="85"/>
       <c r="E161" s="85"/>
       <c r="F161" s="85"/>
       <c r="G161" s="85"/>
       <c r="H161" s="85"/>
       <c r="I161" s="85"/>
       <c r="J161" s="85"/>
       <c r="K161" s="85"/>
     </row>
     <row r="162" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C162" s="85"/>
@@ -8414,107 +8481,118 @@
       <c r="J175" s="85"/>
       <c r="K175" s="85"/>
     </row>
     <row r="176" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C176" s="85"/>
       <c r="D176" s="85"/>
       <c r="E176" s="85"/>
       <c r="F176" s="85"/>
       <c r="G176" s="85"/>
       <c r="H176" s="85"/>
       <c r="I176" s="85"/>
       <c r="J176" s="85"/>
       <c r="K176" s="85"/>
     </row>
     <row r="177" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C177" s="85"/>
       <c r="D177" s="85"/>
       <c r="E177" s="85"/>
       <c r="F177" s="85"/>
       <c r="G177" s="85"/>
       <c r="H177" s="85"/>
       <c r="I177" s="85"/>
       <c r="J177" s="85"/>
       <c r="K177" s="85"/>
     </row>
-    <row r="179" spans="3:11" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="K179" s="18"/>
+    <row r="178" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C178" s="85"/>
+      <c r="D178" s="85"/>
+      <c r="E178" s="85"/>
+      <c r="F178" s="85"/>
+      <c r="G178" s="85"/>
+      <c r="H178" s="85"/>
+      <c r="I178" s="85"/>
+      <c r="J178" s="85"/>
+      <c r="K178" s="85"/>
     </row>
     <row r="180" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C180" s="18"/>
       <c r="D180" s="18"/>
       <c r="E180" s="18"/>
       <c r="F180" s="18"/>
       <c r="G180" s="18"/>
       <c r="H180" s="18"/>
       <c r="I180" s="18"/>
       <c r="J180" s="18"/>
       <c r="K180" s="18"/>
     </row>
-    <row r="182" spans="3:11" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="K182" s="18"/>
+    <row r="181" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C181" s="18"/>
+      <c r="D181" s="18"/>
+      <c r="E181" s="18"/>
+      <c r="F181" s="18"/>
+      <c r="G181" s="18"/>
+      <c r="H181" s="18"/>
+      <c r="I181" s="18"/>
+      <c r="J181" s="18"/>
+      <c r="K181" s="18"/>
     </row>
     <row r="183" spans="3:11" x14ac:dyDescent="0.2">
       <c r="C183" s="18"/>
       <c r="D183" s="18"/>
       <c r="E183" s="18"/>
       <c r="F183" s="18"/>
       <c r="G183" s="18"/>
       <c r="H183" s="18"/>
       <c r="I183" s="18"/>
       <c r="J183" s="18"/>
       <c r="K183" s="18"/>
     </row>
+    <row r="184" spans="3:11" x14ac:dyDescent="0.2">
+      <c r="C184" s="18"/>
+      <c r="D184" s="18"/>
+      <c r="E184" s="18"/>
+      <c r="F184" s="18"/>
+      <c r="G184" s="18"/>
+      <c r="H184" s="18"/>
+      <c r="I184" s="18"/>
+      <c r="J184" s="18"/>
+      <c r="K184" s="18"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ebRNsj3OQU1Ueq4Huvx6QF7MFwWzGxr/aXDrtfmlgSwJSB1cUloYoUhphTTco1NVO9Rv7fFM+f+aEH2xXJ2hWQ==" saltValue="6+hDBASxJp9ZqnZw9uBQDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uBYVkg5TRj4WmUoJbG8EUXW3FpTOKzh7n5EjYHp7IwJgKCBpJ+ufQkZHgx88wA+VjlmUcnkD2dcsiY3pV4l4jw==" saltValue="CXkx8X7FjI5cgxcstvnCSw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B145" location="Índice!A1" display="Volver Índice"/>
+    <hyperlink ref="B146" location="Índice!A1" display="Volver Índice"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="38" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L29"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1"/>
     <col min="3" max="3" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.5703125" style="1" customWidth="1"/>
     <col min="8" max="8" width="17.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="17.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="17.5703125" style="1" customWidth="1"/>
@@ -8664,98 +8742,98 @@
       <c r="D13" s="60"/>
       <c r="E13" s="60"/>
       <c r="F13" s="60"/>
       <c r="G13" s="60"/>
       <c r="H13" s="60"/>
       <c r="I13" s="60"/>
       <c r="J13" s="60"/>
       <c r="K13" s="60"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="60"/>
       <c r="B14" s="62"/>
       <c r="C14" s="60"/>
       <c r="D14" s="60"/>
       <c r="E14" s="60"/>
       <c r="F14" s="60"/>
       <c r="G14" s="60"/>
       <c r="H14" s="60"/>
       <c r="I14" s="60"/>
       <c r="J14" s="60"/>
       <c r="K14" s="60"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="60"/>
       <c r="B15" s="63"/>
-      <c r="C15" s="119" t="s">
+      <c r="C15" s="117" t="s">
         <v>118</v>
       </c>
-      <c r="D15" s="120"/>
-[...1 lines deleted...]
-      <c r="F15" s="121" t="s">
+      <c r="D15" s="118"/>
+      <c r="E15" s="118"/>
+      <c r="F15" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="G15" s="123" t="s">
+      <c r="G15" s="121" t="s">
         <v>29</v>
       </c>
-      <c r="H15" s="121" t="s">
+      <c r="H15" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="I15" s="121" t="s">
+      <c r="I15" s="119" t="s">
         <v>43</v>
       </c>
-      <c r="J15" s="125" t="s">
+      <c r="J15" s="123" t="s">
         <v>119</v>
       </c>
-      <c r="K15" s="117" t="s">
+      <c r="K15" s="115" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A16" s="60"/>
       <c r="B16" s="64"/>
       <c r="C16" s="65" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="66" t="s">
         <v>41</v>
       </c>
       <c r="E16" s="66" t="s">
         <v>42</v>
       </c>
-      <c r="F16" s="122" t="s">
+      <c r="F16" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="G16" s="124"/>
-      <c r="H16" s="122" t="s">
+      <c r="G16" s="122"/>
+      <c r="H16" s="120" t="s">
         <v>30</v>
       </c>
-      <c r="I16" s="122" t="s">
+      <c r="I16" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="J16" s="126"/>
-      <c r="K16" s="118" t="s">
+      <c r="J16" s="124"/>
+      <c r="K16" s="116" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" s="60"/>
       <c r="B17" s="67">
         <v>2016</v>
       </c>
       <c r="C17" s="68">
         <v>24131780.939999998</v>
       </c>
       <c r="D17" s="69">
         <v>27313065.509999998</v>
       </c>
       <c r="E17" s="69">
         <v>-3181284.57</v>
       </c>
       <c r="F17" s="70">
         <v>5176634.3</v>
       </c>
       <c r="G17" s="70">
         <v>20513420.349999998</v>
       </c>
       <c r="H17" s="70">
         <v>3820958.8800000004</v>
@@ -9033,92 +9111,92 @@
       </c>
       <c r="E26" s="74">
         <v>-2497.69</v>
       </c>
       <c r="F26" s="75">
         <v>9605849.9800000004</v>
       </c>
       <c r="G26" s="75">
         <v>27539543.799999997</v>
       </c>
       <c r="H26" s="75">
         <v>4263593.7699999996</v>
       </c>
       <c r="I26" s="75">
         <v>9693119.4499999993</v>
       </c>
       <c r="J26" s="75">
         <v>16140719.279999999</v>
       </c>
       <c r="K26" s="76">
         <v>67240433.859999999</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="60"/>
-      <c r="B27" s="116" t="s">
-[...10 lines deleted...]
-      <c r="K27" s="116"/>
+      <c r="B27" s="114" t="s">
+        <v>159</v>
+      </c>
+      <c r="C27" s="114"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="114"/>
+      <c r="F27" s="114"/>
+      <c r="G27" s="114"/>
+      <c r="H27" s="114"/>
+      <c r="I27" s="114"/>
+      <c r="J27" s="114"/>
+      <c r="K27" s="114"/>
     </row>
     <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="60"/>
-      <c r="B28" s="98" t="s">
+      <c r="B28" s="97" t="s">
         <v>134</v>
       </c>
-      <c r="C28" s="97"/>
-[...7 lines deleted...]
-      <c r="K28" s="97"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
     </row>
     <row r="29" spans="1:12" x14ac:dyDescent="0.25">
       <c r="C29" s="91"/>
       <c r="D29" s="91"/>
       <c r="E29" s="91"/>
       <c r="F29" s="91"/>
       <c r="G29" s="91"/>
       <c r="H29" s="91"/>
       <c r="I29" s="91"/>
       <c r="J29" s="91"/>
       <c r="K29" s="91"/>
       <c r="L29" s="91"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YncffTPZQwrgpHEbbmObBj4Hq4DbKFh8lKwO+mFa5sTNe3/C4NGkhkf0xeLU9NOAw5zXCTUBmUCAIISBCmFB7g==" saltValue="Op1dLrXGeNmWHg74r0dFuw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="50uU44xKCuPrWY/M5rryxFCBLeJ5r6rMTeVskY6sW+oXWe4hbcj+bccDACHdAM+RLoY8h9t3Y95sDSKmGGejhA==" saltValue="uBL41PjCGnJ18HoqIS1xvg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="8">
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>