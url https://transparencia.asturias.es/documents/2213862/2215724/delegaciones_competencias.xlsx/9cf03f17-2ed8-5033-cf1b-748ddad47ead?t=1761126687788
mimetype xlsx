--- v0 (2025-11-27)
+++ v1 (2026-04-08)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\DELEGACIONES_COMPETENCIAS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="23715" windowHeight="7485"/>
   </bookViews>
   <sheets>
     <sheet name="Delegaciones de competencias" sheetId="1" r:id="rId1"/>
     <sheet name="Hoja2" sheetId="2" r:id="rId2"/>
     <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Delegaciones de competencias'!$C$1:$E$44</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="387" uniqueCount="221">
   <si>
     <t>Fecha de BOPA</t>
   </si>
   <si>
     <t>Presidencia del Principado de Asturias</t>
   </si>
   <si>
     <t>Consejería/Organismo</t>
   </si>
   <si>
     <t>Resolución de 20 septiembre de 2019, del Presidente del Principado de Asturias, por la que se delegan determinadas atribuciones de la Presidencia</t>
   </si>
   <si>
     <t>Resolución de 29 junio de 2020, del Presidente del Principado, por la que se modifica la Resolución de 20 de septiembre de 2019, por la que se delegan determinadas atribuciones de la Presidencia</t>
   </si>
   <si>
     <t>Consejería de Administración Autonómica, Medio Ambiente y Cambio Climático</t>
   </si>
   <si>
     <t>Resolución de 3 de julio de 2020, de la Consejería de Administración Autonómica, Medio Ambiente y Cambio Climático, por la que se delegan competencias del titular de la Consejería así como la firma de resoluciones y actos administrativos</t>
   </si>
   <si>
     <t>Resolución de 28 de octubre de 2020, de la Consejería de Administración Autonómica, Medio Ambiente y Cambio Climático, de primera modificación de la Resolución de 3 de julio de 2020, por la que se delegan competencias del titular de la Consejería así como la firma de resoluciones y actos administrativos</t>
   </si>
   <si>
@@ -660,65 +660,89 @@
     <t>Resolución de 16 de junio de 2025, de la Consejería de Movilidad, Medio Ambiente y Gestión de Emergencias, por la que se delegan competencias de la Secretaría General Técnica en diversos órganos de la Consejería y se establece el régimen de suplencia</t>
   </si>
   <si>
     <t>https://sede.asturias.es/bopa/2025/06/27/2025-05164.pdf</t>
   </si>
   <si>
     <t>Resolución de 8 de mayo de 2025, de la Consejería de Movilidad, Medio Ambiente y Gestión de Emergencias, por la que se delegan competencias del titular de la Consejería, así como la firma de resoluciones y actos administrativos, y se establece el régimen de suplencia de los titulares de sus órganos centrales</t>
   </si>
   <si>
     <t>https://miprincipado.asturias.es/bopa/2025/05/09/2025-03817.pdf</t>
   </si>
   <si>
     <t>Resolución de 16 de septiembre de 2025, de la Consejería de Medio Rural y Política Agraria, por la que se delegan competencias en diversos órganos de la Consejería</t>
   </si>
   <si>
     <t>Consejería de Medio Rural y Política Agraria</t>
   </si>
   <si>
     <t>https://miprincipado.asturias.es/bopa/2025/09/29/2025-07763.pdf</t>
   </si>
   <si>
     <t>Resolución de 29 de septiembre de 2025, de la Consejería de Medio Rural y Política Agraria, por la que se delegan competencias en diversos órganos de la Consejería de Medio Rural y Política Agraria</t>
   </si>
   <si>
     <t>https://miprincipado.asturias.es/bopa/2025/10/21/2025-08448.pdf</t>
+  </si>
+  <si>
+    <t>Resolución de 16 de octubre de 2025, de la Consejería de Derechos Sociales y Bienestar, por la que se delegan competencias de la titular de la Consejería y se establece el régimen de suplencia de los titulares de sus órganos centrales</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2025/12/09/2025-10127.pdf</t>
+  </si>
+  <si>
+    <t>Resolución de 19 de marzo de 2026, de la Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo, de tercera modificación de la Resolución de 2 de abril de 2024, de la Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo, por la que se delegan competencias de la titular de la Consejería así como la firma de resoluciones y actos administrativo</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2026/03/23/2026-02377.pdf</t>
+  </si>
+  <si>
+    <t>Resolución de 9 de marzo de 2026, de la Consejería de Ordenación de Territorio, Urbanismo, Vivienda y Derechos Ciudadanos, por la que se delega la firma en el Director General de Vivienda</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2026/03/23/2026-02096.pdf</t>
+  </si>
+  <si>
+    <t>Resolución de 23 de marzo de 2026, de la Consejería de Presidencia, Reto Demográfico, Igualdad y Turismo, por la que se delega el ejercicio de determinadas competencias de la Consejera de Presidencia, Reto Demográfico, Igualdad y Turismo en la Dirección Gerencia del Servicio de Salud del Principado de Asturias (SESPA)</t>
+  </si>
+  <si>
+    <t>https://miprincipado.asturias.es/bopa/2026/03/31/2026-02519.pdf</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fecha última actualización: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>22/10/2025</t>
+      <t>31/03/2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -797,52 +821,52 @@
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla1" displayName="Tabla1" ref="A1:E147" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
-  <autoFilter ref="A1:E147"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tabla1" displayName="Tabla1" ref="A1:E151" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+  <autoFilter ref="A1:E151"/>
   <tableColumns count="5">
     <tableColumn id="1" name="Legislatura" dataDxfId="4"/>
     <tableColumn id="2" name="Consejería/Organismo" dataDxfId="3"/>
     <tableColumn id="3" name="Resolución de delegación de competencias" dataDxfId="2"/>
     <tableColumn id="4" name="Fecha de BOPA" dataDxfId="1"/>
     <tableColumn id="5" name="Enlace al pdf del BOPA" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1096,66 +1120,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/08/18/2020-06253.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sede.asturias.es/bopa/2021/04/23/2021-03486.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/06/21/2021-05959.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/01/2023-04876.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2022/04/08/2022-02576.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/10/30/2019-11463.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/12/2023-04918.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/14/2023-08296.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/20/2023-08321.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/13/2023-08965.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/15/2024-01443.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/16/2024-02978.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/20/2025-02153.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/08/2023-03568.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/14/2024-04903.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/31/2023-04692.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/11/2019-09413.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/15/2020-05506.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/11/06/2020-09183.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/24/2019-09835.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/04/20/2021-03815.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/11/08/2019-11743.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/14/2023-05190.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08122.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09083.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/25/2023-09367.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02918.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/04/2024-05637.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/29/2025-04324.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/03/01/2023-01601.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/15/2023-10164.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/29/2025-07763.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/06/2020-05181.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/06/22/2020-04604.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/21/2020-05768.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08121.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09082.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/02/2023-09550.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02920.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/09/17/2024-07879.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/29/2025-04325.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/05/09/2025-03817.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/05/2023-05667.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/06/30/2020-04995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/08/18/2020-06253.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/17/2019-09562.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/06/21/2021-05963.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/22/2020-05816.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/12/27/2021-10768.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/22/2023-05288.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/14/2023-08295.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/17/2023-09269.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/03/14/2024-02081.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/19/2024-03153.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/23/2025-04199.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/30/2019-10100.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/09/2023-08785.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/08/12/2024-07127.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/27/2025-05164.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/31/2023-04691.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/09/20/2021-08413.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/01/21/2020-00528.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/02/26/2020-01921.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/10/18/2019-10830.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/22/2023-05478.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08133.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/25/2023-09366.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02917.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/12/05/2019-12732.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/12/2023-04920.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09200.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/12/20/2023-10636.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/26/2024-03333.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/20/2025-01281.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/09/2023-04004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/11/2023-05922.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/24/2023-06450.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/02/26/2020-01920.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/16/2019-09525.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/01/31/2020-00877.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/19/2023-08271.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/17/2023-09053.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/08/18/2020-06253.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sede.asturias.es/bopa/2021/04/23/2021-03486.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/06/21/2021-05959.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/01/2023-04876.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2022/04/08/2022-02576.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/10/30/2019-11463.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/12/2023-04918.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/14/2023-08296.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/20/2023-08321.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/13/2023-08965.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/02/15/2024-01443.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/16/2024-02978.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/03/20/2025-02153.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2026/03/23/2026-02096.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/08/2023-03568.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/06/14/2024-04903.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/31/2023-04692.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/11/2019-09413.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/15/2020-05506.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/11/06/2020-09183.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/24/2019-09835.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/04/20/2021-03815.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/11/08/2019-11743.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/14/2023-05190.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08122.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09083.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/25/2023-09367.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02918.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/07/04/2024-05637.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/29/2025-04324.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/03/01/2023-01601.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/15/2023-10164.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/09/29/2025-07763.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/06/22/2020-04604.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/05/2023-05667.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/06/30/2020-04995.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/08/18/2020-06253.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/17/2019-09562.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/06/21/2021-05963.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/22/2020-05816.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/12/27/2021-10768.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/22/2023-05288.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/14/2023-08295.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/17/2023-09269.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/03/14/2024-02081.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/19/2024-03153.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/23/2025-04199.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/30/2019-10100.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/09/2023-08785.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/08/12/2024-07127.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/06/27/2025-05164.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/31/2023-04691.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2021/09/20/2021-08413.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/01/21/2020-00528.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/02/26/2020-01921.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/10/18/2019-10830.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/22/2023-05478.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08133.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/25/2023-09366.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02917.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/12/05/2019-12732.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/06/12/2023-04920.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09200.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/12/20/2023-10636.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/26/2024-03333.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/02/20/2025-01281.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/12/09/2025-10127.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/05/09/2023-04004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/11/2023-05922.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/07/24/2023-06450.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/02/26/2020-01920.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2019/09/16/2019-09525.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/01/31/2020-00877.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/19/2023-08271.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/17/2023-09053.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/06/2020-05181.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2020/07/21/2020-05768.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/09/07/2023-08121.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/10/10/2023-09082.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2023/11/02/2023-09550.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/04/09/2024-02920.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2024/09/17/2024-07879.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sede.asturias.es/bopa/2025/05/29/2025-04325.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://miprincipado.asturias.es/bopa/2025/05/09/2025-03817.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F157"/>
+  <dimension ref="A1:F161"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A87" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B94" sqref="B94"/>
+      <pane ySplit="1" topLeftCell="A90" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B104" sqref="B104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.5703125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="68.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="75.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="87.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="21.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="65.7109375" style="1" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>147</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
@@ -2685,57 +2709,125 @@
       </c>
       <c r="D91" s="4">
         <v>45929</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D92" s="4">
         <v>45951</v>
       </c>
       <c r="E92" s="3" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="D93" s="4">
+        <v>46000</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      <c r="B157" s="3"/>
+        <v>103</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="D94" s="4">
+        <v>46104</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D95" s="4">
+        <v>46104</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D96" s="4">
+        <v>46112</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="98" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="161" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B161" s="3"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId1"/>
     <hyperlink ref="E11" r:id="rId2"/>
     <hyperlink ref="E12" r:id="rId3"/>
     <hyperlink ref="E18" r:id="rId4"/>
     <hyperlink ref="E17" r:id="rId5"/>
     <hyperlink ref="E8" r:id="rId6"/>
     <hyperlink ref="E20" r:id="rId7"/>
     <hyperlink ref="E2" r:id="rId8"/>
     <hyperlink ref="E3" r:id="rId9"/>
     <hyperlink ref="E5" r:id="rId10"/>
     <hyperlink ref="E6" r:id="rId11"/>
     <hyperlink ref="E7" r:id="rId12"/>
     <hyperlink ref="E9" r:id="rId13"/>
     <hyperlink ref="E10" r:id="rId14"/>
     <hyperlink ref="E13" r:id="rId15"/>
     <hyperlink ref="E14" r:id="rId16"/>
     <hyperlink ref="E15" r:id="rId17"/>
     <hyperlink ref="E16" r:id="rId18"/>
     <hyperlink ref="E19" r:id="rId19"/>
     <hyperlink ref="E21" r:id="rId20"/>
     <hyperlink ref="E22" r:id="rId21"/>
     <hyperlink ref="E24" r:id="rId22"/>
@@ -2777,55 +2869,57 @@
     <hyperlink ref="E59" r:id="rId58"/>
     <hyperlink ref="E60" r:id="rId59"/>
     <hyperlink ref="E61" r:id="rId60"/>
     <hyperlink ref="E62" r:id="rId61"/>
     <hyperlink ref="E63" r:id="rId62"/>
     <hyperlink ref="E67" r:id="rId63"/>
     <hyperlink ref="E68" r:id="rId64"/>
     <hyperlink ref="E69" r:id="rId65"/>
     <hyperlink ref="E70" r:id="rId66"/>
     <hyperlink ref="E71" r:id="rId67"/>
     <hyperlink ref="E72" r:id="rId68"/>
     <hyperlink ref="E73" r:id="rId69"/>
     <hyperlink ref="E74" r:id="rId70"/>
     <hyperlink ref="E76" r:id="rId71"/>
     <hyperlink ref="E79" r:id="rId72"/>
     <hyperlink ref="E80" r:id="rId73"/>
     <hyperlink ref="E77" r:id="rId74"/>
     <hyperlink ref="E81" r:id="rId75"/>
     <hyperlink ref="E83" r:id="rId76"/>
     <hyperlink ref="E87" r:id="rId77"/>
     <hyperlink ref="E88" r:id="rId78"/>
     <hyperlink ref="E89" r:id="rId79"/>
     <hyperlink ref="E90" r:id="rId80"/>
     <hyperlink ref="E85" r:id="rId81"/>
     <hyperlink ref="E91" r:id="rId82"/>
+    <hyperlink ref="E93" r:id="rId83"/>
+    <hyperlink ref="E95" r:id="rId84"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId83"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId85"/>
   <tableParts count="1">
-    <tablePart r:id="rId84"/>
+    <tablePart r:id="rId86"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>