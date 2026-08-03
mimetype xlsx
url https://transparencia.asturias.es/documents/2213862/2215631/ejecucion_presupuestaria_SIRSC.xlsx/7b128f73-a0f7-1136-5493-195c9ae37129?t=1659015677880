--- v0 (2026-05-30)
+++ v1 (2026-08-03)
@@ -1,101 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...1 lines deleted...]
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="153222"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\Empresas y Proyectos en Estudio\Seguimiento empresas LUDI\0 SIRSC\Portal de Transparencia\Documentos publicación\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ALEJANGP\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{16CA5C78-CC05-4E92-98FA-9899DEEAC402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17640" firstSheet="1" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21600" windowHeight="10770" firstSheet="1" activeTab="10"/>
   </bookViews>
   <sheets>
     <sheet name="31122015" sheetId="1" r:id="rId1"/>
     <sheet name="31122016" sheetId="4" r:id="rId2"/>
     <sheet name="31122017" sheetId="5" r:id="rId3"/>
     <sheet name="31122018" sheetId="6" r:id="rId4"/>
     <sheet name="31122019" sheetId="7" r:id="rId5"/>
     <sheet name="31122020" sheetId="8" r:id="rId6"/>
     <sheet name="31122021" sheetId="9" r:id="rId7"/>
     <sheet name="31122022" sheetId="10" r:id="rId8"/>
     <sheet name="31122023" sheetId="11" r:id="rId9"/>
     <sheet name="31122024" sheetId="12" r:id="rId10"/>
+    <sheet name="31122025" sheetId="13" r:id="rId11"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C61" i="12" l="1"/>
+  <c r="C28" i="13" l="1"/>
+  <c r="C24" i="13" s="1"/>
+  <c r="C61" i="13"/>
+  <c r="C54" i="13"/>
+  <c r="C50" i="13"/>
+  <c r="C57" i="13" s="1"/>
+  <c r="C46" i="13"/>
+  <c r="C43" i="13"/>
+  <c r="C40" i="13"/>
+  <c r="C39" i="13"/>
+  <c r="C35" i="13"/>
+  <c r="C32" i="13"/>
+  <c r="B24" i="13"/>
+  <c r="B38" i="13" s="1"/>
+  <c r="B58" i="13" s="1"/>
+  <c r="B60" i="13" s="1"/>
+  <c r="B63" i="13" s="1"/>
+  <c r="C20" i="13"/>
+  <c r="C17" i="13"/>
+  <c r="C12" i="13"/>
+  <c r="C7" i="13"/>
+  <c r="B7" i="13"/>
+  <c r="C38" i="13" l="1"/>
+  <c r="C58" i="13" s="1"/>
+  <c r="C60" i="13" s="1"/>
+  <c r="C63" i="13" s="1"/>
+  <c r="C61" i="12"/>
   <c r="C54" i="12"/>
   <c r="C50" i="12"/>
   <c r="C46" i="12"/>
   <c r="C43" i="12"/>
   <c r="C40" i="12"/>
   <c r="C39" i="12" s="1"/>
   <c r="C57" i="12" s="1"/>
   <c r="C35" i="12"/>
   <c r="C32" i="12"/>
   <c r="C24" i="12"/>
   <c r="B24" i="12"/>
   <c r="B38" i="12" s="1"/>
   <c r="B58" i="12" s="1"/>
   <c r="B60" i="12" s="1"/>
   <c r="B63" i="12" s="1"/>
   <c r="C20" i="12"/>
   <c r="C17" i="12"/>
   <c r="C12" i="12"/>
   <c r="C7" i="12"/>
   <c r="B7" i="12"/>
   <c r="C61" i="11"/>
   <c r="C54" i="11"/>
   <c r="C50" i="11"/>
   <c r="C46" i="11"/>
   <c r="C43" i="11"/>
@@ -370,51 +397,51 @@
   <c r="B35" i="1"/>
   <c r="C32" i="1"/>
   <c r="B32" i="1"/>
   <c r="C24" i="1"/>
   <c r="B24" i="1"/>
   <c r="B20" i="1"/>
   <c r="C17" i="1"/>
   <c r="B17" i="1"/>
   <c r="C12" i="1"/>
   <c r="B12" i="1"/>
   <c r="C7" i="1"/>
   <c r="B7" i="1"/>
   <c r="B38" i="1" l="1"/>
   <c r="B58" i="1" s="1"/>
   <c r="B60" i="1" s="1"/>
   <c r="B63" i="1" s="1"/>
   <c r="C57" i="1"/>
   <c r="C38" i="1"/>
   <c r="C58" i="1" s="1"/>
   <c r="C60" i="1" s="1"/>
   <c r="C63" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="91">
   <si>
     <t>CUENTA DE PÉRDIDAS Y GANANCIAS</t>
   </si>
   <si>
     <t>A) OPERACIONES CONTINUADAS</t>
   </si>
   <si>
     <t>1. Importe neto de la cifra de negocios</t>
   </si>
   <si>
     <t xml:space="preserve">     a) Ventas</t>
   </si>
   <si>
     <t xml:space="preserve">     b) Prestaciones de servicios</t>
   </si>
   <si>
     <t>2. Variación de existencias de productos terminados y en curso de fabricación</t>
   </si>
   <si>
     <t>3. Trabajos realizados por la empresa para su activo</t>
   </si>
   <si>
     <t>4. Aprovisionamientos</t>
   </si>
   <si>
@@ -635,55 +662,64 @@
   </si>
   <si>
     <t>PRESUPUESTO 2022</t>
   </si>
   <si>
     <t>Ejecución 31/12/2022</t>
   </si>
   <si>
     <t>EJECUCIÓN PRESUPUESTARIA 2023</t>
   </si>
   <si>
     <t>PRESUPUESTO 2023</t>
   </si>
   <si>
     <t>Ejecución 31/12/2023</t>
   </si>
   <si>
     <t>EJECUCIÓN PRESUPUESTARIA 2024</t>
   </si>
   <si>
     <t>PRESUPUESTO 2024</t>
   </si>
   <si>
     <t>Ejecución 31/12/2024</t>
   </si>
+  <si>
+    <t>EJECUCIÓN PRESUPUESTARIA 2025</t>
+  </si>
+  <si>
+    <t>PRESUPUESTO 2025</t>
+  </si>
+  <si>
+    <t>Ejecución 31/12/2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -857,51 +893,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1129,84 +1165,88 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="63.140625" style="3" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="16.140625" style="3" customWidth="1"/>
     <col min="4" max="256" width="11.42578125" style="3"/>
     <col min="257" max="257" width="63.140625" style="3" customWidth="1"/>
     <col min="258" max="258" width="15.7109375" style="3" customWidth="1"/>
     <col min="259" max="259" width="19.140625" style="3" customWidth="1"/>
     <col min="260" max="512" width="11.42578125" style="3"/>
     <col min="513" max="513" width="63.140625" style="3" customWidth="1"/>
     <col min="514" max="514" width="15.7109375" style="3" customWidth="1"/>
     <col min="515" max="515" width="19.140625" style="3" customWidth="1"/>
     <col min="516" max="768" width="11.42578125" style="3"/>
     <col min="769" max="769" width="63.140625" style="3" customWidth="1"/>
     <col min="770" max="770" width="15.7109375" style="3" customWidth="1"/>
     <col min="771" max="771" width="19.140625" style="3" customWidth="1"/>
     <col min="772" max="1024" width="11.42578125" style="3"/>
     <col min="1025" max="1025" width="63.140625" style="3" customWidth="1"/>
@@ -2005,54 +2045,54 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B61</f>
         <v>-3943</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-3817</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{135F9EBF-F890-4510-AE16-A96D50FAE588}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E65"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="19.140625" style="3" customWidth="1"/>
     <col min="1027" max="1279" width="11.42578125" style="3"/>
     <col min="1280" max="1280" width="63.140625" style="3" customWidth="1"/>
@@ -2832,52 +2872,881 @@
     <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B61+B62</f>
         <v>-4360</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-4249.9499999999989</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E65"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F48" sqref="F48"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
+    <col min="3" max="255" width="11.42578125" style="3"/>
+    <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
+    <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
+    <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
+    <col min="259" max="511" width="11.42578125" style="3"/>
+    <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
+    <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
+    <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
+    <col min="515" max="767" width="11.42578125" style="3"/>
+    <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
+    <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
+    <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
+    <col min="771" max="1023" width="11.42578125" style="3"/>
+    <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
+    <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="19.140625" style="3" customWidth="1"/>
+    <col min="1027" max="1279" width="11.42578125" style="3"/>
+    <col min="1280" max="1280" width="63.140625" style="3" customWidth="1"/>
+    <col min="1281" max="1281" width="15.7109375" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="19.140625" style="3" customWidth="1"/>
+    <col min="1283" max="1535" width="11.42578125" style="3"/>
+    <col min="1536" max="1536" width="63.140625" style="3" customWidth="1"/>
+    <col min="1537" max="1537" width="15.7109375" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="19.140625" style="3" customWidth="1"/>
+    <col min="1539" max="1791" width="11.42578125" style="3"/>
+    <col min="1792" max="1792" width="63.140625" style="3" customWidth="1"/>
+    <col min="1793" max="1793" width="15.7109375" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="19.140625" style="3" customWidth="1"/>
+    <col min="1795" max="2047" width="11.42578125" style="3"/>
+    <col min="2048" max="2048" width="63.140625" style="3" customWidth="1"/>
+    <col min="2049" max="2049" width="15.7109375" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="19.140625" style="3" customWidth="1"/>
+    <col min="2051" max="2303" width="11.42578125" style="3"/>
+    <col min="2304" max="2304" width="63.140625" style="3" customWidth="1"/>
+    <col min="2305" max="2305" width="15.7109375" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="19.140625" style="3" customWidth="1"/>
+    <col min="2307" max="2559" width="11.42578125" style="3"/>
+    <col min="2560" max="2560" width="63.140625" style="3" customWidth="1"/>
+    <col min="2561" max="2561" width="15.7109375" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="19.140625" style="3" customWidth="1"/>
+    <col min="2563" max="2815" width="11.42578125" style="3"/>
+    <col min="2816" max="2816" width="63.140625" style="3" customWidth="1"/>
+    <col min="2817" max="2817" width="15.7109375" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="19.140625" style="3" customWidth="1"/>
+    <col min="2819" max="3071" width="11.42578125" style="3"/>
+    <col min="3072" max="3072" width="63.140625" style="3" customWidth="1"/>
+    <col min="3073" max="3073" width="15.7109375" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="19.140625" style="3" customWidth="1"/>
+    <col min="3075" max="3327" width="11.42578125" style="3"/>
+    <col min="3328" max="3328" width="63.140625" style="3" customWidth="1"/>
+    <col min="3329" max="3329" width="15.7109375" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="19.140625" style="3" customWidth="1"/>
+    <col min="3331" max="3583" width="11.42578125" style="3"/>
+    <col min="3584" max="3584" width="63.140625" style="3" customWidth="1"/>
+    <col min="3585" max="3585" width="15.7109375" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="19.140625" style="3" customWidth="1"/>
+    <col min="3587" max="3839" width="11.42578125" style="3"/>
+    <col min="3840" max="3840" width="63.140625" style="3" customWidth="1"/>
+    <col min="3841" max="3841" width="15.7109375" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="19.140625" style="3" customWidth="1"/>
+    <col min="3843" max="4095" width="11.42578125" style="3"/>
+    <col min="4096" max="4096" width="63.140625" style="3" customWidth="1"/>
+    <col min="4097" max="4097" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="19.140625" style="3" customWidth="1"/>
+    <col min="4099" max="4351" width="11.42578125" style="3"/>
+    <col min="4352" max="4352" width="63.140625" style="3" customWidth="1"/>
+    <col min="4353" max="4353" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="19.140625" style="3" customWidth="1"/>
+    <col min="4355" max="4607" width="11.42578125" style="3"/>
+    <col min="4608" max="4608" width="63.140625" style="3" customWidth="1"/>
+    <col min="4609" max="4609" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="19.140625" style="3" customWidth="1"/>
+    <col min="4611" max="4863" width="11.42578125" style="3"/>
+    <col min="4864" max="4864" width="63.140625" style="3" customWidth="1"/>
+    <col min="4865" max="4865" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="19.140625" style="3" customWidth="1"/>
+    <col min="4867" max="5119" width="11.42578125" style="3"/>
+    <col min="5120" max="5120" width="63.140625" style="3" customWidth="1"/>
+    <col min="5121" max="5121" width="15.7109375" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="19.140625" style="3" customWidth="1"/>
+    <col min="5123" max="5375" width="11.42578125" style="3"/>
+    <col min="5376" max="5376" width="63.140625" style="3" customWidth="1"/>
+    <col min="5377" max="5377" width="15.7109375" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="19.140625" style="3" customWidth="1"/>
+    <col min="5379" max="5631" width="11.42578125" style="3"/>
+    <col min="5632" max="5632" width="63.140625" style="3" customWidth="1"/>
+    <col min="5633" max="5633" width="15.7109375" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="19.140625" style="3" customWidth="1"/>
+    <col min="5635" max="5887" width="11.42578125" style="3"/>
+    <col min="5888" max="5888" width="63.140625" style="3" customWidth="1"/>
+    <col min="5889" max="5889" width="15.7109375" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="19.140625" style="3" customWidth="1"/>
+    <col min="5891" max="6143" width="11.42578125" style="3"/>
+    <col min="6144" max="6144" width="63.140625" style="3" customWidth="1"/>
+    <col min="6145" max="6145" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="19.140625" style="3" customWidth="1"/>
+    <col min="6147" max="6399" width="11.42578125" style="3"/>
+    <col min="6400" max="6400" width="63.140625" style="3" customWidth="1"/>
+    <col min="6401" max="6401" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="19.140625" style="3" customWidth="1"/>
+    <col min="6403" max="6655" width="11.42578125" style="3"/>
+    <col min="6656" max="6656" width="63.140625" style="3" customWidth="1"/>
+    <col min="6657" max="6657" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="19.140625" style="3" customWidth="1"/>
+    <col min="6659" max="6911" width="11.42578125" style="3"/>
+    <col min="6912" max="6912" width="63.140625" style="3" customWidth="1"/>
+    <col min="6913" max="6913" width="15.7109375" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="19.140625" style="3" customWidth="1"/>
+    <col min="6915" max="7167" width="11.42578125" style="3"/>
+    <col min="7168" max="7168" width="63.140625" style="3" customWidth="1"/>
+    <col min="7169" max="7169" width="15.7109375" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="19.140625" style="3" customWidth="1"/>
+    <col min="7171" max="7423" width="11.42578125" style="3"/>
+    <col min="7424" max="7424" width="63.140625" style="3" customWidth="1"/>
+    <col min="7425" max="7425" width="15.7109375" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="19.140625" style="3" customWidth="1"/>
+    <col min="7427" max="7679" width="11.42578125" style="3"/>
+    <col min="7680" max="7680" width="63.140625" style="3" customWidth="1"/>
+    <col min="7681" max="7681" width="15.7109375" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="19.140625" style="3" customWidth="1"/>
+    <col min="7683" max="7935" width="11.42578125" style="3"/>
+    <col min="7936" max="7936" width="63.140625" style="3" customWidth="1"/>
+    <col min="7937" max="7937" width="15.7109375" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="19.140625" style="3" customWidth="1"/>
+    <col min="7939" max="8191" width="11.42578125" style="3"/>
+    <col min="8192" max="8192" width="63.140625" style="3" customWidth="1"/>
+    <col min="8193" max="8193" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="19.140625" style="3" customWidth="1"/>
+    <col min="8195" max="8447" width="11.42578125" style="3"/>
+    <col min="8448" max="8448" width="63.140625" style="3" customWidth="1"/>
+    <col min="8449" max="8449" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="19.140625" style="3" customWidth="1"/>
+    <col min="8451" max="8703" width="11.42578125" style="3"/>
+    <col min="8704" max="8704" width="63.140625" style="3" customWidth="1"/>
+    <col min="8705" max="8705" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="19.140625" style="3" customWidth="1"/>
+    <col min="8707" max="8959" width="11.42578125" style="3"/>
+    <col min="8960" max="8960" width="63.140625" style="3" customWidth="1"/>
+    <col min="8961" max="8961" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="19.140625" style="3" customWidth="1"/>
+    <col min="8963" max="9215" width="11.42578125" style="3"/>
+    <col min="9216" max="9216" width="63.140625" style="3" customWidth="1"/>
+    <col min="9217" max="9217" width="15.7109375" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="19.140625" style="3" customWidth="1"/>
+    <col min="9219" max="9471" width="11.42578125" style="3"/>
+    <col min="9472" max="9472" width="63.140625" style="3" customWidth="1"/>
+    <col min="9473" max="9473" width="15.7109375" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="19.140625" style="3" customWidth="1"/>
+    <col min="9475" max="9727" width="11.42578125" style="3"/>
+    <col min="9728" max="9728" width="63.140625" style="3" customWidth="1"/>
+    <col min="9729" max="9729" width="15.7109375" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="19.140625" style="3" customWidth="1"/>
+    <col min="9731" max="9983" width="11.42578125" style="3"/>
+    <col min="9984" max="9984" width="63.140625" style="3" customWidth="1"/>
+    <col min="9985" max="9985" width="15.7109375" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="19.140625" style="3" customWidth="1"/>
+    <col min="9987" max="10239" width="11.42578125" style="3"/>
+    <col min="10240" max="10240" width="63.140625" style="3" customWidth="1"/>
+    <col min="10241" max="10241" width="15.7109375" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="19.140625" style="3" customWidth="1"/>
+    <col min="10243" max="10495" width="11.42578125" style="3"/>
+    <col min="10496" max="10496" width="63.140625" style="3" customWidth="1"/>
+    <col min="10497" max="10497" width="15.7109375" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="19.140625" style="3" customWidth="1"/>
+    <col min="10499" max="10751" width="11.42578125" style="3"/>
+    <col min="10752" max="10752" width="63.140625" style="3" customWidth="1"/>
+    <col min="10753" max="10753" width="15.7109375" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="19.140625" style="3" customWidth="1"/>
+    <col min="10755" max="11007" width="11.42578125" style="3"/>
+    <col min="11008" max="11008" width="63.140625" style="3" customWidth="1"/>
+    <col min="11009" max="11009" width="15.7109375" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="19.140625" style="3" customWidth="1"/>
+    <col min="11011" max="11263" width="11.42578125" style="3"/>
+    <col min="11264" max="11264" width="63.140625" style="3" customWidth="1"/>
+    <col min="11265" max="11265" width="15.7109375" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="19.140625" style="3" customWidth="1"/>
+    <col min="11267" max="11519" width="11.42578125" style="3"/>
+    <col min="11520" max="11520" width="63.140625" style="3" customWidth="1"/>
+    <col min="11521" max="11521" width="15.7109375" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="19.140625" style="3" customWidth="1"/>
+    <col min="11523" max="11775" width="11.42578125" style="3"/>
+    <col min="11776" max="11776" width="63.140625" style="3" customWidth="1"/>
+    <col min="11777" max="11777" width="15.7109375" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="19.140625" style="3" customWidth="1"/>
+    <col min="11779" max="12031" width="11.42578125" style="3"/>
+    <col min="12032" max="12032" width="63.140625" style="3" customWidth="1"/>
+    <col min="12033" max="12033" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="19.140625" style="3" customWidth="1"/>
+    <col min="12035" max="12287" width="11.42578125" style="3"/>
+    <col min="12288" max="12288" width="63.140625" style="3" customWidth="1"/>
+    <col min="12289" max="12289" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="19.140625" style="3" customWidth="1"/>
+    <col min="12291" max="12543" width="11.42578125" style="3"/>
+    <col min="12544" max="12544" width="63.140625" style="3" customWidth="1"/>
+    <col min="12545" max="12545" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="19.140625" style="3" customWidth="1"/>
+    <col min="12547" max="12799" width="11.42578125" style="3"/>
+    <col min="12800" max="12800" width="63.140625" style="3" customWidth="1"/>
+    <col min="12801" max="12801" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="19.140625" style="3" customWidth="1"/>
+    <col min="12803" max="13055" width="11.42578125" style="3"/>
+    <col min="13056" max="13056" width="63.140625" style="3" customWidth="1"/>
+    <col min="13057" max="13057" width="15.7109375" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="19.140625" style="3" customWidth="1"/>
+    <col min="13059" max="13311" width="11.42578125" style="3"/>
+    <col min="13312" max="13312" width="63.140625" style="3" customWidth="1"/>
+    <col min="13313" max="13313" width="15.7109375" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="19.140625" style="3" customWidth="1"/>
+    <col min="13315" max="13567" width="11.42578125" style="3"/>
+    <col min="13568" max="13568" width="63.140625" style="3" customWidth="1"/>
+    <col min="13569" max="13569" width="15.7109375" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="19.140625" style="3" customWidth="1"/>
+    <col min="13571" max="13823" width="11.42578125" style="3"/>
+    <col min="13824" max="13824" width="63.140625" style="3" customWidth="1"/>
+    <col min="13825" max="13825" width="15.7109375" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="19.140625" style="3" customWidth="1"/>
+    <col min="13827" max="14079" width="11.42578125" style="3"/>
+    <col min="14080" max="14080" width="63.140625" style="3" customWidth="1"/>
+    <col min="14081" max="14081" width="15.7109375" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="19.140625" style="3" customWidth="1"/>
+    <col min="14083" max="14335" width="11.42578125" style="3"/>
+    <col min="14336" max="14336" width="63.140625" style="3" customWidth="1"/>
+    <col min="14337" max="14337" width="15.7109375" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="19.140625" style="3" customWidth="1"/>
+    <col min="14339" max="14591" width="11.42578125" style="3"/>
+    <col min="14592" max="14592" width="63.140625" style="3" customWidth="1"/>
+    <col min="14593" max="14593" width="15.7109375" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="19.140625" style="3" customWidth="1"/>
+    <col min="14595" max="14847" width="11.42578125" style="3"/>
+    <col min="14848" max="14848" width="63.140625" style="3" customWidth="1"/>
+    <col min="14849" max="14849" width="15.7109375" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="19.140625" style="3" customWidth="1"/>
+    <col min="14851" max="15103" width="11.42578125" style="3"/>
+    <col min="15104" max="15104" width="63.140625" style="3" customWidth="1"/>
+    <col min="15105" max="15105" width="15.7109375" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="19.140625" style="3" customWidth="1"/>
+    <col min="15107" max="15359" width="11.42578125" style="3"/>
+    <col min="15360" max="15360" width="63.140625" style="3" customWidth="1"/>
+    <col min="15361" max="15361" width="15.7109375" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="19.140625" style="3" customWidth="1"/>
+    <col min="15363" max="15615" width="11.42578125" style="3"/>
+    <col min="15616" max="15616" width="63.140625" style="3" customWidth="1"/>
+    <col min="15617" max="15617" width="15.7109375" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="19.140625" style="3" customWidth="1"/>
+    <col min="15619" max="15871" width="11.42578125" style="3"/>
+    <col min="15872" max="15872" width="63.140625" style="3" customWidth="1"/>
+    <col min="15873" max="15873" width="15.7109375" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="19.140625" style="3" customWidth="1"/>
+    <col min="15875" max="16127" width="11.42578125" style="3"/>
+    <col min="16128" max="16128" width="63.140625" style="3" customWidth="1"/>
+    <col min="16129" max="16129" width="15.7109375" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="19.140625" style="3" customWidth="1"/>
+    <col min="16131" max="16384" width="11.42578125" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="5"/>
+    </row>
+    <row r="4" spans="1:3" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:3" ht="12" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+    </row>
+    <row r="6" spans="1:3" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C6" s="23" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="8">
+        <f>B8+B9</f>
+        <v>18694</v>
+      </c>
+      <c r="C7" s="8">
+        <f>C8+C9</f>
+        <v>18639.169999999998</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="10"/>
+      <c r="C8" s="10"/>
+    </row>
+    <row r="9" spans="1:3" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="10">
+        <v>18694</v>
+      </c>
+      <c r="C9" s="10">
+        <v>18639.169999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="10"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="12">
+        <v>0</v>
+      </c>
+      <c r="C12" s="12">
+        <f>C13+C14+C15+C16</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+    </row>
+    <row r="16" spans="1:3" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="12">
+        <v>0</v>
+      </c>
+      <c r="C17" s="12">
+        <f>C18+C19</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+    </row>
+    <row r="19" spans="1:5" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="12">
+        <v>0</v>
+      </c>
+      <c r="C20" s="12">
+        <f>SUM(C21:C23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="12">
+        <f>B25+B28</f>
+        <v>-19243</v>
+      </c>
+      <c r="C24" s="12">
+        <f>C25+C26+C27+C28</f>
+        <v>-19419.48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="10">
+        <v>-18694</v>
+      </c>
+      <c r="C25" s="10">
+        <v>-18639.169999999998</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+    </row>
+    <row r="27" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="10">
+        <v>-549</v>
+      </c>
+      <c r="C28" s="10">
+        <f>-19419.48+18639.17</f>
+        <v>-780.31000000000131</v>
+      </c>
+      <c r="E28" s="25"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B29" s="10">
+        <v>-3816</v>
+      </c>
+      <c r="C29" s="10">
+        <v>-3815.78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" s="12">
+        <v>0</v>
+      </c>
+      <c r="C32" s="12">
+        <f>C33+C34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A33" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A34" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B34" s="10"/>
+      <c r="C34" s="10"/>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A35" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B35" s="10">
+        <v>0</v>
+      </c>
+      <c r="C35" s="10">
+        <f>C36+C37</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A36" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10"/>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A37" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="B37" s="14"/>
+      <c r="C37" s="14"/>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A38" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="16">
+        <f>B7+B24+B29</f>
+        <v>-4365</v>
+      </c>
+      <c r="C38" s="16">
+        <f>C7+C10+C11+C12+C17+C20+C24+C29+C30+C31+C32+C35</f>
+        <v>-4596.090000000002</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A39" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="8">
+        <v>0</v>
+      </c>
+      <c r="C39" s="8">
+        <f>C40+C43</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A40" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="12">
+        <v>0</v>
+      </c>
+      <c r="C40" s="12">
+        <f>C41+C42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A41" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A42" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10"/>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A43" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12">
+        <f>C45+C44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A44" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10"/>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A45" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="10"/>
+      <c r="C45" s="10"/>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A46" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="12">
+        <v>0</v>
+      </c>
+      <c r="C46" s="12">
+        <f>C47+C48+C49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A47" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="10"/>
+      <c r="C47" s="10"/>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A48" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="10"/>
+      <c r="C49" s="10"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B50" s="12">
+        <v>0</v>
+      </c>
+      <c r="C50" s="12">
+        <f>C51+C52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10"/>
+    </row>
+    <row r="52" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" s="10"/>
+      <c r="C52" s="10"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B53" s="10"/>
+      <c r="C53" s="10"/>
+    </row>
+    <row r="54" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B54" s="12">
+        <v>0</v>
+      </c>
+      <c r="C54" s="12">
+        <f>C55+C56</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B55" s="10"/>
+      <c r="C55" s="10"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="B56" s="14"/>
+      <c r="C56" s="14"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="16">
+        <v>0</v>
+      </c>
+      <c r="C57" s="16">
+        <f>C39+C46+C50+C53+C54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B58" s="16">
+        <f>B38+B57</f>
+        <v>-4365</v>
+      </c>
+      <c r="C58" s="16">
+        <f>C38+C57</f>
+        <v>-4596.090000000002</v>
+      </c>
+      <c r="E58" s="25"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A59" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B59" s="19"/>
+      <c r="C59" s="19"/>
+    </row>
+    <row r="60" spans="1:5" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A60" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B60" s="16">
+        <f>B58+B59</f>
+        <v>-4365</v>
+      </c>
+      <c r="C60" s="16">
+        <f>C58+C59</f>
+        <v>-4596.090000000002</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A61" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B61" s="16">
+        <v>0</v>
+      </c>
+      <c r="C61" s="16">
+        <f>C62</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A62" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B62" s="19"/>
+      <c r="C62" s="19"/>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A63" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B63" s="16">
+        <f>B60+B61+B62</f>
+        <v>-4365</v>
+      </c>
+      <c r="C63" s="16">
+        <f>C60+C62</f>
+        <v>-4596.090000000002</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A65" s="20"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A5:C5"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -3670,51 +4539,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B62</f>
         <v>-3793</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-3836</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -4505,51 +5374,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B62</f>
         <v>-3920</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-4166</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -5342,51 +6211,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B62</f>
         <v>-3920</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-3785</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45ACF4A0-3F7E-44B4-9B6D-CE7C7D2698A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -6184,51 +7053,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B62</f>
         <v>-3788</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-4447</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1578703-041E-4008-ABB1-B25F7FA5997A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="19.140625" style="3" customWidth="1"/>
     <col min="1027" max="1279" width="11.42578125" style="3"/>
@@ -7020,51 +7889,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B62</f>
         <v>-3820</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-4443.5</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97008A2F-BD81-4C62-BB67-E27DE9FD86A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C37" sqref="C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -7843,51 +8712,51 @@
     <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <v>-4389</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-4865.6800000000021</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9402F243-F009-45BC-975D-06581E890DF8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C63" sqref="C63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -8669,51 +9538,51 @@
       <c r="A63" s="15" t="s">
         <v>56</v>
       </c>
       <c r="B63" s="16">
         <f>B60+B61+B62</f>
         <v>-4493</v>
       </c>
       <c r="C63" s="16">
         <f>C60+C62</f>
         <v>-8075.2700000000023</v>
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59B6CD65-7BAA-4A50-A0B0-D52E90BE34BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="66.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="3" customWidth="1"/>
     <col min="3" max="255" width="11.42578125" style="3"/>
     <col min="256" max="256" width="63.140625" style="3" customWidth="1"/>
     <col min="257" max="257" width="15.7109375" style="3" customWidth="1"/>
     <col min="258" max="258" width="19.140625" style="3" customWidth="1"/>
     <col min="259" max="511" width="11.42578125" style="3"/>
     <col min="512" max="512" width="63.140625" style="3" customWidth="1"/>
     <col min="513" max="513" width="15.7109375" style="3" customWidth="1"/>
     <col min="514" max="514" width="19.140625" style="3" customWidth="1"/>
     <col min="515" max="767" width="11.42578125" style="3"/>
     <col min="768" max="768" width="63.140625" style="3" customWidth="1"/>
     <col min="769" max="769" width="15.7109375" style="3" customWidth="1"/>
     <col min="770" max="770" width="19.140625" style="3" customWidth="1"/>
     <col min="771" max="1023" width="11.42578125" style="3"/>
     <col min="1024" max="1024" width="63.140625" style="3" customWidth="1"/>
     <col min="1025" max="1025" width="15.7109375" style="3" customWidth="1"/>
@@ -9507,60 +10376,61 @@
       </c>
     </row>
     <row r="65" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A65" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>31122015</vt:lpstr>
       <vt:lpstr>31122016</vt:lpstr>
       <vt:lpstr>31122017</vt:lpstr>
       <vt:lpstr>31122018</vt:lpstr>
       <vt:lpstr>31122019</vt:lpstr>
       <vt:lpstr>31122020</vt:lpstr>
       <vt:lpstr>31122021</vt:lpstr>
       <vt:lpstr>31122022</vt:lpstr>
       <vt:lpstr>31122023</vt:lpstr>
       <vt:lpstr>31122024</vt:lpstr>
+      <vt:lpstr>31122025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ludi Rodriguez Duarte</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>