--- v0 (2025-11-27)
+++ v1 (2026-05-30)
@@ -1,104 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Transparencia\PORTAL_TRANSPARENCIA\10_PARA PUBLICAR\SOCIEDAD_INMOBILIARIA_COVADONGA\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" activeTab="6"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="SIRSC 2019" sheetId="5" r:id="rId1"/>
     <sheet name="SIRSC 2020" sheetId="6" r:id="rId2"/>
     <sheet name="SIRSC 2021" sheetId="7" r:id="rId3"/>
     <sheet name="SIRSC 2022" sheetId="8" r:id="rId4"/>
     <sheet name="SIRSC 2023" sheetId="9" r:id="rId5"/>
     <sheet name="SIRSC 2024" sheetId="10" r:id="rId6"/>
     <sheet name="SIRSC 2025" sheetId="11" r:id="rId7"/>
+    <sheet name="SIRSC 2026" sheetId="12" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'SIRSC 2019'!$A$5:$K$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G9" i="10" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="70">
   <si>
     <t>SALDO A 30.06.2019</t>
   </si>
   <si>
     <t>CLASE</t>
   </si>
   <si>
     <t>SUCURSAL</t>
   </si>
   <si>
     <t>Corriente</t>
   </si>
   <si>
     <t>ENTIDAD BANCARIA</t>
   </si>
   <si>
     <t>NÚMERO DE CUENTA</t>
   </si>
   <si>
     <t>IDENTIFICACIÓN FISCAL</t>
   </si>
   <si>
     <t>0000</t>
   </si>
   <si>
@@ -131,53 +133,50 @@
   <si>
     <t>SALDO A 31.12.2019</t>
   </si>
   <si>
     <t>SALDO A 01.01.2020</t>
   </si>
   <si>
     <t>SALDO A 28.02.2020</t>
   </si>
   <si>
     <t>SALDO A 30.04.2020</t>
   </si>
   <si>
     <t>SALDO A 30.06.2020</t>
   </si>
   <si>
     <t>SALDO A 31.08.2020</t>
   </si>
   <si>
     <t>SALDO A 31.10.2020</t>
   </si>
   <si>
     <t>CUENTAS ABIERTAS TITULARIDAD DE SOCIEDAD INMOBILIARIA DEL REAL SITIO DE COVADONGA, S.A.</t>
   </si>
   <si>
-    <t>ES44 2048 0000 2334 0003 6376</t>
-[...1 lines deleted...]
-  <si>
     <t>SALDO A 31.12.2020</t>
   </si>
   <si>
     <t>SALDO A 01.01.2021</t>
   </si>
   <si>
     <t>SALDO A 28.02.2021</t>
   </si>
   <si>
     <t>SALDO A 30.04.2021</t>
   </si>
   <si>
     <t>SALDO A 30.06.2021</t>
   </si>
   <si>
     <t>SALDO A 31.08.2021</t>
   </si>
   <si>
     <t>SALDO A 31.10.2021</t>
   </si>
   <si>
     <t>SALDO A 31.12.2021</t>
   </si>
   <si>
     <t>SALDO A 01.01.2022</t>
@@ -243,89 +242,114 @@
     <t>SALDO A 31.12.2024</t>
   </si>
   <si>
     <t>Unicaja Banco, S.A.</t>
   </si>
   <si>
     <t>SALDO A 01.01.2025</t>
   </si>
   <si>
     <t>SALDO A 28.02.2025</t>
   </si>
   <si>
     <t>SALDO A 30.04.2025</t>
   </si>
   <si>
     <t>SALDO A 30.06.2025</t>
   </si>
   <si>
     <t>SALDO A 31.08.2025</t>
   </si>
   <si>
     <t>SALDO A 31.10.2025</t>
   </si>
   <si>
     <t>SALDO A 31.12.2025</t>
+  </si>
+  <si>
+    <t>ES44 2048 0000 XXXX XXXX XX76</t>
+  </si>
+  <si>
+    <t>SALDO A 01.01.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 28.02.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 30.04.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 30.06.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 31.08.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 31.10.2026</t>
+  </si>
+  <si>
+    <t>SALDO A 31.12.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -374,51 +398,51 @@
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -650,60 +674,60 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="32.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.42578125" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" customWidth="1"/>
     <col min="7" max="7" width="14.85546875" customWidth="1"/>
     <col min="8" max="8" width="17.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="17.5703125" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
@@ -761,89 +785,89 @@
       </c>
       <c r="K10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="5">
         <v>13944.39</v>
       </c>
       <c r="H11" s="5">
         <v>16767.68</v>
       </c>
       <c r="I11" s="5">
         <v>16744.349999999999</v>
       </c>
       <c r="J11" s="5">
         <v>32108.49</v>
       </c>
       <c r="K11" s="5">
         <v>31986.63</v>
       </c>
       <c r="L11" s="5">
         <v>31912.18</v>
       </c>
       <c r="M11" s="5">
         <v>13073.36</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M9"/>
   <sheetViews>
     <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="G20" sqref="G20"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="12" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="2"/>
       <c r="B6" s="2"/>
     </row>
@@ -867,105 +891,105 @@
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5">
         <v>13073.36</v>
       </c>
       <c r="H9" s="5">
         <v>15898.83</v>
       </c>
       <c r="I9" s="5">
         <v>15877.19</v>
       </c>
       <c r="J9" s="5">
         <v>15820.47</v>
       </c>
       <c r="K9" s="5">
         <v>31499.14</v>
       </c>
       <c r="L9" s="5">
         <v>31423</v>
       </c>
       <c r="M9" s="10">
         <v>15377.75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M9"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="L17" sqref="L17"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
     </row>
@@ -975,124 +999,124 @@
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H8" s="3" t="s">
+      <c r="I8" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="I8" s="3" t="s">
+      <c r="J8" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="J8" s="3" t="s">
+      <c r="K8" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="K8" s="3" t="s">
+      <c r="L8" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="3" t="s">
+      <c r="M8" s="3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="10">
         <v>15377.75</v>
       </c>
       <c r="H9" s="5">
         <v>14869.25</v>
       </c>
       <c r="I9" s="5">
         <v>14758.17</v>
       </c>
       <c r="J9" s="5">
         <v>14234.26</v>
       </c>
       <c r="K9" s="5">
         <v>29975.62</v>
       </c>
       <c r="L9" s="5">
         <v>29881.98</v>
       </c>
       <c r="M9" s="5">
         <v>10882.02</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M9"/>
   <sheetViews>
     <sheetView topLeftCell="E1" workbookViewId="0">
-      <selection activeCell="M12" sqref="M12"/>
+      <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
     </row>
@@ -1102,122 +1126,378 @@
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H8" s="3" t="s">
+      <c r="I8" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="I8" s="3" t="s">
+      <c r="J8" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="J8" s="3" t="s">
+      <c r="K8" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="K8" s="3" t="s">
+      <c r="L8" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="L8" s="3" t="s">
+      <c r="M8" s="3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5">
         <v>10882.02</v>
       </c>
       <c r="H9" s="5">
         <v>13764.15</v>
       </c>
       <c r="I9" s="5">
         <v>13888.99</v>
       </c>
       <c r="J9" s="5">
         <v>13257.48</v>
       </c>
       <c r="K9" s="5">
         <v>26654.55</v>
       </c>
       <c r="L9" s="5">
         <v>25160.5</v>
       </c>
       <c r="M9" s="5">
         <v>24857.03</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M9"/>
   <sheetViews>
-    <sheetView topLeftCell="E1" workbookViewId="0">
+    <sheetView workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="18.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" customWidth="1"/>
+    <col min="5" max="5" width="35.42578125" customWidth="1"/>
+    <col min="6" max="6" width="19.28515625" customWidth="1"/>
+    <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" customWidth="1"/>
+    <col min="11" max="11" width="12.140625" customWidth="1"/>
+    <col min="12" max="12" width="15.28515625" customWidth="1"/>
+    <col min="13" max="13" width="15.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="5">
+        <v>24857.03</v>
+      </c>
+      <c r="H9" s="5">
+        <v>24779.78</v>
+      </c>
+      <c r="I9" s="5">
+        <v>24697.599999999999</v>
+      </c>
+      <c r="J9" s="5">
+        <v>25216.32</v>
+      </c>
+      <c r="K9" s="5">
+        <v>25036.7</v>
+      </c>
+      <c r="L9" s="5">
+        <v>28117.23</v>
+      </c>
+      <c r="M9" s="5">
+        <v>24046.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:M11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E9" sqref="E9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="18.5703125" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" customWidth="1"/>
+    <col min="4" max="4" width="15.140625" customWidth="1"/>
+    <col min="5" max="5" width="35.42578125" customWidth="1"/>
+    <col min="6" max="6" width="19.28515625" customWidth="1"/>
+    <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
+    <col min="10" max="10" width="13.140625" customWidth="1"/>
+    <col min="11" max="11" width="12.140625" customWidth="1"/>
+    <col min="12" max="12" width="15.28515625" customWidth="1"/>
+    <col min="13" max="13" width="15.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A6" s="2"/>
+      <c r="B6" s="2"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A7" s="2"/>
+      <c r="B7" s="2"/>
+    </row>
+    <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
+      <c r="A8" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="5">
+        <f>'SIRSC 2023'!M9</f>
+        <v>24046.9</v>
+      </c>
+      <c r="H9" s="5">
+        <v>23875.66</v>
+      </c>
+      <c r="I9" s="5">
+        <v>23993.3</v>
+      </c>
+      <c r="J9" s="5">
+        <v>23928.3</v>
+      </c>
+      <c r="K9" s="5">
+        <v>23775.66</v>
+      </c>
+      <c r="L9" s="5">
+        <v>27107.06</v>
+      </c>
+      <c r="M9" s="5">
+        <v>27001.84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H11" s="11"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A5:M11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <selection activeCell="M10" sqref="M10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
@@ -1228,123 +1508,126 @@
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" ht="14.25" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5">
-        <v>24857.03</v>
+        <v>27001.84</v>
       </c>
       <c r="H9" s="5">
-        <v>24779.78</v>
+        <v>23385.98</v>
       </c>
       <c r="I9" s="5">
-        <v>24697.599999999999</v>
+        <v>23296.47</v>
       </c>
       <c r="J9" s="5">
-        <v>25216.32</v>
+        <v>23295.8</v>
       </c>
       <c r="K9" s="5">
-        <v>25036.7</v>
+        <v>26464.22</v>
       </c>
       <c r="L9" s="5">
-        <v>28117.23</v>
+        <v>22721.05</v>
       </c>
       <c r="M9" s="5">
-        <v>24046.9</v>
-      </c>
+        <v>22701.05</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="H11" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M11"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
     </row>
@@ -1354,273 +1637,138 @@
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
     </row>
     <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5">
-        <f>'SIRSC 2023'!M9</f>
-        <v>24046.9</v>
+        <v>22701.05</v>
       </c>
       <c r="H9" s="5">
-        <v>23875.66</v>
+        <v>22617.41</v>
       </c>
       <c r="I9" s="5">
-        <v>23993.3</v>
-[...138 lines deleted...]
-      </c>
+        <v>22617.31</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H11" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="8" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>SIRSC 2019</vt:lpstr>
       <vt:lpstr>SIRSC 2020</vt:lpstr>
       <vt:lpstr>SIRSC 2021</vt:lpstr>
       <vt:lpstr>SIRSC 2022</vt:lpstr>
       <vt:lpstr>SIRSC 2023</vt:lpstr>
       <vt:lpstr>SIRSC 2024</vt:lpstr>
       <vt:lpstr>SIRSC 2025</vt:lpstr>
+      <vt:lpstr>SIRSC 2026</vt:lpstr>
       <vt:lpstr>'SIRSC 2019'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sandra Castaño García</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>