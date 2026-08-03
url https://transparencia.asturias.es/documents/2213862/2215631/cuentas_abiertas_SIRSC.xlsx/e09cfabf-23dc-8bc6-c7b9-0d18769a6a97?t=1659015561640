--- v1 (2026-05-30)
+++ v2 (2026-08-03)
@@ -5,60 +5,55 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9303"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9735" firstSheet="1" activeTab="7"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" firstSheet="1" activeTab="7"/>
   </bookViews>
   <sheets>
     <sheet name="SIRSC 2019" sheetId="5" r:id="rId1"/>
     <sheet name="SIRSC 2020" sheetId="6" r:id="rId2"/>
     <sheet name="SIRSC 2021" sheetId="7" r:id="rId3"/>
     <sheet name="SIRSC 2022" sheetId="8" r:id="rId4"/>
     <sheet name="SIRSC 2023" sheetId="9" r:id="rId5"/>
     <sheet name="SIRSC 2024" sheetId="10" r:id="rId6"/>
     <sheet name="SIRSC 2025" sheetId="11" r:id="rId7"/>
     <sheet name="SIRSC 2026" sheetId="12" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'SIRSC 2019'!$A$5:$K$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -305,51 +300,50 @@
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -656,51 +650,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22" style="2" customWidth="1"/>
     <col min="2" max="2" width="21.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" customWidth="1"/>
@@ -1583,51 +1577,51 @@
         <v>23295.8</v>
       </c>
       <c r="K9" s="5">
         <v>26464.22</v>
       </c>
       <c r="L9" s="5">
         <v>22721.05</v>
       </c>
       <c r="M9" s="5">
         <v>22701.05</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H11" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A5:M11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+      <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" customWidth="1"/>
     <col min="4" max="4" width="15.140625" customWidth="1"/>
     <col min="5" max="5" width="35.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" customWidth="1"/>
     <col min="7" max="8" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
     <col min="11" max="11" width="12.140625" customWidth="1"/>
     <col min="12" max="12" width="15.28515625" customWidth="1"/>
     <col min="13" max="13" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:13" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
     </row>
@@ -1686,89 +1680,90 @@
       </c>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="5">
         <v>22701.05</v>
       </c>
       <c r="H9" s="5">
         <v>22617.41</v>
       </c>
       <c r="I9" s="5">
         <v>22617.31</v>
       </c>
-      <c r="J9" s="5"/>
+      <c r="J9" s="5">
+        <v>22550.53</v>
+      </c>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="H11" s="11"/>
+      <c r="J11" s="11"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>SIRSC 2019</vt:lpstr>
       <vt:lpstr>SIRSC 2020</vt:lpstr>
       <vt:lpstr>SIRSC 2021</vt:lpstr>
       <vt:lpstr>SIRSC 2022</vt:lpstr>
       <vt:lpstr>SIRSC 2023</vt:lpstr>
       <vt:lpstr>SIRSC 2024</vt:lpstr>
       <vt:lpstr>SIRSC 2025</vt:lpstr>
       <vt:lpstr>SIRSC 2026</vt:lpstr>
       <vt:lpstr>'SIRSC 2019'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Sandra Castaño García</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>